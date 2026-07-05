--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -1,335 +1,487 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...9 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30126"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E5E11F79-3A51-44E7-90DD-D1A7A86D2831}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="0" windowWidth="0" windowHeight="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
-    <sheet state="visible" name="2026 NCAA Mens College Bracket" sheetId="1" r:id="rId4"/>
-    <sheet state="visible" name="Bracket Info" sheetId="2" r:id="rId5"/>
+    <sheet name="2026 NCAA Mens College Bracket" sheetId="1" r:id="rId1"/>
+    <sheet name="Bracket Info" sheetId="2" r:id="rId2"/>
   </sheets>
-  <definedNames/>
-  <calcPr/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B18" i="2" l="1"/>
+  <c r="B17" i="2"/>
+  <c r="B16" i="2"/>
+  <c r="B15" i="2"/>
+  <c r="B14" i="2"/>
+  <c r="B13" i="2"/>
+  <c r="B12" i="2"/>
+  <c r="B11" i="2"/>
+  <c r="B10" i="2"/>
+  <c r="B9" i="2"/>
+  <c r="B8" i="2"/>
+  <c r="B7" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B5" i="2"/>
+  <c r="B4" i="2"/>
+  <c r="B3" i="2"/>
+  <c r="A42" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="56">
   <si>
     <t>2026 NCAA Baseball Bracket
 Men's College World Series</t>
   </si>
   <si>
     <t>BRACKET 1</t>
   </si>
   <si>
     <t>BRACKET 2</t>
-  </si>
-[...7 lines deleted...]
-    <t>SEMI FINALS</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
+        <sz val="10"/>
         <color rgb="FFFFFFFF"/>
-        <sz val="10.0"/>
+        <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">MCWS FINALS 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
+        <sz val="8"/>
         <color rgb="FFFFFFFF"/>
-        <sz val="8.0"/>
+        <rFont val="Arial"/>
       </rPr>
       <t>BEST OF 3</t>
     </r>
   </si>
   <si>
     <t>GAME 1</t>
   </si>
   <si>
     <t>GAME 3</t>
   </si>
   <si>
     <t>GAME ONE</t>
   </si>
   <si>
     <t>GAME 6</t>
   </si>
   <si>
     <t>BRACKET 1 WINNER</t>
   </si>
   <si>
     <t>BRACKET 2 WINNER</t>
   </si>
   <si>
     <t>GAME 8</t>
   </si>
   <si>
     <t>GAME 2</t>
   </si>
   <si>
+    <t>GAME TWO</t>
+  </si>
+  <si>
     <t>GAME 4</t>
   </si>
   <si>
     <t>GAME 11</t>
   </si>
   <si>
     <t>GAME 12</t>
   </si>
   <si>
     <t>*Bracket 1 (if necessary)</t>
   </si>
   <si>
     <t>*Bracket 2 (if necessary)</t>
   </si>
   <si>
-    <t>GAME THREE</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>GAME THREE (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>if necessary</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>)</t>
+    </r>
   </si>
   <si>
     <t>GAME 9</t>
   </si>
   <si>
     <t>GAME 10</t>
   </si>
   <si>
     <t>GAME 5</t>
   </si>
   <si>
     <t>GAME 7</t>
   </si>
   <si>
     <t>National Champions</t>
   </si>
   <si>
     <t>*Warning, editing this page will edit the bracket</t>
+  </si>
+  <si>
+    <t>Cal Poly</t>
+  </si>
+  <si>
+    <t>CAL POLY</t>
+  </si>
+  <si>
+    <t>West Virginia</t>
+  </si>
+  <si>
+    <t>WEST VIRGINIA</t>
+  </si>
+  <si>
+    <t>Troy</t>
+  </si>
+  <si>
+    <t>TROY</t>
+  </si>
+  <si>
+    <t>Little Rock</t>
+  </si>
+  <si>
+    <t>LITTLE ROCK</t>
+  </si>
+  <si>
+    <t>North Carolina</t>
+  </si>
+  <si>
+    <t>NORTH CAROLINA</t>
+  </si>
+  <si>
+    <t>USC</t>
+  </si>
+  <si>
+    <t>Auburn</t>
+  </si>
+  <si>
+    <t>AUBURN</t>
+  </si>
+  <si>
+    <t>Ole Miss</t>
+  </si>
+  <si>
+    <t>OLE MISS</t>
+  </si>
+  <si>
+    <t>Kansas</t>
+  </si>
+  <si>
+    <t>KANSAS</t>
+  </si>
+  <si>
+    <t>Oklahoma</t>
+  </si>
+  <si>
+    <t>OKLAHOMA</t>
+  </si>
+  <si>
+    <t>Alabama</t>
+  </si>
+  <si>
+    <t>ALABAMA</t>
+  </si>
+  <si>
+    <t>St. John’s</t>
+  </si>
+  <si>
+    <t>ST. JOHN’S</t>
+  </si>
+  <si>
+    <t>Texas</t>
+  </si>
+  <si>
+    <t>TEXAS</t>
+  </si>
+  <si>
+    <t>Oregon</t>
+  </si>
+  <si>
+    <t>OREGON</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>GEORGIA</t>
+  </si>
+  <si>
+    <t>Mississippi State</t>
+  </si>
+  <si>
+    <t>MISSISSIPPI STATE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="dddd, mmmm d"/>
+    <numFmt numFmtId="164" formatCode="dddd\,\ mmmm\ d"/>
   </numFmts>
-  <fonts count="33">
+  <fonts count="28">
     <font>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="9.0"/>
+      <sz val="9"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="47.0"/>
+      <sz val="10"/>
       <color rgb="FFFFFFFF"/>
-      <name val="Montserrat"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="15.0"/>
-      <color rgb="FF000000"/>
+      <sz val="12"/>
+      <color rgb="FFF3F3F3"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="15.0"/>
+      <sz val="12"/>
+      <color rgb="FFD9D9D9"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="10.0"/>
+      <sz val="8"/>
       <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFAAAAAA"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="10.0"/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
-[...5 lines deleted...]
-      <color rgb="FFD9D9D9"/>
+      <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
-[...60 lines deleted...]
-      <sz val="8.0"/>
+      <sz val="8"/>
       <color rgb="FFAAAAAA"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-    </font>
-[...3 lines deleted...]
-      <color rgb="FFAAAAAA"/>
+      <sz val="9"/>
+      <color rgb="FF00375C"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="10.0"/>
-      <color rgb="FF000000"/>
+      <sz val="15"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="9.0"/>
-[...9 lines deleted...]
-      <sz val="14.0"/>
+      <sz val="14"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="9.0"/>
+      <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="9.0"/>
+      <sz val="9"/>
       <color rgb="FF003AC1"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="9.0"/>
+      <sz val="9"/>
       <color rgb="FF202122"/>
       <name val="Sans-serif"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="36"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="36"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF03287D"/>
         <bgColor rgb="FF03287D"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003AC1"/>
         <bgColor rgb="FF003AC1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F3F3"/>
         <bgColor rgb="FFF3F3F3"/>
       </patternFill>
     </fill>
@@ -337,2502 +489,2978 @@
       <patternFill patternType="solid">
         <fgColor rgb="FF0A41BF"/>
         <bgColor rgb="FF0A41BF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF072C7C"/>
         <bgColor rgb="FF072C7C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBDBDBD"/>
         <bgColor rgb="FFBDBDBD"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="20">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF999999"/>
       </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF999999"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF999999"/>
       </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color rgb="FF999999"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF999999"/>
       </right>
       <top style="thin">
         <color rgb="FF999999"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF999999"/>
       </left>
+      <right/>
       <top style="thin">
         <color rgb="FF999999"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF999999"/>
       </left>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF999999"/>
       </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FFEFEFEF"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF999999"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF999999"/>
       </left>
+      <right/>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF999999"/>
       </left>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FF999999"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF999999"/>
       </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FF999999"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FF999999"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="121">
-[...9 lines deleted...]
-    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+  <cellXfs count="112">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="4" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...11 lines deleted...]
-    <xf borderId="0" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="5" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="6" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
-[...33 lines deleted...]
-    <xf borderId="0" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...221 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="32" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="1">
-[...7 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
+  <dimension ref="A1:AD46"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="Y13" sqref="Y13:Y14"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15.75" customHeight="1"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="3.88"/>
-[...25 lines deleted...]
-    <col customWidth="1" min="30" max="30" width="3.88"/>
+    <col min="1" max="1" width="3.85546875" customWidth="1"/>
+    <col min="2" max="2" width="2" customWidth="1"/>
+    <col min="3" max="3" width="15.7109375" customWidth="1"/>
+    <col min="4" max="4" width="3.85546875" customWidth="1"/>
+    <col min="5" max="5" width="2" customWidth="1"/>
+    <col min="6" max="6" width="15.7109375" customWidth="1"/>
+    <col min="7" max="7" width="3.85546875" customWidth="1"/>
+    <col min="8" max="8" width="2" customWidth="1"/>
+    <col min="9" max="9" width="15.7109375" customWidth="1"/>
+    <col min="10" max="10" width="3.85546875" customWidth="1"/>
+    <col min="11" max="11" width="2" customWidth="1"/>
+    <col min="12" max="12" width="15.7109375" customWidth="1"/>
+    <col min="13" max="14" width="5.42578125" customWidth="1"/>
+    <col min="15" max="16" width="12.5703125" customWidth="1"/>
+    <col min="17" max="18" width="5.42578125" customWidth="1"/>
+    <col min="19" max="19" width="15.7109375" customWidth="1"/>
+    <col min="20" max="20" width="2" customWidth="1"/>
+    <col min="21" max="21" width="3.85546875" customWidth="1"/>
+    <col min="22" max="22" width="15.7109375" customWidth="1"/>
+    <col min="23" max="23" width="2" customWidth="1"/>
+    <col min="24" max="24" width="3.85546875" customWidth="1"/>
+    <col min="25" max="25" width="15.7109375" customWidth="1"/>
+    <col min="26" max="26" width="2" customWidth="1"/>
+    <col min="27" max="27" width="3.85546875" customWidth="1"/>
+    <col min="28" max="28" width="15.7109375" customWidth="1"/>
+    <col min="29" max="29" width="2" customWidth="1"/>
+    <col min="30" max="30" width="3.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="72.0" customHeight="1">
+    <row r="1" spans="1:30" ht="72" customHeight="1">
       <c r="A1" s="1"/>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="88" t="s">
         <v>0</v>
       </c>
-      <c r="AD1" s="3"/>
-[...2 lines deleted...]
-      <c r="A2" s="4" t="s">
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
+      <c r="R1" s="89"/>
+      <c r="S1" s="89"/>
+      <c r="T1" s="89"/>
+      <c r="U1" s="89"/>
+      <c r="V1" s="89"/>
+      <c r="W1" s="89"/>
+      <c r="X1" s="89"/>
+      <c r="Y1" s="89"/>
+      <c r="Z1" s="89"/>
+      <c r="AA1" s="89"/>
+      <c r="AB1" s="89"/>
+      <c r="AC1" s="89"/>
+      <c r="AD1" s="1"/>
+    </row>
+    <row r="2" spans="1:30" ht="12" customHeight="1">
+      <c r="A2" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="L2" s="4"/>
-[...7 lines deleted...]
-      <c r="T2" s="5" t="s">
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="90" t="s">
         <v>2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="7" t="s">
+      <c r="U2" s="81"/>
+      <c r="V2" s="81"/>
+      <c r="W2" s="81"/>
+      <c r="X2" s="81"/>
+      <c r="Y2" s="81"/>
+      <c r="Z2" s="81"/>
+      <c r="AA2" s="81"/>
+      <c r="AB2" s="81"/>
+      <c r="AC2" s="81"/>
+      <c r="AD2" s="81"/>
+    </row>
+    <row r="3" spans="1:30" ht="23.25" customHeight="1">
+      <c r="A3" s="2"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="93"/>
+      <c r="O3" s="93"/>
+      <c r="P3" s="93"/>
+      <c r="Q3" s="93"/>
+      <c r="R3" s="93"/>
+      <c r="S3" s="93"/>
+      <c r="T3" s="93"/>
+      <c r="U3" s="93"/>
+      <c r="V3" s="92"/>
+      <c r="W3" s="81"/>
+      <c r="X3" s="93"/>
+      <c r="Y3" s="92"/>
+      <c r="Z3" s="81"/>
+      <c r="AA3" s="93"/>
+      <c r="AB3" s="92"/>
+      <c r="AC3" s="81"/>
+      <c r="AD3" s="2"/>
+    </row>
+    <row r="4" spans="1:30" ht="12" customHeight="1">
+      <c r="A4" s="3"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="81"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="94"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="86"/>
+      <c r="U4" s="81"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6"/>
+      <c r="Y4" s="4"/>
+      <c r="Z4" s="4"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="81"/>
+      <c r="AD4" s="3"/>
+    </row>
+    <row r="5" spans="1:30" ht="9" customHeight="1">
+      <c r="A5" s="17"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="17"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="17"/>
+      <c r="N5" s="17"/>
+      <c r="O5" s="17"/>
+      <c r="P5" s="17"/>
+      <c r="Q5" s="17"/>
+      <c r="R5" s="17"/>
+      <c r="S5" s="17"/>
+      <c r="T5" s="17"/>
+      <c r="U5" s="17"/>
+      <c r="V5" s="17"/>
+      <c r="W5" s="17"/>
+      <c r="X5" s="17"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="17"/>
+      <c r="AB5" s="9"/>
+      <c r="AC5" s="7"/>
+      <c r="AD5" s="17"/>
+    </row>
+    <row r="6" spans="1:30" ht="9" customHeight="1">
+      <c r="A6" s="17"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="8"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
+      <c r="L6" s="17"/>
+      <c r="M6" s="17"/>
+      <c r="N6" s="17"/>
+      <c r="O6" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="8"/>
-      <c r="E3" s="7" t="s">
+      <c r="P6" s="81"/>
+      <c r="Q6" s="17"/>
+      <c r="R6" s="17"/>
+      <c r="S6" s="17"/>
+      <c r="T6" s="17"/>
+      <c r="U6" s="17"/>
+      <c r="V6" s="17"/>
+      <c r="W6" s="17"/>
+      <c r="X6" s="17"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="17"/>
+      <c r="AB6" s="9"/>
+      <c r="AC6" s="7"/>
+      <c r="AD6" s="17"/>
+    </row>
+    <row r="7" spans="1:30" ht="9" customHeight="1">
+      <c r="A7" s="17"/>
+      <c r="B7" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="7"/>
-      <c r="H3" s="7" t="s">
+      <c r="C7" s="95"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="81"/>
+      <c r="P7" s="81"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="17"/>
+      <c r="V7" s="17"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="8"/>
+      <c r="Z7" s="17"/>
+      <c r="AA7" s="17"/>
+      <c r="AB7" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="7"/>
-[...92 lines deleted...]
-      <c r="O6" s="19" t="s">
+      <c r="AC7" s="95"/>
+      <c r="AD7" s="17"/>
+    </row>
+    <row r="8" spans="1:30" ht="9" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="70">
+        <v>46185</v>
+      </c>
+      <c r="C8" s="96"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="17"/>
+      <c r="Q8" s="17"/>
+      <c r="R8" s="17"/>
+      <c r="S8" s="17"/>
+      <c r="T8" s="17"/>
+      <c r="U8" s="17"/>
+      <c r="V8" s="17"/>
+      <c r="W8" s="17"/>
+      <c r="X8" s="17"/>
+      <c r="Y8" s="8"/>
+      <c r="Z8" s="17"/>
+      <c r="AA8" s="17"/>
+      <c r="AB8" s="70">
+        <v>46186</v>
+      </c>
+      <c r="AC8" s="96"/>
+      <c r="AD8" s="17"/>
+    </row>
+    <row r="9" spans="1:30" ht="15" customHeight="1">
+      <c r="A9" s="17"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="17"/>
+      <c r="O9" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="Q6" s="14"/>
-[...16 lines deleted...]
-      <c r="B7" s="20" t="s">
+      <c r="P9" s="95"/>
+      <c r="Q9" s="17"/>
+      <c r="R9" s="17"/>
+      <c r="S9" s="17"/>
+      <c r="T9" s="17"/>
+      <c r="U9" s="17"/>
+      <c r="V9" s="17"/>
+      <c r="W9" s="17"/>
+      <c r="X9" s="17"/>
+      <c r="Y9" s="8"/>
+      <c r="Z9" s="17"/>
+      <c r="AA9" s="17"/>
+      <c r="AB9" s="97"/>
+      <c r="AC9" s="74"/>
+      <c r="AD9" s="17"/>
+    </row>
+    <row r="10" spans="1:30" ht="15" customHeight="1">
+      <c r="A10" s="17"/>
+      <c r="B10" s="98"/>
+      <c r="C10" s="99"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="17"/>
+      <c r="M10" s="17"/>
+      <c r="N10" s="17"/>
+      <c r="O10" s="70">
+        <v>46193</v>
+      </c>
+      <c r="P10" s="96"/>
+      <c r="Q10" s="13"/>
+      <c r="R10" s="13"/>
+      <c r="S10" s="13"/>
+      <c r="T10" s="13"/>
+      <c r="U10" s="13"/>
+      <c r="V10" s="13"/>
+      <c r="W10" s="13"/>
+      <c r="X10" s="13"/>
+      <c r="Y10" s="14"/>
+      <c r="Z10" s="15"/>
+      <c r="AA10" s="16"/>
+      <c r="AB10" s="100"/>
+      <c r="AC10" s="101"/>
+      <c r="AD10" s="17"/>
+    </row>
+    <row r="11" spans="1:30" ht="15" customHeight="1">
+      <c r="A11" s="17"/>
+      <c r="B11" s="68"/>
+      <c r="C11" s="102"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="21"/>
-[...22 lines deleted...]
-      <c r="AB7" s="20" t="s">
+      <c r="F11" s="95"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="8"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="AC7" s="21"/>
-[...53 lines deleted...]
-      <c r="O9" s="20" t="s">
+      <c r="L11" s="103"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="17"/>
+      <c r="O11" s="72"/>
+      <c r="P11" s="103"/>
+      <c r="Q11" s="13"/>
+      <c r="R11" s="13"/>
+      <c r="S11" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="21"/>
-[...54 lines deleted...]
-      <c r="E11" s="20" t="s">
+      <c r="T11" s="103"/>
+      <c r="U11" s="13"/>
+      <c r="V11" s="13"/>
+      <c r="W11" s="13"/>
+      <c r="X11" s="13"/>
+      <c r="Y11" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="21"/>
-[...4 lines deleted...]
-      <c r="K11" s="40" t="s">
+      <c r="Z11" s="95"/>
+      <c r="AA11" s="13"/>
+      <c r="AB11" s="104"/>
+      <c r="AC11" s="75"/>
+      <c r="AD11" s="17"/>
+    </row>
+    <row r="12" spans="1:30" ht="15" customHeight="1">
+      <c r="A12" s="17"/>
+      <c r="B12" s="105"/>
+      <c r="C12" s="106"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="70">
+        <v>46187</v>
+      </c>
+      <c r="F12" s="96"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="72"/>
+      <c r="L12" s="77"/>
+      <c r="M12" s="17"/>
+      <c r="N12" s="17"/>
+      <c r="O12" s="98"/>
+      <c r="P12" s="107"/>
+      <c r="Q12" s="13"/>
+      <c r="R12" s="13"/>
+      <c r="S12" s="78"/>
+      <c r="T12" s="79"/>
+      <c r="U12" s="13"/>
+      <c r="V12" s="13"/>
+      <c r="W12" s="13"/>
+      <c r="X12" s="13"/>
+      <c r="Y12" s="70">
+        <v>46188</v>
+      </c>
+      <c r="Z12" s="96"/>
+      <c r="AA12" s="13"/>
+      <c r="AB12" s="105"/>
+      <c r="AC12" s="106"/>
+      <c r="AD12" s="17"/>
+    </row>
+    <row r="13" spans="1:30" ht="15" customHeight="1">
+      <c r="A13" s="17"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="51"/>
+      <c r="D13" s="17"/>
+      <c r="E13" s="72"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="105"/>
+      <c r="L13" s="106"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="18"/>
+      <c r="O13" s="68"/>
+      <c r="P13" s="107"/>
+      <c r="Q13" s="19"/>
+      <c r="R13" s="16"/>
+      <c r="S13" s="105"/>
+      <c r="T13" s="106"/>
+      <c r="U13" s="13"/>
+      <c r="V13" s="20"/>
+      <c r="W13" s="20"/>
+      <c r="X13" s="20"/>
+      <c r="Y13" s="97"/>
+      <c r="Z13" s="74"/>
+      <c r="AA13" s="13"/>
+      <c r="AB13" s="108"/>
+      <c r="AC13" s="7"/>
+      <c r="AD13" s="17"/>
+    </row>
+    <row r="14" spans="1:30" ht="15" customHeight="1">
+      <c r="A14" s="17"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="17"/>
+      <c r="E14" s="98"/>
+      <c r="F14" s="99"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="105"/>
+      <c r="P14" s="106"/>
+      <c r="Q14" s="23"/>
+      <c r="R14" s="13"/>
+      <c r="S14" s="13"/>
+      <c r="T14" s="13"/>
+      <c r="U14" s="13"/>
+      <c r="V14" s="20"/>
+      <c r="W14" s="24"/>
+      <c r="X14" s="25"/>
+      <c r="Y14" s="100"/>
+      <c r="Z14" s="101"/>
+      <c r="AA14" s="13"/>
+      <c r="AB14" s="108"/>
+      <c r="AC14" s="7"/>
+      <c r="AD14" s="17"/>
+    </row>
+    <row r="15" spans="1:30" ht="15" customHeight="1">
+      <c r="A15" s="17"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="51"/>
+      <c r="D15" s="17"/>
+      <c r="E15" s="68"/>
+      <c r="F15" s="102"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="17"/>
+      <c r="P15" s="17"/>
+      <c r="Q15" s="26"/>
+      <c r="R15" s="17"/>
+      <c r="S15" s="17"/>
+      <c r="T15" s="17"/>
+      <c r="U15" s="17"/>
+      <c r="V15" s="20"/>
+      <c r="W15" s="27"/>
+      <c r="X15" s="20"/>
+      <c r="Y15" s="104"/>
+      <c r="Z15" s="75"/>
+      <c r="AA15" s="13"/>
+      <c r="AB15" s="108"/>
+      <c r="AC15" s="7"/>
+      <c r="AD15" s="17"/>
+    </row>
+    <row r="16" spans="1:30" ht="15" customHeight="1">
+      <c r="A16" s="17"/>
+      <c r="B16" s="69" t="s">
         <v>11</v>
       </c>
-      <c r="L11" s="41"/>
-[...6 lines deleted...]
-      <c r="S11" s="40" t="s">
+      <c r="C16" s="95"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="105"/>
+      <c r="F16" s="106"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="T11" s="41"/>
-[...4 lines deleted...]
-      <c r="Y11" s="20" t="s">
+      <c r="P16" s="95"/>
+      <c r="Q16" s="26"/>
+      <c r="R16" s="17"/>
+      <c r="S16" s="17"/>
+      <c r="T16" s="17"/>
+      <c r="U16" s="17"/>
+      <c r="V16" s="20"/>
+      <c r="W16" s="27"/>
+      <c r="X16" s="20"/>
+      <c r="Y16" s="105"/>
+      <c r="Z16" s="106"/>
+      <c r="AA16" s="13"/>
+      <c r="AB16" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="Z11" s="21"/>
-[...139 lines deleted...]
-      <c r="B16" s="20" t="s">
+      <c r="AC16" s="95"/>
+      <c r="AD16" s="17"/>
+    </row>
+    <row r="17" spans="1:30" ht="15" customHeight="1">
+      <c r="A17" s="17"/>
+      <c r="B17" s="70">
+        <v>46185</v>
+      </c>
+      <c r="C17" s="96"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="22"/>
+      <c r="O17" s="70">
+        <v>46194</v>
+      </c>
+      <c r="P17" s="96"/>
+      <c r="Q17" s="26"/>
+      <c r="R17" s="17"/>
+      <c r="S17" s="17"/>
+      <c r="T17" s="17"/>
+      <c r="U17" s="17"/>
+      <c r="V17" s="20"/>
+      <c r="W17" s="27"/>
+      <c r="X17" s="20"/>
+      <c r="Y17" s="40"/>
+      <c r="Z17" s="30"/>
+      <c r="AA17" s="13"/>
+      <c r="AB17" s="70">
+        <v>46186</v>
+      </c>
+      <c r="AC17" s="96"/>
+      <c r="AD17" s="17"/>
+    </row>
+    <row r="18" spans="1:30" ht="15" customHeight="1">
+      <c r="A18" s="17"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="71"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="21"/>
-[...26 lines deleted...]
-      <c r="AB16" s="20" t="s">
+      <c r="I18" s="95"/>
+      <c r="J18" s="31"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="22"/>
+      <c r="O18" s="72"/>
+      <c r="P18" s="103"/>
+      <c r="Q18" s="26"/>
+      <c r="R18" s="17"/>
+      <c r="S18" s="17"/>
+      <c r="T18" s="17"/>
+      <c r="U18" s="17"/>
+      <c r="V18" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="AC16" s="21"/>
-[...48 lines deleted...]
-      <c r="H18" s="20" t="s">
+      <c r="W18" s="95"/>
+      <c r="X18" s="20"/>
+      <c r="Y18" s="40"/>
+      <c r="Z18" s="30"/>
+      <c r="AA18" s="13"/>
+      <c r="AB18" s="97"/>
+      <c r="AC18" s="74"/>
+      <c r="AD18" s="17"/>
+    </row>
+    <row r="19" spans="1:30" ht="15" customHeight="1">
+      <c r="A19" s="17"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="99"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="70">
+        <v>46190</v>
+      </c>
+      <c r="I19" s="96"/>
+      <c r="J19" s="31"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="22"/>
+      <c r="O19" s="98"/>
+      <c r="P19" s="107"/>
+      <c r="Q19" s="23"/>
+      <c r="R19" s="13"/>
+      <c r="S19" s="13"/>
+      <c r="T19" s="13"/>
+      <c r="U19" s="17"/>
+      <c r="V19" s="70">
+        <v>46190</v>
+      </c>
+      <c r="W19" s="96"/>
+      <c r="X19" s="20"/>
+      <c r="Y19" s="14"/>
+      <c r="Z19" s="34"/>
+      <c r="AA19" s="35"/>
+      <c r="AB19" s="100"/>
+      <c r="AC19" s="101"/>
+      <c r="AD19" s="17"/>
+    </row>
+    <row r="20" spans="1:30" ht="15" customHeight="1">
+      <c r="A20" s="17"/>
+      <c r="B20" s="68"/>
+      <c r="C20" s="102"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="37"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="71"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="18"/>
+      <c r="O20" s="68"/>
+      <c r="P20" s="107"/>
+      <c r="Q20" s="19"/>
+      <c r="R20" s="13"/>
+      <c r="S20" s="13"/>
+      <c r="T20" s="15"/>
+      <c r="U20" s="19"/>
+      <c r="V20" s="97"/>
+      <c r="W20" s="74"/>
+      <c r="X20" s="20"/>
+      <c r="Y20" s="40"/>
+      <c r="Z20" s="39"/>
+      <c r="AA20" s="13"/>
+      <c r="AB20" s="104"/>
+      <c r="AC20" s="75"/>
+      <c r="AD20" s="17"/>
+    </row>
+    <row r="21" spans="1:30" ht="15" customHeight="1">
+      <c r="A21" s="17"/>
+      <c r="B21" s="105"/>
+      <c r="C21" s="106"/>
+      <c r="D21" s="17"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="36"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="98"/>
+      <c r="I21" s="99"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="22"/>
+      <c r="O21" s="105"/>
+      <c r="P21" s="106"/>
+      <c r="Q21" s="23"/>
+      <c r="R21" s="13"/>
+      <c r="S21" s="13"/>
+      <c r="T21" s="30"/>
+      <c r="U21" s="26"/>
+      <c r="V21" s="100"/>
+      <c r="W21" s="101"/>
+      <c r="X21" s="20"/>
+      <c r="Y21" s="40"/>
+      <c r="Z21" s="39"/>
+      <c r="AA21" s="13"/>
+      <c r="AB21" s="105"/>
+      <c r="AC21" s="106"/>
+      <c r="AD21" s="17"/>
+    </row>
+    <row r="22" spans="1:30" ht="15" customHeight="1">
+      <c r="A22" s="17"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="37"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="102"/>
+      <c r="J22" s="37"/>
+      <c r="K22" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="I18" s="21"/>
-[...12 lines deleted...]
-      <c r="V18" s="20" t="s">
+      <c r="L22" s="95"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="22"/>
+      <c r="O22" s="37"/>
+      <c r="P22" s="37"/>
+      <c r="Q22" s="23"/>
+      <c r="R22" s="13"/>
+      <c r="S22" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="W18" s="21"/>
-[...119 lines deleted...]
-      <c r="K22" s="20" t="s">
+      <c r="T22" s="95"/>
+      <c r="U22" s="13"/>
+      <c r="V22" s="104"/>
+      <c r="W22" s="75"/>
+      <c r="X22" s="20"/>
+      <c r="Y22" s="40"/>
+      <c r="Z22" s="41"/>
+      <c r="AA22" s="13"/>
+      <c r="AB22" s="108"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="17"/>
+    </row>
+    <row r="23" spans="1:30" ht="15" customHeight="1">
+      <c r="A23" s="37"/>
+      <c r="B23" s="37"/>
+      <c r="C23" s="37"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="105"/>
+      <c r="I23" s="106"/>
+      <c r="J23" s="37"/>
+      <c r="K23" s="70">
+        <v>46191</v>
+      </c>
+      <c r="L23" s="96"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="31"/>
+      <c r="O23" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="L22" s="21"/>
-[...6 lines deleted...]
-      <c r="S22" s="20" t="s">
+      <c r="P23" s="95"/>
+      <c r="Q23" s="23"/>
+      <c r="R23" s="13"/>
+      <c r="S23" s="70">
+        <v>46191</v>
+      </c>
+      <c r="T23" s="96"/>
+      <c r="U23" s="13"/>
+      <c r="V23" s="105"/>
+      <c r="W23" s="106"/>
+      <c r="X23" s="20"/>
+      <c r="Y23" s="40"/>
+      <c r="Z23" s="39"/>
+      <c r="AA23" s="13"/>
+      <c r="AB23" s="37"/>
+      <c r="AC23" s="37"/>
+      <c r="AD23" s="17"/>
+    </row>
+    <row r="24" spans="1:30" ht="15" customHeight="1">
+      <c r="A24" s="37"/>
+      <c r="B24" s="37"/>
+      <c r="C24" s="37"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="55"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="71"/>
+      <c r="M24" s="37"/>
+      <c r="N24" s="31"/>
+      <c r="O24" s="70">
+        <v>46195</v>
+      </c>
+      <c r="P24" s="96"/>
+      <c r="Q24" s="42"/>
+      <c r="R24" s="37"/>
+      <c r="S24" s="97"/>
+      <c r="T24" s="74"/>
+      <c r="U24" s="13"/>
+      <c r="V24" s="20"/>
+      <c r="W24" s="27"/>
+      <c r="X24" s="20"/>
+      <c r="Y24" s="40"/>
+      <c r="Z24" s="39"/>
+      <c r="AA24" s="13"/>
+      <c r="AB24" s="37"/>
+      <c r="AC24" s="37"/>
+      <c r="AD24" s="17"/>
+    </row>
+    <row r="25" spans="1:30" ht="15" customHeight="1">
+      <c r="A25" s="37"/>
+      <c r="B25" s="37"/>
+      <c r="C25" s="37"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="73" t="s">
         <v>19</v>
       </c>
-      <c r="T22" s="21"/>
-[...28 lines deleted...]
-      <c r="O23" s="20" t="s">
+      <c r="F25" s="109"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="98"/>
+      <c r="L25" s="99"/>
+      <c r="M25" s="37"/>
+      <c r="N25" s="43"/>
+      <c r="O25" s="72"/>
+      <c r="P25" s="103"/>
+      <c r="Q25" s="44"/>
+      <c r="R25" s="37"/>
+      <c r="S25" s="100"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="13"/>
+      <c r="V25" s="20"/>
+      <c r="W25" s="27"/>
+      <c r="X25" s="20"/>
+      <c r="Y25" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="P23" s="21"/>
-[...56 lines deleted...]
-      <c r="E25" s="85" t="s">
+      <c r="Z25" s="109"/>
+      <c r="AA25" s="13"/>
+      <c r="AB25" s="37"/>
+      <c r="AC25" s="37"/>
+      <c r="AD25" s="17"/>
+    </row>
+    <row r="26" spans="1:30" ht="15" customHeight="1">
+      <c r="A26" s="37"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="37"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="70">
+        <v>46189</v>
+      </c>
+      <c r="F26" s="96"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="28"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="68"/>
+      <c r="L26" s="102"/>
+      <c r="M26" s="37"/>
+      <c r="N26" s="20"/>
+      <c r="O26" s="98"/>
+      <c r="P26" s="107"/>
+      <c r="Q26" s="37"/>
+      <c r="R26" s="37"/>
+      <c r="S26" s="104"/>
+      <c r="T26" s="75"/>
+      <c r="U26" s="13"/>
+      <c r="V26" s="20"/>
+      <c r="W26" s="27"/>
+      <c r="X26" s="20"/>
+      <c r="Y26" s="70">
+        <v>46189</v>
+      </c>
+      <c r="Z26" s="96"/>
+      <c r="AA26" s="13"/>
+      <c r="AB26" s="37"/>
+      <c r="AC26" s="37"/>
+      <c r="AD26" s="17"/>
+    </row>
+    <row r="27" spans="1:30" ht="15" customHeight="1">
+      <c r="A27" s="17"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="51"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="72"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="105"/>
+      <c r="L27" s="106"/>
+      <c r="M27" s="37"/>
+      <c r="N27" s="37"/>
+      <c r="O27" s="68"/>
+      <c r="P27" s="107"/>
+      <c r="Q27" s="37"/>
+      <c r="R27" s="37"/>
+      <c r="S27" s="105"/>
+      <c r="T27" s="106"/>
+      <c r="U27" s="13"/>
+      <c r="V27" s="20"/>
+      <c r="W27" s="27"/>
+      <c r="X27" s="20"/>
+      <c r="Y27" s="97"/>
+      <c r="Z27" s="74"/>
+      <c r="AA27" s="13"/>
+      <c r="AB27" s="108"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="17"/>
+    </row>
+    <row r="28" spans="1:30" ht="15" customHeight="1">
+      <c r="A28" s="17"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="98"/>
+      <c r="F28" s="99"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="46"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="20"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="20"/>
+      <c r="O28" s="105"/>
+      <c r="P28" s="106"/>
+      <c r="Q28" s="20"/>
+      <c r="R28" s="20"/>
+      <c r="S28" s="20"/>
+      <c r="T28" s="20"/>
+      <c r="U28" s="13"/>
+      <c r="V28" s="20"/>
+      <c r="W28" s="47"/>
+      <c r="X28" s="48"/>
+      <c r="Y28" s="100"/>
+      <c r="Z28" s="101"/>
+      <c r="AA28" s="13"/>
+      <c r="AB28" s="108"/>
+      <c r="AC28" s="49"/>
+      <c r="AD28" s="17"/>
+    </row>
+    <row r="29" spans="1:30" ht="15" customHeight="1">
+      <c r="A29" s="17"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="51"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="68"/>
+      <c r="F29" s="102"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="20"/>
+      <c r="P29" s="27"/>
+      <c r="Q29" s="20"/>
+      <c r="R29" s="20"/>
+      <c r="S29" s="20"/>
+      <c r="T29" s="20"/>
+      <c r="U29" s="13"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20"/>
+      <c r="Y29" s="104"/>
+      <c r="Z29" s="75"/>
+      <c r="AA29" s="13"/>
+      <c r="AB29" s="108"/>
+      <c r="AC29" s="49"/>
+      <c r="AD29" s="17"/>
+    </row>
+    <row r="30" spans="1:30" ht="15" customHeight="1">
+      <c r="A30" s="17"/>
+      <c r="B30" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="F25" s="86"/>
-[...18 lines deleted...]
-      <c r="Y25" s="85" t="s">
+      <c r="C30" s="95"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="105"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="20"/>
+      <c r="L30" s="20"/>
+      <c r="M30" s="20"/>
+      <c r="N30" s="20"/>
+      <c r="O30" s="20"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="20"/>
+      <c r="R30" s="20"/>
+      <c r="S30" s="20"/>
+      <c r="T30" s="20"/>
+      <c r="U30" s="13"/>
+      <c r="V30" s="20"/>
+      <c r="W30" s="20"/>
+      <c r="X30" s="20"/>
+      <c r="Y30" s="105"/>
+      <c r="Z30" s="106"/>
+      <c r="AA30" s="13"/>
+      <c r="AB30" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="Z25" s="86"/>
-[...139 lines deleted...]
-      <c r="B30" s="20" t="s">
+      <c r="AC30" s="95"/>
+      <c r="AD30" s="17"/>
+    </row>
+    <row r="31" spans="1:30" ht="15" customHeight="1">
+      <c r="A31" s="17"/>
+      <c r="B31" s="70">
+        <v>46187</v>
+      </c>
+      <c r="C31" s="96"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20"/>
+      <c r="N31" s="20"/>
+      <c r="O31" s="20"/>
+      <c r="P31" s="27"/>
+      <c r="Q31" s="20"/>
+      <c r="R31" s="20"/>
+      <c r="S31" s="20"/>
+      <c r="T31" s="20"/>
+      <c r="U31" s="13"/>
+      <c r="V31" s="20"/>
+      <c r="W31" s="20"/>
+      <c r="X31" s="20"/>
+      <c r="Y31" s="14"/>
+      <c r="Z31" s="30"/>
+      <c r="AA31" s="13"/>
+      <c r="AB31" s="70">
+        <v>46188</v>
+      </c>
+      <c r="AC31" s="96"/>
+      <c r="AD31" s="17"/>
+    </row>
+    <row r="32" spans="1:30" ht="15" customHeight="1">
+      <c r="A32" s="17"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="71"/>
+      <c r="D32" s="17"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="20"/>
+      <c r="L32" s="20"/>
+      <c r="M32" s="20"/>
+      <c r="N32" s="20"/>
+      <c r="O32" s="20"/>
+      <c r="P32" s="27"/>
+      <c r="Q32" s="20"/>
+      <c r="R32" s="20"/>
+      <c r="S32" s="20"/>
+      <c r="T32" s="20"/>
+      <c r="U32" s="13"/>
+      <c r="V32" s="20"/>
+      <c r="W32" s="20"/>
+      <c r="X32" s="20"/>
+      <c r="Y32" s="14"/>
+      <c r="Z32" s="30"/>
+      <c r="AA32" s="13"/>
+      <c r="AB32" s="97"/>
+      <c r="AC32" s="74"/>
+      <c r="AD32" s="17"/>
+    </row>
+    <row r="33" spans="1:30" ht="15" customHeight="1">
+      <c r="A33" s="17"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="99"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="17"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="20"/>
+      <c r="L33" s="20"/>
+      <c r="M33" s="20"/>
+      <c r="N33" s="20"/>
+      <c r="O33" s="20"/>
+      <c r="P33" s="27"/>
+      <c r="Q33" s="20"/>
+      <c r="R33" s="20"/>
+      <c r="S33" s="20"/>
+      <c r="T33" s="20"/>
+      <c r="U33" s="13"/>
+      <c r="V33" s="20"/>
+      <c r="W33" s="20"/>
+      <c r="X33" s="20"/>
+      <c r="Y33" s="14"/>
+      <c r="Z33" s="50"/>
+      <c r="AA33" s="35"/>
+      <c r="AB33" s="100"/>
+      <c r="AC33" s="101"/>
+      <c r="AD33" s="17"/>
+    </row>
+    <row r="34" spans="1:30" ht="15" customHeight="1">
+      <c r="A34" s="17"/>
+      <c r="B34" s="68"/>
+      <c r="C34" s="102"/>
+      <c r="D34" s="17"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="20"/>
+      <c r="L34" s="20"/>
+      <c r="M34" s="20"/>
+      <c r="N34" s="20"/>
+      <c r="O34" s="20"/>
+      <c r="P34" s="27"/>
+      <c r="Q34" s="20"/>
+      <c r="R34" s="20"/>
+      <c r="S34" s="20"/>
+      <c r="T34" s="20"/>
+      <c r="U34" s="13"/>
+      <c r="V34" s="20"/>
+      <c r="W34" s="20"/>
+      <c r="X34" s="20"/>
+      <c r="Y34" s="14"/>
+      <c r="Z34" s="13"/>
+      <c r="AA34" s="13"/>
+      <c r="AB34" s="104"/>
+      <c r="AC34" s="75"/>
+      <c r="AD34" s="17"/>
+    </row>
+    <row r="35" spans="1:30" ht="15" customHeight="1">
+      <c r="A35" s="17"/>
+      <c r="B35" s="105"/>
+      <c r="C35" s="106"/>
+      <c r="D35" s="17"/>
+      <c r="E35" s="17"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="20"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="20"/>
+      <c r="N35" s="20"/>
+      <c r="O35" s="20"/>
+      <c r="P35" s="27"/>
+      <c r="Q35" s="20"/>
+      <c r="R35" s="20"/>
+      <c r="S35" s="20"/>
+      <c r="T35" s="20"/>
+      <c r="U35" s="13"/>
+      <c r="V35" s="20"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="20"/>
+      <c r="Y35" s="14"/>
+      <c r="Z35" s="13"/>
+      <c r="AA35" s="13"/>
+      <c r="AB35" s="105"/>
+      <c r="AC35" s="106"/>
+      <c r="AD35" s="17"/>
+    </row>
+    <row r="36" spans="1:30" ht="68.25" customHeight="1">
+      <c r="A36" s="17"/>
+      <c r="B36" s="49"/>
+      <c r="C36" s="51"/>
+      <c r="D36" s="17"/>
+      <c r="E36" s="17"/>
+      <c r="F36" s="17"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="20"/>
+      <c r="L36" s="20"/>
+      <c r="M36" s="20"/>
+      <c r="N36" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="C30" s="21"/>
-[...511 lines deleted...]
-      <c r="A46" s="108" t="str">
+      <c r="O36" s="110"/>
+      <c r="P36" s="110"/>
+      <c r="Q36" s="103"/>
+      <c r="R36" s="20"/>
+      <c r="S36" s="13"/>
+      <c r="T36" s="20"/>
+      <c r="U36" s="13"/>
+      <c r="V36" s="20"/>
+      <c r="W36" s="20"/>
+      <c r="X36" s="20"/>
+      <c r="Y36" s="14"/>
+      <c r="Z36" s="13"/>
+      <c r="AA36" s="13"/>
+      <c r="AB36" s="108"/>
+      <c r="AC36" s="49"/>
+      <c r="AD36" s="17"/>
+    </row>
+    <row r="37" spans="1:30" ht="15" customHeight="1">
+      <c r="A37" s="17"/>
+      <c r="B37" s="49"/>
+      <c r="C37" s="52"/>
+      <c r="D37" s="17"/>
+      <c r="E37" s="17"/>
+      <c r="F37" s="17"/>
+      <c r="G37" s="8"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="20"/>
+      <c r="N37" s="83"/>
+      <c r="O37" s="110"/>
+      <c r="P37" s="110"/>
+      <c r="Q37" s="103"/>
+      <c r="R37" s="20"/>
+      <c r="S37" s="13"/>
+      <c r="T37" s="17"/>
+      <c r="U37" s="13"/>
+      <c r="V37" s="20"/>
+      <c r="W37" s="20"/>
+      <c r="X37" s="20"/>
+      <c r="Y37" s="14"/>
+      <c r="Z37" s="13"/>
+      <c r="AA37" s="13"/>
+      <c r="AB37" s="53"/>
+      <c r="AC37" s="49"/>
+      <c r="AD37" s="17"/>
+    </row>
+    <row r="38" spans="1:30" ht="15" customHeight="1">
+      <c r="A38" s="17"/>
+      <c r="B38" s="49"/>
+      <c r="C38" s="52"/>
+      <c r="D38" s="17"/>
+      <c r="E38" s="17"/>
+      <c r="F38" s="17"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="20"/>
+      <c r="N38" s="98"/>
+      <c r="O38" s="81"/>
+      <c r="P38" s="81"/>
+      <c r="Q38" s="107"/>
+      <c r="R38" s="20"/>
+      <c r="S38" s="13"/>
+      <c r="T38" s="17"/>
+      <c r="U38" s="13"/>
+      <c r="V38" s="20"/>
+      <c r="W38" s="20"/>
+      <c r="X38" s="20"/>
+      <c r="Y38" s="14"/>
+      <c r="Z38" s="13"/>
+      <c r="AA38" s="13"/>
+      <c r="AB38" s="53"/>
+      <c r="AC38" s="49"/>
+      <c r="AD38" s="17"/>
+    </row>
+    <row r="39" spans="1:30" ht="15" customHeight="1">
+      <c r="A39" s="17"/>
+      <c r="B39" s="49"/>
+      <c r="C39" s="52"/>
+      <c r="D39" s="17"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="17"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="17"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="20"/>
+      <c r="N39" s="105"/>
+      <c r="O39" s="111"/>
+      <c r="P39" s="111"/>
+      <c r="Q39" s="106"/>
+      <c r="R39" s="20"/>
+      <c r="S39" s="13"/>
+      <c r="T39" s="17"/>
+      <c r="U39" s="13"/>
+      <c r="V39" s="20"/>
+      <c r="W39" s="20"/>
+      <c r="X39" s="20"/>
+      <c r="Y39" s="14"/>
+      <c r="Z39" s="13"/>
+      <c r="AA39" s="13"/>
+      <c r="AB39" s="53"/>
+      <c r="AC39" s="49"/>
+      <c r="AD39" s="17"/>
+    </row>
+    <row r="40" spans="1:30" ht="9" customHeight="1">
+      <c r="A40" s="17"/>
+      <c r="B40" s="49"/>
+      <c r="C40" s="52"/>
+      <c r="D40" s="17"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="17"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="54"/>
+      <c r="I40" s="55"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="17"/>
+      <c r="O40" s="37"/>
+      <c r="P40" s="13"/>
+      <c r="Q40" s="13"/>
+      <c r="R40" s="13"/>
+      <c r="S40" s="13"/>
+      <c r="T40" s="13"/>
+      <c r="U40" s="13"/>
+      <c r="V40" s="56"/>
+      <c r="W40" s="56"/>
+      <c r="X40" s="56"/>
+      <c r="Y40" s="56"/>
+      <c r="Z40" s="13"/>
+      <c r="AA40" s="13"/>
+      <c r="AB40" s="53"/>
+      <c r="AC40" s="49"/>
+      <c r="AD40" s="17"/>
+    </row>
+    <row r="41" spans="1:30" ht="9" customHeight="1">
+      <c r="A41" s="17"/>
+      <c r="B41" s="49"/>
+      <c r="C41" s="52"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="54"/>
+      <c r="I41" s="55"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="17"/>
+      <c r="O41" s="37"/>
+      <c r="P41" s="13"/>
+      <c r="Q41" s="13"/>
+      <c r="R41" s="13"/>
+      <c r="S41" s="13"/>
+      <c r="T41" s="13"/>
+      <c r="U41" s="13"/>
+      <c r="V41" s="56"/>
+      <c r="W41" s="56"/>
+      <c r="X41" s="56"/>
+      <c r="Y41" s="56"/>
+      <c r="Z41" s="13"/>
+      <c r="AA41" s="13"/>
+      <c r="AB41" s="53"/>
+      <c r="AC41" s="49"/>
+      <c r="AD41" s="17"/>
+    </row>
+    <row r="42" spans="1:30" ht="9" customHeight="1">
+      <c r="A42" s="84" t="str">
         <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS")</f>
         <v>For more brackets visit PLEXKITS</v>
       </c>
-    </row>
-[...64 lines deleted...]
-      <c r="AD50" s="109"/>
+      <c r="B42" s="81"/>
+      <c r="C42" s="81"/>
+      <c r="D42" s="81"/>
+      <c r="E42" s="81"/>
+      <c r="F42" s="81"/>
+      <c r="G42" s="81"/>
+      <c r="H42" s="81"/>
+      <c r="I42" s="81"/>
+      <c r="J42" s="81"/>
+      <c r="K42" s="81"/>
+      <c r="L42" s="81"/>
+      <c r="M42" s="81"/>
+      <c r="N42" s="81"/>
+      <c r="O42" s="81"/>
+      <c r="P42" s="81"/>
+      <c r="Q42" s="81"/>
+      <c r="R42" s="81"/>
+      <c r="S42" s="81"/>
+      <c r="T42" s="81"/>
+      <c r="U42" s="81"/>
+      <c r="V42" s="81"/>
+      <c r="W42" s="81"/>
+      <c r="X42" s="81"/>
+      <c r="Y42" s="81"/>
+      <c r="Z42" s="81"/>
+      <c r="AA42" s="81"/>
+      <c r="AB42" s="81"/>
+      <c r="AC42" s="81"/>
+      <c r="AD42" s="81"/>
+    </row>
+    <row r="43" spans="1:30" ht="9" customHeight="1">
+      <c r="A43" s="81"/>
+      <c r="B43" s="81"/>
+      <c r="C43" s="81"/>
+      <c r="D43" s="81"/>
+      <c r="E43" s="81"/>
+      <c r="F43" s="81"/>
+      <c r="G43" s="81"/>
+      <c r="H43" s="81"/>
+      <c r="I43" s="81"/>
+      <c r="J43" s="81"/>
+      <c r="K43" s="81"/>
+      <c r="L43" s="81"/>
+      <c r="M43" s="81"/>
+      <c r="N43" s="81"/>
+      <c r="O43" s="81"/>
+      <c r="P43" s="81"/>
+      <c r="Q43" s="81"/>
+      <c r="R43" s="81"/>
+      <c r="S43" s="81"/>
+      <c r="T43" s="81"/>
+      <c r="U43" s="81"/>
+      <c r="V43" s="81"/>
+      <c r="W43" s="81"/>
+      <c r="X43" s="81"/>
+      <c r="Y43" s="81"/>
+      <c r="Z43" s="81"/>
+      <c r="AA43" s="81"/>
+      <c r="AB43" s="81"/>
+      <c r="AC43" s="81"/>
+      <c r="AD43" s="81"/>
+    </row>
+    <row r="44" spans="1:30" ht="9" customHeight="1">
+      <c r="A44" s="81"/>
+      <c r="B44" s="81"/>
+      <c r="C44" s="81"/>
+      <c r="D44" s="81"/>
+      <c r="E44" s="81"/>
+      <c r="F44" s="81"/>
+      <c r="G44" s="81"/>
+      <c r="H44" s="81"/>
+      <c r="I44" s="81"/>
+      <c r="J44" s="81"/>
+      <c r="K44" s="81"/>
+      <c r="L44" s="81"/>
+      <c r="M44" s="81"/>
+      <c r="N44" s="81"/>
+      <c r="O44" s="81"/>
+      <c r="P44" s="81"/>
+      <c r="Q44" s="81"/>
+      <c r="R44" s="81"/>
+      <c r="S44" s="81"/>
+      <c r="T44" s="81"/>
+      <c r="U44" s="81"/>
+      <c r="V44" s="81"/>
+      <c r="W44" s="81"/>
+      <c r="X44" s="81"/>
+      <c r="Y44" s="81"/>
+      <c r="Z44" s="81"/>
+      <c r="AA44" s="81"/>
+      <c r="AB44" s="81"/>
+      <c r="AC44" s="81"/>
+      <c r="AD44" s="81"/>
+    </row>
+    <row r="45" spans="1:30" ht="9" customHeight="1">
+      <c r="A45" s="57"/>
+      <c r="B45" s="57"/>
+      <c r="C45" s="57"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="57"/>
+      <c r="F45" s="57"/>
+      <c r="G45" s="57"/>
+      <c r="H45" s="57"/>
+      <c r="I45" s="57"/>
+      <c r="J45" s="57"/>
+      <c r="K45" s="57"/>
+      <c r="L45" s="57"/>
+      <c r="M45" s="57"/>
+      <c r="N45" s="57"/>
+      <c r="O45" s="57"/>
+      <c r="P45" s="57"/>
+      <c r="Q45" s="57"/>
+      <c r="R45" s="57"/>
+      <c r="S45" s="57"/>
+      <c r="T45" s="57"/>
+      <c r="U45" s="57"/>
+      <c r="V45" s="57"/>
+      <c r="W45" s="57"/>
+      <c r="X45" s="57"/>
+      <c r="Y45" s="57"/>
+      <c r="Z45" s="57"/>
+      <c r="AA45" s="57"/>
+      <c r="AB45" s="57"/>
+      <c r="AC45" s="57"/>
+      <c r="AD45" s="57"/>
+    </row>
+    <row r="46" spans="1:30" ht="9" customHeight="1">
+      <c r="A46" s="57"/>
+      <c r="B46" s="57"/>
+      <c r="C46" s="57"/>
+      <c r="D46" s="57"/>
+      <c r="E46" s="57"/>
+      <c r="F46" s="57"/>
+      <c r="G46" s="57"/>
+      <c r="H46" s="57"/>
+      <c r="I46" s="57"/>
+      <c r="J46" s="57"/>
+      <c r="K46" s="57"/>
+      <c r="L46" s="57"/>
+      <c r="M46" s="57"/>
+      <c r="N46" s="57"/>
+      <c r="O46" s="57"/>
+      <c r="P46" s="57"/>
+      <c r="Q46" s="57"/>
+      <c r="R46" s="57"/>
+      <c r="S46" s="57"/>
+      <c r="T46" s="57"/>
+      <c r="U46" s="57"/>
+      <c r="V46" s="57"/>
+      <c r="W46" s="57"/>
+      <c r="X46" s="57"/>
+      <c r="Y46" s="57"/>
+      <c r="Z46" s="57"/>
+      <c r="AA46" s="57"/>
+      <c r="AB46" s="57"/>
+      <c r="AC46" s="57"/>
+      <c r="AD46" s="57"/>
     </row>
   </sheetData>
-  <mergeCells count="123">
-[...81 lines deleted...]
-    <mergeCell ref="AC32:AC33"/>
+  <mergeCells count="119">
+    <mergeCell ref="AB9:AB10"/>
+    <mergeCell ref="AB11:AB12"/>
+    <mergeCell ref="AC11:AC12"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="AB17:AC17"/>
+    <mergeCell ref="AC18:AC19"/>
+    <mergeCell ref="AB18:AB19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="W20:W21"/>
+    <mergeCell ref="V20:V21"/>
+    <mergeCell ref="AC20:AC21"/>
+    <mergeCell ref="AB20:AB21"/>
+    <mergeCell ref="A42:AD44"/>
     <mergeCell ref="B1:AC1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="T2:AD2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="O10:P10"/>
     <mergeCell ref="Y3:Z3"/>
     <mergeCell ref="AB3:AC3"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="AB7:AC7"/>
     <mergeCell ref="AB8:AC8"/>
     <mergeCell ref="AC9:AC10"/>
     <mergeCell ref="Y11:Z11"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="H19:I19"/>
+    <mergeCell ref="AC34:AC35"/>
+    <mergeCell ref="N36:Q36"/>
+    <mergeCell ref="N37:Q39"/>
+    <mergeCell ref="AB34:AB35"/>
+    <mergeCell ref="Z29:Z30"/>
+    <mergeCell ref="AB30:AC30"/>
+    <mergeCell ref="AB31:AC31"/>
+    <mergeCell ref="AC32:AC33"/>
+    <mergeCell ref="AB32:AB33"/>
+    <mergeCell ref="Y29:Y30"/>
+    <mergeCell ref="O6:P7"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="O11:P12"/>
+    <mergeCell ref="O13:P14"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="O18:P19"/>
+    <mergeCell ref="T24:T25"/>
+    <mergeCell ref="Y25:Z25"/>
+    <mergeCell ref="S24:S25"/>
+    <mergeCell ref="S22:T22"/>
+    <mergeCell ref="W22:W23"/>
+    <mergeCell ref="S23:T23"/>
+    <mergeCell ref="V22:V23"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="S11:T11"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="S12:S13"/>
+    <mergeCell ref="T12:T13"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="O20:P21"/>
+    <mergeCell ref="O23:P23"/>
     <mergeCell ref="K22:L22"/>
     <mergeCell ref="K23:L23"/>
-    <mergeCell ref="AB20:AB21"/>
-[...14 lines deleted...]
-    <mergeCell ref="S23:T23"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="Y12:Z12"/>
+    <mergeCell ref="Z13:Z14"/>
+    <mergeCell ref="Z15:Z16"/>
+    <mergeCell ref="Y13:Y14"/>
+    <mergeCell ref="Y15:Y16"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="O25:P26"/>
+    <mergeCell ref="O27:P28"/>
+    <mergeCell ref="T26:T27"/>
+    <mergeCell ref="Y26:Z26"/>
+    <mergeCell ref="Z27:Z28"/>
+    <mergeCell ref="Y27:Y28"/>
+    <mergeCell ref="S26:S27"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B16:C16"/>
   </mergeCells>
-  <drawing r:id="rId1"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
+          <x14:formula1>
+            <xm:f>'Bracket Info'!$C$3:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>C9 AB9 C11 O11 AB11 L12 S12 F13 O13 Y13 F15 Y15 C18 O18 AB18 C20 I20 O20 V20 AB20 I22 V22 L24 S24 O25 L26 S26 F27 O27 Y27 F29 Y29 C32 AB32 C34 AB34 N37</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
+  <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15.75" customHeight="1"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="18.0"/>
-    <col customWidth="1" min="2" max="2" width="19.0"/>
+    <col min="1" max="1" width="18" customWidth="1"/>
+    <col min="2" max="2" width="19" customWidth="1"/>
+    <col min="3" max="3" width="20.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-      <c r="A1" s="110" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="87" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="58"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="37" t="str">
+        <f t="shared" ref="B3:B18" si="0">UPPER(A3)</f>
+        <v>CAL POLY</v>
+      </c>
+      <c r="C3" s="37" t="s">
         <v>26</v>
       </c>
-    </row>
-[...250 lines deleted...]
-      <c r="D43" s="120"/>
+      <c r="D3" s="37"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="58" t="str">
+        <f t="shared" si="0"/>
+        <v>WEST VIRGINIA</v>
+      </c>
+      <c r="C4" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="58"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="37" t="str">
+        <f t="shared" si="0"/>
+        <v>TROY</v>
+      </c>
+      <c r="C5" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="37"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="60" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="58" t="str">
+        <f t="shared" si="0"/>
+        <v>LITTLE ROCK</v>
+      </c>
+      <c r="C6" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="58"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="37" t="str">
+        <f t="shared" si="0"/>
+        <v>NORTH CAROLINA</v>
+      </c>
+      <c r="C7" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="37"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="60" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="58" t="str">
+        <f t="shared" si="0"/>
+        <v>USC</v>
+      </c>
+      <c r="C8" s="58" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="58"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="59" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="37" t="str">
+        <f t="shared" si="0"/>
+        <v>AUBURN</v>
+      </c>
+      <c r="C9" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="37"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="58" t="str">
+        <f t="shared" si="0"/>
+        <v>OLE MISS</v>
+      </c>
+      <c r="C10" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="58"/>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="59" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="37" t="str">
+        <f t="shared" si="0"/>
+        <v>KANSAS</v>
+      </c>
+      <c r="C11" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="37"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="58" t="str">
+        <f t="shared" si="0"/>
+        <v>OKLAHOMA</v>
+      </c>
+      <c r="C12" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="58"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="37" t="str">
+        <f t="shared" si="0"/>
+        <v>ALABAMA</v>
+      </c>
+      <c r="C13" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="37"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="58" t="str">
+        <f t="shared" si="0"/>
+        <v>ST. JOHN’S</v>
+      </c>
+      <c r="C14" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="58"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="59" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="37" t="str">
+        <f t="shared" si="0"/>
+        <v>TEXAS</v>
+      </c>
+      <c r="C15" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="37"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="58" t="str">
+        <f t="shared" si="0"/>
+        <v>OREGON</v>
+      </c>
+      <c r="C16" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="58"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="37" t="str">
+        <f t="shared" si="0"/>
+        <v>GEORGIA</v>
+      </c>
+      <c r="C17" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="37"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="60" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="58" t="str">
+        <f t="shared" si="0"/>
+        <v>MISSISSIPPI STATE</v>
+      </c>
+      <c r="C18" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="58"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="37"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="58"/>
+      <c r="B20" s="62"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="58"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="37"/>
+      <c r="B21" s="61"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="58"/>
+      <c r="B22" s="62"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="37"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="58"/>
+      <c r="B24" s="62"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="58"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="37"/>
+      <c r="B25" s="63"/>
+      <c r="C25" s="37"/>
+      <c r="D25" s="37"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="62"/>
+      <c r="B26" s="64"/>
+      <c r="C26" s="58"/>
+      <c r="D26" s="58"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="61"/>
+      <c r="B27" s="61"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="58"/>
+      <c r="B28" s="62"/>
+      <c r="C28" s="58"/>
+      <c r="D28" s="58"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="37"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="37"/>
+      <c r="D29" s="37"/>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="58"/>
+      <c r="B30" s="62"/>
+      <c r="C30" s="58"/>
+      <c r="D30" s="58"/>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="37"/>
+      <c r="B31" s="61"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="58"/>
+      <c r="B32" s="62"/>
+      <c r="C32" s="58"/>
+      <c r="D32" s="58"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="37"/>
+      <c r="B33" s="61"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="62"/>
+      <c r="B34" s="62"/>
+      <c r="C34" s="58"/>
+      <c r="D34" s="58"/>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="37"/>
+      <c r="B35" s="61"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="58"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="58"/>
+      <c r="D36" s="58"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="37"/>
+      <c r="B37" s="61"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="37"/>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="58"/>
+      <c r="B38" s="62"/>
+      <c r="C38" s="58"/>
+      <c r="D38" s="58"/>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="37"/>
+      <c r="B39" s="61"/>
+      <c r="C39" s="37"/>
+      <c r="D39" s="37"/>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="58"/>
+      <c r="B40" s="62"/>
+      <c r="C40" s="58"/>
+      <c r="D40" s="58"/>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="37"/>
+      <c r="B41" s="61"/>
+      <c r="C41" s="37"/>
+      <c r="D41" s="37"/>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="58"/>
+      <c r="B42" s="62"/>
+      <c r="C42" s="58"/>
+      <c r="D42" s="58"/>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="65"/>
+      <c r="B43" s="66"/>
+      <c r="C43" s="67"/>
+      <c r="D43" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
-  <drawing r:id="rId1"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
 </worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
+</cp:coreProperties>
+</file>