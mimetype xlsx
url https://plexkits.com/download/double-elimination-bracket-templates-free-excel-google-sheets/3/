--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -1,1267 +1,1685 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
+  <Override ContentType="application/vnd.ms-excel.person+xml" PartName="/xl/persons/person.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10608"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...7 lines deleted...]
-  </bookViews>
   <sheets>
-    <sheet name="Double Elimination Bracket 16 T" sheetId="1" r:id="rId1"/>
+    <sheet state="visible" name="Team Names" sheetId="1" r:id="rId5"/>
+    <sheet state="visible" name="Double Elimination Bracket 32 T" sheetId="2" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <definedNames/>
+  <calcPr/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
-[...1 lines deleted...]
-    <t>Double Elimination Bracket: 16 Team</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="165">
+  <si>
+    <t>Team Names</t>
+  </si>
+  <si>
+    <t>*Fill out team names in the blue shaded cells</t>
+  </si>
+  <si>
+    <t>Team 1</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Team 2</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Team 3</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Team 4</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Team 5</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Team 6</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Team 7</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Team 8</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>Team 9</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>Team 10</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>Team 11</t>
+  </si>
+  <si>
+    <t>K</t>
+  </si>
+  <si>
+    <t>Team 12</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>Team 13</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Team 14</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>Team 15</t>
+  </si>
+  <si>
+    <t>O</t>
+  </si>
+  <si>
+    <t>Team 16</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>Team 17</t>
+  </si>
+  <si>
+    <t>Q</t>
+  </si>
+  <si>
+    <t>Team 18</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>Team 19</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>Team 20</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>Team 21</t>
+  </si>
+  <si>
+    <t>U</t>
+  </si>
+  <si>
+    <t>Team 22</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>Team 23</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>Team 24</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>Team 25</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>Team 26</t>
+  </si>
+  <si>
+    <t>Z</t>
+  </si>
+  <si>
+    <t>Team 27</t>
+  </si>
+  <si>
+    <t>AA</t>
+  </si>
+  <si>
+    <t>Team 28</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>Team 29</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>Team 30</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Team 31</t>
+  </si>
+  <si>
+    <t>EE</t>
+  </si>
+  <si>
+    <t>Team 32</t>
+  </si>
+  <si>
+    <t>FF</t>
+  </si>
+  <si>
+    <t>Double Elimination Bracket: 32 Team</t>
   </si>
   <si>
     <t>Winner Bracket</t>
   </si>
   <si>
-    <t>*Fill out team names here</t>
-[...19 lines deleted...]
-  <si>
     <t>MATCH 1</t>
   </si>
   <si>
-    <t>Team 4</t>
-[...20 lines deleted...]
-    <t>G</t>
+    <t>MATCH 25</t>
+  </si>
+  <si>
+    <t>MATCH 2</t>
+  </si>
+  <si>
+    <t>MATCH 41</t>
+  </si>
+  <si>
+    <t>MATCH 3</t>
+  </si>
+  <si>
+    <t>MATCH 26</t>
+  </si>
+  <si>
+    <t>MATCH 4</t>
+  </si>
+  <si>
+    <t>MATCH 53</t>
+  </si>
+  <si>
+    <t>MATCH 5</t>
+  </si>
+  <si>
+    <t>MATCH 27</t>
+  </si>
+  <si>
+    <t>MATCH 6</t>
+  </si>
+  <si>
+    <t>MATCH 42</t>
+  </si>
+  <si>
+    <t>MATCH 7</t>
+  </si>
+  <si>
+    <t>(IF NECESSARY)</t>
+  </si>
+  <si>
+    <t>MATCH 63</t>
+  </si>
+  <si>
+    <t>MATCH 28</t>
+  </si>
+  <si>
+    <t>MATCH 8</t>
+  </si>
+  <si>
+    <t>MATCH 59</t>
+  </si>
+  <si>
+    <t>MATCH 62</t>
+  </si>
+  <si>
+    <t>MATCH 9</t>
+  </si>
+  <si>
+    <t>MATCH 29</t>
+  </si>
+  <si>
+    <t>MATCH 10</t>
+  </si>
+  <si>
+    <t>MATCH 43</t>
+  </si>
+  <si>
+    <t>MATCH 11</t>
+  </si>
+  <si>
+    <t>MATCH 30</t>
+  </si>
+  <si>
+    <t>MATCH 12</t>
+  </si>
+  <si>
+    <t>MATCH 54</t>
   </si>
   <si>
     <t>MATCH 13</t>
   </si>
   <si>
-    <t>Team 8</t>
-[...47 lines deleted...]
-    <t>O</t>
+    <t>MATCH 31</t>
+  </si>
+  <si>
+    <t>MATCH 14</t>
+  </si>
+  <si>
+    <t>MATCH 44</t>
+  </si>
+  <si>
+    <t>MATCH 15</t>
+  </si>
+  <si>
+    <t>MATCH 32</t>
+  </si>
+  <si>
+    <t>MATCH 16</t>
+  </si>
+  <si>
+    <t>Consolation Bracket</t>
+  </si>
+  <si>
+    <t>MATCH 17</t>
+  </si>
+  <si>
+    <t>MATCH 33</t>
+  </si>
+  <si>
+    <t>L1</t>
+  </si>
+  <si>
+    <t>L29</t>
+  </si>
+  <si>
+    <t>L2</t>
+  </si>
+  <si>
+    <t>MATCH 45</t>
+  </si>
+  <si>
+    <t>MATCH 49</t>
+  </si>
+  <si>
+    <t>L41</t>
+  </si>
+  <si>
+    <t>MATCH 18</t>
+  </si>
+  <si>
+    <t>MATCH 34</t>
+  </si>
+  <si>
+    <t>L3</t>
+  </si>
+  <si>
+    <t>L30</t>
+  </si>
+  <si>
+    <t>L4</t>
+  </si>
+  <si>
+    <t>MATCH 55</t>
+  </si>
+  <si>
+    <t>MATCH 57</t>
+  </si>
+  <si>
+    <t>L54</t>
+  </si>
+  <si>
+    <t>MATCH 19</t>
+  </si>
+  <si>
+    <t>MATCH 35</t>
+  </si>
+  <si>
+    <t>L5</t>
+  </si>
+  <si>
+    <t>L31</t>
+  </si>
+  <si>
+    <t>L6</t>
+  </si>
+  <si>
+    <t>MATCH 46</t>
+  </si>
+  <si>
+    <t>MATCH 50</t>
+  </si>
+  <si>
+    <t>L42</t>
+  </si>
+  <si>
+    <t>MATCH 20</t>
+  </si>
+  <si>
+    <t>MATCH 36</t>
+  </si>
+  <si>
+    <t>L7</t>
+  </si>
+  <si>
+    <t>L32</t>
+  </si>
+  <si>
+    <t>L8</t>
+  </si>
+  <si>
+    <t>MATCH 60</t>
+  </si>
+  <si>
+    <t>MATCH 61</t>
+  </si>
+  <si>
+    <t>L59</t>
   </si>
   <si>
     <t>MATCH 21</t>
   </si>
   <si>
-    <t>Team 16</t>
-[...23 lines deleted...]
-    <t>MATCH 6</t>
+    <t>MATCH 37</t>
+  </si>
+  <si>
+    <t>L9</t>
+  </si>
+  <si>
+    <t>L25</t>
+  </si>
+  <si>
+    <t>L10</t>
+  </si>
+  <si>
+    <t>MATCH 47</t>
+  </si>
+  <si>
+    <t>MATCH 51</t>
+  </si>
+  <si>
+    <t>L43</t>
   </si>
   <si>
     <t>MATCH 22</t>
   </si>
   <si>
-    <t>MATCH 30</t>
-[...20 lines deleted...]
-    <t>MATCH 9</t>
+    <t>MATCH 38</t>
+  </si>
+  <si>
+    <t>L11</t>
+  </si>
+  <si>
+    <t>L26</t>
+  </si>
+  <si>
+    <t>L12</t>
+  </si>
+  <si>
+    <t>MATCH 56</t>
+  </si>
+  <si>
+    <t>MATCH 58</t>
+  </si>
+  <si>
+    <t>L53</t>
+  </si>
+  <si>
+    <t>MATCH 23</t>
+  </si>
+  <si>
+    <t>MATCH 39</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>L13</t>
+  </si>
+  <si>
+    <t>L27</t>
+  </si>
+  <si>
+    <t>L14</t>
+  </si>
+  <si>
+    <t>MATCH 48</t>
+  </si>
+  <si>
+    <t>MATCH 52</t>
+  </si>
+  <si>
+    <t>L44</t>
+  </si>
+  <si>
+    <t>MATCH 24</t>
+  </si>
+  <si>
+    <t>MATCH 40</t>
   </si>
   <si>
     <t>L15</t>
   </si>
   <si>
-    <t>L1</t>
-[...17 lines deleted...]
-    <t>MATCH 10</t>
+    <t>L28</t>
   </si>
   <si>
     <t>L16</t>
-  </si>
-[...52 lines deleted...]
-    <t>L8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <fonts count="13">
     <font>
-      <sz val="10"/>
+      <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="36"/>
+      <sz val="36.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Montserrat"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="12.0"/>
       <color theme="1"/>
       <name val="Montserrat"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="10.0"/>
+      <color rgb="FFFF00FF"/>
       <name val="Montserrat"/>
     </font>
+    <font/>
     <font>
-      <sz val="9"/>
-[...16 lines deleted...]
-      <sz val="12"/>
+      <sz val="9.0"/>
       <color theme="1"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="9"/>
+      <sz val="11.0"/>
       <color rgb="FF003AC1"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="9"/>
+      <sz val="9.0"/>
       <color rgb="FF003AC1"/>
       <name val="Arial"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.0"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
     </font>
     <font>
       <b/>
-      <u/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="14.0"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.0"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9.0"/>
+      <color theme="1"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.0"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Montserrat"/>
     </font>
   </fonts>
-  <fills count="18">
+  <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125"/>
+      <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003AC1"/>
         <bgColor rgb="FF003AC1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F3F3"/>
         <bgColor rgb="FFF3F3F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFCFE2F3"/>
+        <bgColor rgb="FFCFE2F3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9EAD3"/>
+        <bgColor rgb="FFD9EAD3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF6AA84F"/>
+        <bgColor rgb="FF6AA84F"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFE599"/>
         <bgColor rgb="FFFFE599"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF45818E"/>
+        <bgColor rgb="FF45818E"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3C78D8"/>
+        <bgColor rgb="FF3C78D8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA2C4C9"/>
+        <bgColor rgb="FFA2C4C9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD5A6BD"/>
         <bgColor rgb="FFD5A6BD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF999999"/>
-        <bgColor rgb="FF999999"/>
+        <fgColor rgb="FF6D9EEB"/>
+        <bgColor rgb="FF6D9EEB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFA4C2F4"/>
-        <bgColor rgb="FFA4C2F4"/>
+        <fgColor rgb="FF76A5AF"/>
+        <bgColor rgb="FF76A5AF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC27BA0"/>
-        <bgColor rgb="FFC27BA0"/>
+        <fgColor rgb="FF674EA7"/>
+        <bgColor rgb="FF674EA7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF1C232"/>
+        <bgColor rgb="FFF1C232"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF9FC5E8"/>
+        <bgColor rgb="FF9FC5E8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+        <bgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF93C47D"/>
         <bgColor rgb="FF93C47D"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFF2CC"/>
-        <bgColor rgb="FFFFF2CC"/>
+        <fgColor rgb="FF6FA8DC"/>
+        <bgColor rgb="FF6FA8DC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFB6D7A8"/>
-        <bgColor rgb="FFB6D7A8"/>
+        <fgColor rgb="FFF6B26B"/>
+        <bgColor rgb="FFF6B26B"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF4CCCC"/>
-[...6 lines deleted...]
-        <bgColor rgb="FFF1C232"/>
+        <fgColor rgb="FFA64D79"/>
+        <bgColor rgb="FFA64D79"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE69138"/>
         <bgColor rgb="FFE69138"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFB4A7D6"/>
-        <bgColor rgb="FFB4A7D6"/>
+        <fgColor rgb="FFFCE5CD"/>
+        <bgColor rgb="FFFCE5CD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FF00FFFF"/>
+        <bgColor rgb="FF00FFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB45F06"/>
+        <bgColor rgb="FFB45F06"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC9DAF8"/>
+        <bgColor rgb="FFC9DAF8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF00FF"/>
+        <bgColor rgb="FFFF00FF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FFFFFF00"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3D85C6"/>
+        <bgColor rgb="FF3D85C6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor theme="7"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="43">
-[...6 lines deleted...]
-    </border>
+  <borders count="52">
+    <border/>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
-      <bottom/>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFF3F3F3"/>
       </left>
       <right style="thin">
         <color rgb="FFF3F3F3"/>
       </right>
       <top style="thin">
         <color rgb="FFF3F3F3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFF3F3F3"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
-      <top/>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
-      <right/>
-[...32 lines deleted...]
-      <right/>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
-      <bottom/>
-      <diagonal/>
     </border>
     <border>
-      <left/>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+    </border>
+    <border>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
-      <bottom/>
-      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF434343"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF434343"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FFC9DAF8"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <top style="medium">
+        <color rgb="FF434343"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
+      <top style="medium">
+        <color rgb="FF434343"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="medium">
+        <color rgb="FF434343"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF434343"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF434343"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="hair">
+        <color rgb="FFC9DAF8"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FFC9DAF8"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <top style="hair">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
+      <top style="hair">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="medium">
+        <color rgb="FF434343"/>
+      </right>
+      <top style="hair">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF434343"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="hair">
+        <color rgb="FFC9DAF8"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <top style="hair">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <top style="hair">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="medium">
+        <color rgb="FF434343"/>
+      </right>
+      <top style="hair">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
-      <right/>
-[...2 lines deleted...]
-      </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
-      <left/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
-      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFF3F3F3"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFF3F3F3"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFF3F3F3"/>
+      </top>
     </border>
     <border>
       <left style="thick">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
       <top style="thick">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
-[...2 lines deleted...]
-      <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...23 lines deleted...]
-      <left/>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top style="thick">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
-[...76 lines deleted...]
-      <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFB7B7B7"/>
       </top>
-      <bottom/>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FFB7B7B7"/>
       </top>
-      <bottom/>
-      <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
-      <top/>
       <bottom style="thin">
         <color rgb="FFB7B7B7"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
-      <top/>
       <bottom style="thin">
         <color rgb="FFB7B7B7"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
-      <top/>
-[...1 lines deleted...]
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thick">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top style="thick">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
-      <top/>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
-      <top/>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
-      <top style="thin">
+    </border>
+    <border>
+      <right style="thin">
         <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF000000"/>
       </top>
-      <bottom style="thick">
-        <color rgb="FF000000"/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...1 lines deleted...]
-      </left>
       <right style="thin">
-        <color rgb="FFB7B7B7"/>
+        <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
-        <color rgb="FFB7B7B7"/>
+        <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right/>
+      <top style="thick">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
       <top style="thin">
-        <color rgb="FFB7B7B7"/>
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
-      <left/>
-[...10 lines deleted...]
-      <left/>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color rgb="FFB7B7B7"/>
+        <color rgb="FFFFFFFF"/>
       </top>
-      <bottom style="thick">
-[...2 lines deleted...]
-      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFF3F3F3"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FFF3F3F3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFF3F3F3"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
-      <left/>
       <right style="thin">
         <color rgb="FFF3F3F3"/>
       </right>
       <top style="thin">
         <color rgb="FFF3F3F3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFF3F3F3"/>
       </bottom>
-      <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thick">
+        <color rgb="FF000000"/>
       </right>
-      <top style="thick">
-[...1 lines deleted...]
-      </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
-      <diagonal/>
-[...10 lines deleted...]
-      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="89">
-[...10 lines deleted...]
-      <alignment wrapText="1"/>
+  <cellXfs count="140">
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="2" fillId="4" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="3" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="3" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
+    </xf>
+    <xf borderId="7" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="8" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="9" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="11" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="12" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
+    </xf>
+    <xf borderId="13" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="14" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="15" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="16" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="13" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="12" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="17" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="18" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="19" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="20" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="21" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="23" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="24" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf borderId="25" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="26" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="21" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="1" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="4" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="4" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="27" fillId="4" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="21" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="21" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf borderId="28" fillId="6" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf borderId="29" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="30" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf borderId="31" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...20 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf borderId="32" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="33" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="28" fillId="7" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf borderId="34" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf borderId="35" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="36" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="12" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="37" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="38" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="39" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="40" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf borderId="40" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf borderId="41" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="28" fillId="8" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="42" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="43" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="28" fillId="9" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="44" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="24" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="28" fillId="10" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="11" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="12" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="13" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="44" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="24" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="28" fillId="14" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="15" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="40" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="28" fillId="16" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="17" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="18" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="3" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="28" fillId="3" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="19" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="31" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="45" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="46" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="7" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="47" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="48" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="23" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="41" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="35" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="28" fillId="20" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="21" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="22" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="23" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="24" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="2" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="25" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="26" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="27" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="28" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="29" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="30" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="28" fillId="31" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="26" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="25" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="49" fillId="4" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="50" fillId="4" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="3" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="51" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="21" fillId="6" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf borderId="21" fillId="21" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="8" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="9" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="10" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="24" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf borderId="21" fillId="12" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="25" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="10" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="14" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="26" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="16" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="13" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="17" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="14" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="18" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="30" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="16" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="20" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="15" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="21" fillId="7" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf borderId="21" fillId="15" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf borderId="21" fillId="22" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="17" borderId="0" xfId="0" applyFill="1"/>
+    <xf borderId="21" fillId="23" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="21" fillId="11" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="21" fillId="2" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="21" fillId="13" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="21" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="21" fillId="27" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="21" fillId="28" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="21" fillId="29" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="21" fillId="19" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="21" fillId="31" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="26" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="25" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FBBC04"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="34A853"/>
@@ -1407,5028 +1825,10094 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:BQ341"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
-    <col min="2" max="2" width="5.5" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="39" max="69" width="12.6640625" style="88"/>
+    <col customWidth="1" min="2" max="2" width="20.13"/>
+    <col customWidth="1" min="3" max="5" width="6.38"/>
+    <col customWidth="1" min="6" max="6" width="3.88"/>
+    <col customWidth="1" min="7" max="7" width="20.13"/>
+    <col customWidth="1" min="8" max="8" width="12.63"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="57" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="60" t="s">
+    <row r="1" ht="57.0" customHeight="1">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="61"/>
-[...80 lines deleted...]
-      <c r="C3" s="3" t="s">
+    </row>
+    <row r="2">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+    </row>
+    <row r="4" ht="22.5" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="2"/>
-[...39 lines deleted...]
-      <c r="D4" s="4"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
       <c r="E4" s="6"/>
-      <c r="F4" s="4"/>
-[...12 lines deleted...]
-      <c r="S4" s="50" t="s">
+      <c r="F4" s="6"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="8"/>
+    </row>
+    <row r="5" ht="22.5" customHeight="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="T4" s="51"/>
-[...38 lines deleted...]
-      <c r="S5" s="15" t="s">
+      <c r="C5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="T5" s="52" t="s">
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="14"/>
+    </row>
+    <row r="6" ht="22.5" customHeight="1">
+      <c r="A6" s="9"/>
+      <c r="B6" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="U5" s="53"/>
-[...37 lines deleted...]
-      <c r="S6" s="18" t="s">
+      <c r="C6" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="T6" s="55" t="s">
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="14"/>
+    </row>
+    <row r="7" ht="22.5" customHeight="1">
+      <c r="A7" s="9"/>
+      <c r="B7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U6" s="56"/>
-[...37 lines deleted...]
-      <c r="S7" s="18" t="s">
+      <c r="C7" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="T7" s="55" t="s">
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="14"/>
+    </row>
+    <row r="8" ht="22.5" customHeight="1">
+      <c r="A8" s="9"/>
+      <c r="B8" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="U7" s="56"/>
-[...21 lines deleted...]
-      <c r="C8" s="58" t="s">
+      <c r="C8" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="59"/>
-[...14 lines deleted...]
-      <c r="S8" s="18" t="s">
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="14"/>
+    </row>
+    <row r="9" ht="22.5" customHeight="1">
+      <c r="A9" s="9"/>
+      <c r="B9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="T8" s="55" t="s">
+      <c r="C9" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U8" s="56"/>
-[...40 lines deleted...]
-      <c r="S9" s="18" t="s">
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="14"/>
+    </row>
+    <row r="10" ht="22.5" customHeight="1">
+      <c r="A10" s="9"/>
+      <c r="B10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="T9" s="55" t="s">
+      <c r="C10" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="U9" s="56"/>
-[...37 lines deleted...]
-      <c r="S10" s="18" t="s">
+      <c r="D10" s="17"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="14"/>
+    </row>
+    <row r="11" ht="22.5" customHeight="1">
+      <c r="A11" s="9"/>
+      <c r="B11" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="T10" s="55" t="s">
+      <c r="C11" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="U10" s="56"/>
-[...40 lines deleted...]
-      <c r="S11" s="18" t="s">
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="14"/>
+    </row>
+    <row r="12" ht="22.5" customHeight="1">
+      <c r="A12" s="9"/>
+      <c r="B12" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="T11" s="55" t="s">
+      <c r="C12" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="U11" s="56"/>
-[...26 lines deleted...]
-      <c r="H12" s="69" t="s">
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="14"/>
+    </row>
+    <row r="13" ht="22.5" customHeight="1">
+      <c r="A13" s="9"/>
+      <c r="B13" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="I12" s="59"/>
-[...9 lines deleted...]
-      <c r="S12" s="18" t="s">
+      <c r="C13" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="T12" s="55" t="s">
+      <c r="D13" s="17"/>
+      <c r="E13" s="17"/>
+      <c r="F13" s="17"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="14"/>
+    </row>
+    <row r="14" ht="22.5" customHeight="1">
+      <c r="A14" s="9"/>
+      <c r="B14" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="U12" s="56"/>
-[...37 lines deleted...]
-      <c r="S13" s="18" t="s">
+      <c r="C14" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="T13" s="55" t="s">
+      <c r="D14" s="17"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="14"/>
+    </row>
+    <row r="15" ht="22.5" customHeight="1">
+      <c r="A15" s="9"/>
+      <c r="B15" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="U13" s="56"/>
-[...37 lines deleted...]
-      <c r="S14" s="18" t="s">
+      <c r="C15" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="T14" s="55" t="s">
+      <c r="D15" s="17"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="14"/>
+    </row>
+    <row r="16" ht="22.5" customHeight="1">
+      <c r="A16" s="9"/>
+      <c r="B16" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="U14" s="56"/>
-[...37 lines deleted...]
-      <c r="S15" s="18" t="s">
+      <c r="C16" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="T15" s="55" t="s">
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="14"/>
+    </row>
+    <row r="17" ht="22.5" customHeight="1">
+      <c r="A17" s="9"/>
+      <c r="B17" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="U15" s="56"/>
-[...21 lines deleted...]
-      <c r="C16" s="68" t="s">
+      <c r="C17" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="D16" s="59"/>
-[...14 lines deleted...]
-      <c r="S16" s="18" t="s">
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="14"/>
+    </row>
+    <row r="18" ht="22.5" customHeight="1">
+      <c r="A18" s="9"/>
+      <c r="B18" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="T16" s="55" t="s">
+      <c r="C18" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="U16" s="56"/>
-[...40 lines deleted...]
-      <c r="S17" s="18" t="s">
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="14"/>
+    </row>
+    <row r="19" ht="22.5" customHeight="1">
+      <c r="A19" s="9"/>
+      <c r="B19" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="T17" s="55" t="s">
+      <c r="C19" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="U17" s="56"/>
-[...37 lines deleted...]
-      <c r="S18" s="18" t="s">
+      <c r="D19" s="17"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="18"/>
+      <c r="H19" s="14"/>
+    </row>
+    <row r="20" ht="22.5" customHeight="1">
+      <c r="A20" s="9"/>
+      <c r="B20" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="T18" s="55" t="s">
+      <c r="C20" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="U18" s="56"/>
-[...40 lines deleted...]
-      <c r="S19" s="18" t="s">
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="18"/>
+      <c r="H20" s="20"/>
+    </row>
+    <row r="21" ht="22.5" customHeight="1">
+      <c r="A21" s="9"/>
+      <c r="B21" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="T19" s="55" t="s">
+      <c r="C21" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="U19" s="56"/>
-[...31 lines deleted...]
-      <c r="M20" s="70" t="s">
+      <c r="D21" s="17"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="17"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="20"/>
+    </row>
+    <row r="22" ht="22.5" customHeight="1">
+      <c r="A22" s="9"/>
+      <c r="B22" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="N20" s="59"/>
-[...4 lines deleted...]
-      <c r="S20" s="27" t="s">
+      <c r="C22" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="T20" s="82" t="s">
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="18"/>
+      <c r="H22" s="20"/>
+    </row>
+    <row r="23" ht="22.5" customHeight="1">
+      <c r="A23" s="9"/>
+      <c r="B23" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="U20" s="83"/>
-[...141 lines deleted...]
-      <c r="C24" s="67" t="s">
+      <c r="C23" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="D24" s="59"/>
-[...169 lines deleted...]
-      <c r="H28" s="58" t="s">
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="20"/>
+    </row>
+    <row r="24" ht="22.5" customHeight="1">
+      <c r="A24" s="9"/>
+      <c r="B24" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="I28" s="59"/>
-[...153 lines deleted...]
-      <c r="C32" s="74" t="s">
+      <c r="C24" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="D32" s="59"/>
-[...139 lines deleted...]
-      <c r="R35" s="73" t="s">
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="20"/>
+    </row>
+    <row r="25" ht="22.5" customHeight="1">
+      <c r="A25" s="9"/>
+      <c r="B25" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="S35" s="59"/>
-[...183 lines deleted...]
-      <c r="C40" s="70" t="s">
+      <c r="C25" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="D40" s="59"/>
-[...169 lines deleted...]
-      <c r="H44" s="75" t="s">
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="20"/>
+    </row>
+    <row r="26" ht="22.5" customHeight="1">
+      <c r="A26" s="9"/>
+      <c r="B26" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="I44" s="59"/>
-[...153 lines deleted...]
-      <c r="C48" s="79" t="s">
+      <c r="C26" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="D48" s="59"/>
-[...174 lines deleted...]
-      <c r="M52" s="77" t="s">
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="20"/>
+    </row>
+    <row r="27" ht="22.5" customHeight="1">
+      <c r="A27" s="9"/>
+      <c r="B27" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="N52" s="59"/>
-[...138 lines deleted...]
-      <c r="AG55" s="76" t="s">
+      <c r="C27" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="AH55" s="59"/>
-[...1 lines deleted...]
-      <c r="AJ55" s="76" t="s">
+      <c r="D27" s="17"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="20"/>
+    </row>
+    <row r="28" ht="22.5" customHeight="1">
+      <c r="A28" s="9"/>
+      <c r="B28" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="AK55" s="59"/>
-[...5 lines deleted...]
-      <c r="C56" s="78" t="s">
+      <c r="C28" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="D56" s="59"/>
-[...169 lines deleted...]
-      <c r="H60" s="81" t="s">
+      <c r="D28" s="17"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="20"/>
+    </row>
+    <row r="29" ht="22.5" customHeight="1">
+      <c r="A29" s="9"/>
+      <c r="B29" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="I60" s="59"/>
-[...153 lines deleted...]
-      <c r="C64" s="80" t="s">
+      <c r="C29" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="D64" s="59"/>
-[...244 lines deleted...]
-      <c r="C70" s="3" t="s">
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="20"/>
+    </row>
+    <row r="30" ht="22.5" customHeight="1">
+      <c r="A30" s="9"/>
+      <c r="B30" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="D70" s="2"/>
-[...83 lines deleted...]
-      <c r="H72" s="76" t="s">
+      <c r="C30" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="I72" s="59"/>
-[...33 lines deleted...]
-      <c r="C73" s="76" t="s">
+      <c r="D30" s="17"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="17"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="20"/>
+    </row>
+    <row r="31" ht="22.5" customHeight="1">
+      <c r="A31" s="9"/>
+      <c r="B31" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="D73" s="59"/>
-[...2 lines deleted...]
-      <c r="G73" s="31" t="s">
+      <c r="C31" s="16" t="s">
         <v>55</v>
       </c>
-      <c r="H73" s="62"/>
-[...33 lines deleted...]
-      <c r="B74" s="32" t="s">
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="17"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="20"/>
+    </row>
+    <row r="32" ht="22.5" customHeight="1">
+      <c r="A32" s="9"/>
+      <c r="B32" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="C74" s="62"/>
-[...54 lines deleted...]
-      <c r="R75" s="76" t="s">
+      <c r="C32" s="16" t="s">
         <v>57</v>
       </c>
-      <c r="S75" s="59"/>
-[...22 lines deleted...]
-      <c r="B76" s="35" t="s">
+      <c r="D32" s="17"/>
+      <c r="E32" s="17"/>
+      <c r="F32" s="17"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="20"/>
+    </row>
+    <row r="33" ht="22.5" customHeight="1">
+      <c r="A33" s="9"/>
+      <c r="B33" s="15" t="s">
         <v>58</v>
       </c>
-      <c r="C76" s="62"/>
-[...9 lines deleted...]
-      <c r="M76" s="76" t="s">
+      <c r="C33" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="N76" s="59"/>
-[...2 lines deleted...]
-      <c r="Q76" s="36" t="s">
+      <c r="D33" s="17"/>
+      <c r="E33" s="17"/>
+      <c r="F33" s="17"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="20"/>
+    </row>
+    <row r="34" ht="22.5" customHeight="1">
+      <c r="A34" s="9"/>
+      <c r="B34" s="15" t="s">
         <v>60</v>
       </c>
-      <c r="R76" s="62"/>
-[...149 lines deleted...]
-      <c r="H80" s="76" t="s">
+      <c r="C34" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="I80" s="59"/>
-[...33 lines deleted...]
-      <c r="C81" s="76" t="s">
+      <c r="D34" s="17"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="17"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="20"/>
+    </row>
+    <row r="35" ht="22.5" customHeight="1">
+      <c r="A35" s="9"/>
+      <c r="B35" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="D81" s="59"/>
-[...2 lines deleted...]
-      <c r="G81" s="37" t="s">
+      <c r="C35" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="H81" s="62"/>
-[...33 lines deleted...]
-      <c r="B82" s="38" t="s">
+      <c r="D35" s="17"/>
+      <c r="E35" s="17"/>
+      <c r="F35" s="17"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="20"/>
+    </row>
+    <row r="36" ht="22.5" customHeight="1">
+      <c r="A36" s="9"/>
+      <c r="B36" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="C82" s="62"/>
-[...24 lines deleted...]
-      <c r="AB82" s="76" t="s">
+      <c r="C36" s="22" t="s">
         <v>65</v>
       </c>
-      <c r="AC82" s="59"/>
-[...843 lines deleted...]
-      <c r="A103" s="85" t="str">
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="20"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="25"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="25"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="29" t="str">
         <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS")</f>
         <v>For more brackets visit PLEXKITS</v>
       </c>
-      <c r="B103" s="86"/>
-[...352 lines deleted...]
-    <row r="341" s="88" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+      <c r="B38" s="6"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="7"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="30"/>
+      <c r="H39" s="31"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="32"/>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="28"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="33"/>
+      <c r="B41" s="25"/>
+      <c r="C41" s="25"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="25"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="25"/>
+      <c r="H41" s="25"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="33"/>
+      <c r="B42" s="25"/>
+      <c r="C42" s="25"/>
+      <c r="D42" s="25"/>
+      <c r="E42" s="25"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
+    </row>
   </sheetData>
-  <mergeCells count="174">
-[...173 lines deleted...]
-    <mergeCell ref="D9:D10"/>
+  <mergeCells count="36">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="C33:G33"/>
+    <mergeCell ref="C34:G34"/>
+    <mergeCell ref="C35:G35"/>
+    <mergeCell ref="C36:G36"/>
+    <mergeCell ref="C37:G37"/>
+    <mergeCell ref="A38:H40"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="C30:G30"/>
   </mergeCells>
-  <dataValidations count="30">
-[...91 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</Properties>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
+  <cols>
+    <col customWidth="1" min="2" max="2" width="6.38"/>
+    <col customWidth="1" min="3" max="3" width="3.88"/>
+    <col customWidth="1" min="4" max="4" width="20.13"/>
+    <col customWidth="1" min="5" max="7" width="6.38"/>
+    <col customWidth="1" min="8" max="8" width="3.88"/>
+    <col customWidth="1" min="9" max="9" width="20.13"/>
+    <col customWidth="1" min="10" max="12" width="6.38"/>
+    <col customWidth="1" min="13" max="13" width="3.88"/>
+    <col customWidth="1" min="14" max="14" width="20.13"/>
+    <col customWidth="1" min="15" max="17" width="6.38"/>
+    <col customWidth="1" min="18" max="18" width="3.88"/>
+    <col customWidth="1" min="19" max="19" width="20.13"/>
+    <col customWidth="1" min="20" max="22" width="6.38"/>
+    <col customWidth="1" min="23" max="23" width="3.88"/>
+    <col customWidth="1" min="24" max="24" width="20.13"/>
+    <col customWidth="1" min="25" max="27" width="6.38"/>
+    <col customWidth="1" min="28" max="28" width="3.88"/>
+    <col customWidth="1" min="29" max="29" width="20.13"/>
+    <col customWidth="1" min="30" max="32" width="6.38"/>
+    <col customWidth="1" min="33" max="33" width="3.88"/>
+    <col customWidth="1" min="34" max="34" width="20.13"/>
+    <col customWidth="1" min="35" max="37" width="6.38"/>
+    <col customWidth="1" min="38" max="38" width="3.88"/>
+    <col customWidth="1" min="39" max="39" width="20.13"/>
+    <col customWidth="1" min="40" max="41" width="6.38"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="57.0" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="34"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+      <c r="AF2" s="2"/>
+      <c r="AG2" s="2"/>
+      <c r="AH2" s="2"/>
+      <c r="AI2" s="2"/>
+      <c r="AJ2" s="2"/>
+      <c r="AK2" s="34"/>
+      <c r="AL2" s="2"/>
+      <c r="AM2" s="2"/>
+      <c r="AN2" s="2"/>
+      <c r="AO2" s="2"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="3"/>
+      <c r="B3" s="35"/>
+      <c r="C3" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="35"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="35"/>
+      <c r="AB3" s="3"/>
+      <c r="AC3" s="3"/>
+      <c r="AD3" s="3"/>
+      <c r="AE3" s="3"/>
+      <c r="AF3" s="3"/>
+      <c r="AG3" s="3"/>
+      <c r="AH3" s="3"/>
+      <c r="AI3" s="3"/>
+      <c r="AJ3" s="3"/>
+      <c r="AK3" s="35"/>
+      <c r="AL3" s="3"/>
+      <c r="AM3" s="3"/>
+      <c r="AN3" s="3"/>
+      <c r="AO3" s="3"/>
+    </row>
+    <row r="4">
+      <c r="A4" s="25"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="25"/>
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="25"/>
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="38"/>
+      <c r="AL4" s="25"/>
+      <c r="AM4" s="25"/>
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="25"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="25"/>
+      <c r="B5" s="38"/>
+      <c r="C5" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="D5" s="41"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="K5" s="25"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="25"/>
+      <c r="O5" s="25"/>
+      <c r="P5" s="25"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="25"/>
+      <c r="S5" s="25"/>
+      <c r="T5" s="25"/>
+      <c r="U5" s="25"/>
+      <c r="V5" s="25"/>
+      <c r="W5" s="25"/>
+      <c r="X5" s="25"/>
+      <c r="Y5" s="25"/>
+      <c r="Z5" s="25"/>
+      <c r="AA5" s="38"/>
+      <c r="AB5" s="25"/>
+      <c r="AC5" s="25"/>
+      <c r="AD5" s="25"/>
+      <c r="AE5" s="25"/>
+      <c r="AF5" s="25"/>
+      <c r="AG5" s="25"/>
+      <c r="AH5" s="25"/>
+      <c r="AI5" s="25"/>
+      <c r="AJ5" s="25"/>
+      <c r="AK5" s="38"/>
+      <c r="AL5" s="25"/>
+      <c r="AM5" s="25"/>
+      <c r="AN5" s="25"/>
+      <c r="AO5" s="25"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="25"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="43" t="str">
+        <f>'Team Names'!C5</f>
+        <v>A</v>
+      </c>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="38"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="25"/>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="25"/>
+      <c r="AK6" s="38"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25"/>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="25"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="46" t="s">
+        <v>69</v>
+      </c>
+      <c r="I7" s="41"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="25"/>
+      <c r="N7" s="25"/>
+      <c r="O7" s="25"/>
+      <c r="P7" s="25"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="25"/>
+      <c r="S7" s="25"/>
+      <c r="T7" s="25"/>
+      <c r="U7" s="25"/>
+      <c r="V7" s="25"/>
+      <c r="W7" s="25"/>
+      <c r="X7" s="25"/>
+      <c r="Y7" s="25"/>
+      <c r="Z7" s="25"/>
+      <c r="AA7" s="38"/>
+      <c r="AB7" s="25"/>
+      <c r="AC7" s="25"/>
+      <c r="AD7" s="25"/>
+      <c r="AE7" s="25"/>
+      <c r="AF7" s="25"/>
+      <c r="AG7" s="25"/>
+      <c r="AH7" s="25"/>
+      <c r="AI7" s="25"/>
+      <c r="AJ7" s="25"/>
+      <c r="AK7" s="38"/>
+      <c r="AL7" s="25"/>
+      <c r="AM7" s="25"/>
+      <c r="AN7" s="25"/>
+      <c r="AO7" s="25"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="25"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="47" t="str">
+        <f>'Team Names'!C6</f>
+        <v>B</v>
+      </c>
+      <c r="E8" s="48"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="43"/>
+      <c r="J8" s="25"/>
+      <c r="K8" s="25"/>
+      <c r="L8" s="25"/>
+      <c r="M8" s="25"/>
+      <c r="N8" s="25"/>
+      <c r="O8" s="25"/>
+      <c r="P8" s="25"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="25"/>
+      <c r="S8" s="25"/>
+      <c r="T8" s="25"/>
+      <c r="U8" s="25"/>
+      <c r="V8" s="25"/>
+      <c r="W8" s="25"/>
+      <c r="X8" s="25"/>
+      <c r="Y8" s="25"/>
+      <c r="Z8" s="25"/>
+      <c r="AA8" s="38"/>
+      <c r="AB8" s="25"/>
+      <c r="AC8" s="25"/>
+      <c r="AD8" s="25"/>
+      <c r="AE8" s="25"/>
+      <c r="AF8" s="25"/>
+      <c r="AG8" s="25"/>
+      <c r="AH8" s="25"/>
+      <c r="AI8" s="25"/>
+      <c r="AJ8" s="25"/>
+      <c r="AK8" s="38"/>
+      <c r="AL8" s="25"/>
+      <c r="AM8" s="25"/>
+      <c r="AN8" s="25"/>
+      <c r="AO8" s="25"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="25"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
+      <c r="N9" s="25"/>
+      <c r="O9" s="25"/>
+      <c r="P9" s="25"/>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="25"/>
+      <c r="S9" s="25"/>
+      <c r="T9" s="25"/>
+      <c r="U9" s="25"/>
+      <c r="V9" s="25"/>
+      <c r="W9" s="25"/>
+      <c r="X9" s="25"/>
+      <c r="Y9" s="25"/>
+      <c r="Z9" s="25"/>
+      <c r="AA9" s="38"/>
+      <c r="AB9" s="25"/>
+      <c r="AC9" s="25"/>
+      <c r="AD9" s="25"/>
+      <c r="AE9" s="25"/>
+      <c r="AF9" s="25"/>
+      <c r="AG9" s="25"/>
+      <c r="AH9" s="25"/>
+      <c r="AI9" s="25"/>
+      <c r="AJ9" s="25"/>
+      <c r="AK9" s="38"/>
+      <c r="AL9" s="25"/>
+      <c r="AM9" s="25"/>
+      <c r="AN9" s="25"/>
+      <c r="AO9" s="25"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="25"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="53"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="48"/>
+      <c r="K10" s="49"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="25"/>
+      <c r="N10" s="25"/>
+      <c r="O10" s="25"/>
+      <c r="P10" s="25"/>
+      <c r="Q10" s="38"/>
+      <c r="R10" s="25"/>
+      <c r="S10" s="25"/>
+      <c r="T10" s="25"/>
+      <c r="U10" s="25"/>
+      <c r="V10" s="25"/>
+      <c r="W10" s="25"/>
+      <c r="X10" s="25"/>
+      <c r="Y10" s="25"/>
+      <c r="Z10" s="25"/>
+      <c r="AA10" s="38"/>
+      <c r="AB10" s="25"/>
+      <c r="AC10" s="25"/>
+      <c r="AD10" s="25"/>
+      <c r="AE10" s="25"/>
+      <c r="AF10" s="25"/>
+      <c r="AG10" s="25"/>
+      <c r="AH10" s="25"/>
+      <c r="AI10" s="25"/>
+      <c r="AJ10" s="25"/>
+      <c r="AK10" s="38"/>
+      <c r="AL10" s="25"/>
+      <c r="AM10" s="25"/>
+      <c r="AN10" s="25"/>
+      <c r="AO10" s="25"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="25"/>
+      <c r="B11" s="38"/>
+      <c r="C11" s="58" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" s="41"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="53"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="51"/>
+      <c r="I11" s="52"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="53"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="25"/>
+      <c r="N11" s="25"/>
+      <c r="O11" s="25"/>
+      <c r="P11" s="25"/>
+      <c r="Q11" s="38"/>
+      <c r="R11" s="25"/>
+      <c r="S11" s="25"/>
+      <c r="T11" s="25"/>
+      <c r="U11" s="25"/>
+      <c r="V11" s="25"/>
+      <c r="W11" s="25"/>
+      <c r="X11" s="25"/>
+      <c r="Y11" s="25"/>
+      <c r="Z11" s="25"/>
+      <c r="AA11" s="38"/>
+      <c r="AB11" s="25"/>
+      <c r="AC11" s="25"/>
+      <c r="AD11" s="25"/>
+      <c r="AE11" s="25"/>
+      <c r="AF11" s="25"/>
+      <c r="AG11" s="25"/>
+      <c r="AH11" s="25"/>
+      <c r="AI11" s="25"/>
+      <c r="AJ11" s="25"/>
+      <c r="AK11" s="38"/>
+      <c r="AL11" s="25"/>
+      <c r="AM11" s="25"/>
+      <c r="AN11" s="25"/>
+      <c r="AO11" s="25"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="25"/>
+      <c r="B12" s="38"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="43" t="str">
+        <f>'Team Names'!C7</f>
+        <v>C</v>
+      </c>
+      <c r="E12" s="25"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="53"/>
+      <c r="L12" s="20"/>
+      <c r="M12" s="25"/>
+      <c r="N12" s="25"/>
+      <c r="O12" s="25"/>
+      <c r="P12" s="25"/>
+      <c r="Q12" s="38"/>
+      <c r="R12" s="25"/>
+      <c r="S12" s="25"/>
+      <c r="T12" s="25"/>
+      <c r="U12" s="25"/>
+      <c r="V12" s="25"/>
+      <c r="W12" s="25"/>
+      <c r="X12" s="25"/>
+      <c r="Y12" s="25"/>
+      <c r="Z12" s="25"/>
+      <c r="AA12" s="38"/>
+      <c r="AB12" s="25"/>
+      <c r="AC12" s="25"/>
+      <c r="AD12" s="25"/>
+      <c r="AE12" s="25"/>
+      <c r="AF12" s="25"/>
+      <c r="AG12" s="25"/>
+      <c r="AH12" s="25"/>
+      <c r="AI12" s="25"/>
+      <c r="AJ12" s="25"/>
+      <c r="AK12" s="38"/>
+      <c r="AL12" s="25"/>
+      <c r="AM12" s="25"/>
+      <c r="AN12" s="25"/>
+      <c r="AO12" s="25"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="25"/>
+      <c r="B13" s="38"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="25"/>
+      <c r="K13" s="53"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="N13" s="41"/>
+      <c r="O13" s="25"/>
+      <c r="P13" s="25"/>
+      <c r="Q13" s="38"/>
+      <c r="R13" s="25"/>
+      <c r="S13" s="25"/>
+      <c r="T13" s="25"/>
+      <c r="U13" s="25"/>
+      <c r="V13" s="25"/>
+      <c r="W13" s="25"/>
+      <c r="X13" s="25"/>
+      <c r="Y13" s="25"/>
+      <c r="Z13" s="25"/>
+      <c r="AA13" s="38"/>
+      <c r="AB13" s="25"/>
+      <c r="AC13" s="25"/>
+      <c r="AD13" s="25"/>
+      <c r="AE13" s="25"/>
+      <c r="AF13" s="25"/>
+      <c r="AG13" s="25"/>
+      <c r="AH13" s="25"/>
+      <c r="AI13" s="25"/>
+      <c r="AJ13" s="25"/>
+      <c r="AK13" s="38"/>
+      <c r="AL13" s="25"/>
+      <c r="AM13" s="25"/>
+      <c r="AN13" s="25"/>
+      <c r="AO13" s="25"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="25"/>
+      <c r="B14" s="38"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="47" t="str">
+        <f>'Team Names'!C8</f>
+        <v>D</v>
+      </c>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="25"/>
+      <c r="K14" s="53"/>
+      <c r="L14" s="20"/>
+      <c r="M14" s="42"/>
+      <c r="N14" s="43"/>
+      <c r="O14" s="25"/>
+      <c r="P14" s="25"/>
+      <c r="Q14" s="38"/>
+      <c r="R14" s="25"/>
+      <c r="S14" s="25"/>
+      <c r="T14" s="25"/>
+      <c r="U14" s="25"/>
+      <c r="V14" s="25"/>
+      <c r="W14" s="25"/>
+      <c r="X14" s="25"/>
+      <c r="Y14" s="25"/>
+      <c r="Z14" s="25"/>
+      <c r="AA14" s="38"/>
+      <c r="AB14" s="25"/>
+      <c r="AC14" s="25"/>
+      <c r="AD14" s="25"/>
+      <c r="AE14" s="25"/>
+      <c r="AF14" s="25"/>
+      <c r="AG14" s="25"/>
+      <c r="AH14" s="25"/>
+      <c r="AI14" s="25"/>
+      <c r="AJ14" s="25"/>
+      <c r="AK14" s="38"/>
+      <c r="AL14" s="25"/>
+      <c r="AM14" s="25"/>
+      <c r="AN14" s="25"/>
+      <c r="AO14" s="25"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="25"/>
+      <c r="B15" s="38"/>
+      <c r="C15" s="51"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="25"/>
+      <c r="J15" s="25"/>
+      <c r="K15" s="53"/>
+      <c r="L15" s="62"/>
+      <c r="M15" s="44"/>
+      <c r="N15" s="45"/>
+      <c r="O15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="38"/>
+      <c r="R15" s="25"/>
+      <c r="S15" s="25"/>
+      <c r="T15" s="25"/>
+      <c r="U15" s="25"/>
+      <c r="V15" s="25"/>
+      <c r="W15" s="25"/>
+      <c r="X15" s="25"/>
+      <c r="Y15" s="25"/>
+      <c r="Z15" s="25"/>
+      <c r="AA15" s="38"/>
+      <c r="AB15" s="25"/>
+      <c r="AC15" s="25"/>
+      <c r="AD15" s="25"/>
+      <c r="AE15" s="25"/>
+      <c r="AF15" s="25"/>
+      <c r="AG15" s="25"/>
+      <c r="AH15" s="25"/>
+      <c r="AI15" s="25"/>
+      <c r="AJ15" s="25"/>
+      <c r="AK15" s="38"/>
+      <c r="AL15" s="25"/>
+      <c r="AM15" s="25"/>
+      <c r="AN15" s="25"/>
+      <c r="AO15" s="25"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="25"/>
+      <c r="B16" s="38"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="42"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="48"/>
+      <c r="P16" s="49"/>
+      <c r="Q16" s="50"/>
+      <c r="R16" s="25"/>
+      <c r="S16" s="25"/>
+      <c r="T16" s="25"/>
+      <c r="U16" s="25"/>
+      <c r="V16" s="25"/>
+      <c r="W16" s="25"/>
+      <c r="X16" s="25"/>
+      <c r="Y16" s="25"/>
+      <c r="Z16" s="25"/>
+      <c r="AA16" s="38"/>
+      <c r="AB16" s="25"/>
+      <c r="AC16" s="25"/>
+      <c r="AD16" s="25"/>
+      <c r="AE16" s="25"/>
+      <c r="AF16" s="25"/>
+      <c r="AG16" s="25"/>
+      <c r="AH16" s="25"/>
+      <c r="AI16" s="25"/>
+      <c r="AJ16" s="25"/>
+      <c r="AK16" s="38"/>
+      <c r="AL16" s="25"/>
+      <c r="AM16" s="25"/>
+      <c r="AN16" s="25"/>
+      <c r="AO16" s="25"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="25"/>
+      <c r="B17" s="38"/>
+      <c r="C17" s="64" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="41"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="25"/>
+      <c r="J17" s="25"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="51"/>
+      <c r="N17" s="52"/>
+      <c r="O17" s="25"/>
+      <c r="P17" s="53"/>
+      <c r="Q17" s="50"/>
+      <c r="R17" s="25"/>
+      <c r="S17" s="25"/>
+      <c r="T17" s="25"/>
+      <c r="U17" s="25"/>
+      <c r="V17" s="25"/>
+      <c r="W17" s="25"/>
+      <c r="X17" s="25"/>
+      <c r="Y17" s="25"/>
+      <c r="Z17" s="25"/>
+      <c r="AA17" s="38"/>
+      <c r="AB17" s="25"/>
+      <c r="AC17" s="25"/>
+      <c r="AD17" s="25"/>
+      <c r="AE17" s="25"/>
+      <c r="AF17" s="25"/>
+      <c r="AG17" s="25"/>
+      <c r="AH17" s="25"/>
+      <c r="AI17" s="25"/>
+      <c r="AJ17" s="25"/>
+      <c r="AK17" s="38"/>
+      <c r="AL17" s="25"/>
+      <c r="AM17" s="25"/>
+      <c r="AN17" s="25"/>
+      <c r="AO17" s="25"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="25"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="42"/>
+      <c r="D18" s="43" t="str">
+        <f>'Team Names'!C9</f>
+        <v>E</v>
+      </c>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="53"/>
+      <c r="L18" s="20"/>
+      <c r="M18" s="25"/>
+      <c r="N18" s="25"/>
+      <c r="O18" s="25"/>
+      <c r="P18" s="53"/>
+      <c r="Q18" s="50"/>
+      <c r="R18" s="25"/>
+      <c r="S18" s="25"/>
+      <c r="T18" s="25"/>
+      <c r="U18" s="25"/>
+      <c r="V18" s="25"/>
+      <c r="W18" s="25"/>
+      <c r="X18" s="25"/>
+      <c r="Y18" s="25"/>
+      <c r="Z18" s="25"/>
+      <c r="AA18" s="38"/>
+      <c r="AB18" s="25"/>
+      <c r="AC18" s="25"/>
+      <c r="AD18" s="25"/>
+      <c r="AE18" s="25"/>
+      <c r="AF18" s="25"/>
+      <c r="AG18" s="25"/>
+      <c r="AH18" s="25"/>
+      <c r="AI18" s="25"/>
+      <c r="AJ18" s="25"/>
+      <c r="AK18" s="38"/>
+      <c r="AL18" s="25"/>
+      <c r="AM18" s="25"/>
+      <c r="AN18" s="25"/>
+      <c r="AO18" s="25"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="25"/>
+      <c r="B19" s="38"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="65" t="s">
+        <v>73</v>
+      </c>
+      <c r="I19" s="41"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="53"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="25"/>
+      <c r="N19" s="25"/>
+      <c r="O19" s="25"/>
+      <c r="P19" s="53"/>
+      <c r="Q19" s="50"/>
+      <c r="R19" s="25"/>
+      <c r="S19" s="25"/>
+      <c r="T19" s="25"/>
+      <c r="U19" s="25"/>
+      <c r="V19" s="25"/>
+      <c r="W19" s="25"/>
+      <c r="X19" s="25"/>
+      <c r="Y19" s="25"/>
+      <c r="Z19" s="25"/>
+      <c r="AA19" s="38"/>
+      <c r="AB19" s="25"/>
+      <c r="AC19" s="25"/>
+      <c r="AD19" s="25"/>
+      <c r="AE19" s="25"/>
+      <c r="AF19" s="25"/>
+      <c r="AG19" s="25"/>
+      <c r="AH19" s="25"/>
+      <c r="AI19" s="25"/>
+      <c r="AJ19" s="25"/>
+      <c r="AK19" s="38"/>
+      <c r="AL19" s="25"/>
+      <c r="AM19" s="25"/>
+      <c r="AN19" s="25"/>
+      <c r="AO19" s="25"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="25"/>
+      <c r="B20" s="38"/>
+      <c r="C20" s="42"/>
+      <c r="D20" s="47" t="str">
+        <f>'Team Names'!C10</f>
+        <v>F</v>
+      </c>
+      <c r="E20" s="48"/>
+      <c r="F20" s="49"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="53"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="25"/>
+      <c r="N20" s="25"/>
+      <c r="O20" s="25"/>
+      <c r="P20" s="53"/>
+      <c r="Q20" s="50"/>
+      <c r="R20" s="25"/>
+      <c r="S20" s="25"/>
+      <c r="T20" s="25"/>
+      <c r="U20" s="25"/>
+      <c r="V20" s="25"/>
+      <c r="W20" s="25"/>
+      <c r="X20" s="25"/>
+      <c r="Y20" s="25"/>
+      <c r="Z20" s="25"/>
+      <c r="AA20" s="38"/>
+      <c r="AB20" s="25"/>
+      <c r="AC20" s="25"/>
+      <c r="AD20" s="25"/>
+      <c r="AE20" s="25"/>
+      <c r="AF20" s="25"/>
+      <c r="AG20" s="25"/>
+      <c r="AH20" s="25"/>
+      <c r="AI20" s="25"/>
+      <c r="AJ20" s="25"/>
+      <c r="AK20" s="38"/>
+      <c r="AL20" s="25"/>
+      <c r="AM20" s="25"/>
+      <c r="AN20" s="25"/>
+      <c r="AO20" s="25"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="25"/>
+      <c r="B21" s="38"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="59"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="25"/>
+      <c r="N21" s="25"/>
+      <c r="O21" s="25"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="50"/>
+      <c r="R21" s="25"/>
+      <c r="S21" s="25"/>
+      <c r="T21" s="25"/>
+      <c r="U21" s="25"/>
+      <c r="V21" s="25"/>
+      <c r="W21" s="25"/>
+      <c r="X21" s="25"/>
+      <c r="Y21" s="25"/>
+      <c r="Z21" s="25"/>
+      <c r="AA21" s="38"/>
+      <c r="AB21" s="25"/>
+      <c r="AC21" s="25"/>
+      <c r="AD21" s="25"/>
+      <c r="AE21" s="25"/>
+      <c r="AF21" s="25"/>
+      <c r="AG21" s="25"/>
+      <c r="AH21" s="25"/>
+      <c r="AI21" s="25"/>
+      <c r="AJ21" s="25"/>
+      <c r="AK21" s="38"/>
+      <c r="AL21" s="25"/>
+      <c r="AM21" s="25"/>
+      <c r="AN21" s="25"/>
+      <c r="AO21" s="25"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="25"/>
+      <c r="B22" s="38"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="57"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="4"/>
+      <c r="L22" s="25"/>
+      <c r="M22" s="25"/>
+      <c r="N22" s="25"/>
+      <c r="O22" s="25"/>
+      <c r="P22" s="53"/>
+      <c r="Q22" s="50"/>
+      <c r="R22" s="25"/>
+      <c r="S22" s="25"/>
+      <c r="T22" s="25"/>
+      <c r="U22" s="25"/>
+      <c r="V22" s="25"/>
+      <c r="W22" s="25"/>
+      <c r="X22" s="25"/>
+      <c r="Y22" s="25"/>
+      <c r="Z22" s="25"/>
+      <c r="AA22" s="38"/>
+      <c r="AB22" s="25"/>
+      <c r="AC22" s="25"/>
+      <c r="AD22" s="25"/>
+      <c r="AE22" s="25"/>
+      <c r="AF22" s="25"/>
+      <c r="AG22" s="25"/>
+      <c r="AH22" s="25"/>
+      <c r="AI22" s="25"/>
+      <c r="AJ22" s="25"/>
+      <c r="AK22" s="38"/>
+      <c r="AL22" s="25"/>
+      <c r="AM22" s="25"/>
+      <c r="AN22" s="25"/>
+      <c r="AO22" s="25"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="25"/>
+      <c r="B23" s="38"/>
+      <c r="C23" s="66" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" s="41"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="53"/>
+      <c r="G23" s="50"/>
+      <c r="H23" s="51"/>
+      <c r="I23" s="52"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="25"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="25"/>
+      <c r="P23" s="53"/>
+      <c r="Q23" s="50"/>
+      <c r="R23" s="25"/>
+      <c r="S23" s="25"/>
+      <c r="T23" s="25"/>
+      <c r="U23" s="25"/>
+      <c r="V23" s="25"/>
+      <c r="W23" s="25"/>
+      <c r="X23" s="25"/>
+      <c r="Y23" s="25"/>
+      <c r="Z23" s="25"/>
+      <c r="AA23" s="38"/>
+      <c r="AB23" s="25"/>
+      <c r="AC23" s="25"/>
+      <c r="AD23" s="25"/>
+      <c r="AE23" s="25"/>
+      <c r="AF23" s="25"/>
+      <c r="AG23" s="25"/>
+      <c r="AH23" s="25"/>
+      <c r="AI23" s="25"/>
+      <c r="AJ23" s="25"/>
+      <c r="AK23" s="38"/>
+      <c r="AL23" s="25"/>
+      <c r="AM23" s="25"/>
+      <c r="AN23" s="25"/>
+      <c r="AO23" s="25"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="25"/>
+      <c r="B24" s="38"/>
+      <c r="C24" s="42"/>
+      <c r="D24" s="43" t="str">
+        <f>'Team Names'!C11</f>
+        <v>G</v>
+      </c>
+      <c r="E24" s="25"/>
+      <c r="F24" s="53"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="25"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="25"/>
+      <c r="P24" s="53"/>
+      <c r="Q24" s="50"/>
+      <c r="R24" s="25"/>
+      <c r="S24" s="25"/>
+      <c r="T24" s="25"/>
+      <c r="U24" s="25"/>
+      <c r="V24" s="25"/>
+      <c r="W24" s="25"/>
+      <c r="X24" s="25"/>
+      <c r="Y24" s="25"/>
+      <c r="Z24" s="25"/>
+      <c r="AA24" s="38"/>
+      <c r="AB24" s="25"/>
+      <c r="AC24" s="25"/>
+      <c r="AD24" s="25"/>
+      <c r="AE24" s="25"/>
+      <c r="AF24" s="25"/>
+      <c r="AG24" s="25"/>
+      <c r="AH24" s="25"/>
+      <c r="AI24" s="25"/>
+      <c r="AJ24" s="25"/>
+      <c r="AK24" s="38"/>
+      <c r="AL24" s="25"/>
+      <c r="AM24" s="25"/>
+      <c r="AN24" s="25"/>
+      <c r="AO24" s="25"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="25"/>
+      <c r="B25" s="38"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="59"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="50"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="25"/>
+      <c r="K25" s="25"/>
+      <c r="L25" s="25"/>
+      <c r="M25" s="25"/>
+      <c r="N25" s="25"/>
+      <c r="O25" s="25"/>
+      <c r="P25" s="53"/>
+      <c r="Q25" s="50"/>
+      <c r="R25" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="S25" s="41"/>
+      <c r="T25" s="25"/>
+      <c r="U25" s="25"/>
+      <c r="V25" s="25"/>
+      <c r="W25" s="25"/>
+      <c r="X25" s="25"/>
+      <c r="Y25" s="25"/>
+      <c r="Z25" s="25"/>
+      <c r="AA25" s="38"/>
+      <c r="AB25" s="25"/>
+      <c r="AC25" s="25"/>
+      <c r="AD25" s="25"/>
+      <c r="AE25" s="25"/>
+      <c r="AF25" s="25"/>
+      <c r="AG25" s="25"/>
+      <c r="AH25" s="25"/>
+      <c r="AI25" s="25"/>
+      <c r="AJ25" s="25"/>
+      <c r="AK25" s="38"/>
+      <c r="AL25" s="25"/>
+      <c r="AM25" s="25"/>
+      <c r="AN25" s="25"/>
+      <c r="AO25" s="25"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="25"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="47" t="str">
+        <f>'Team Names'!C12</f>
+        <v>H</v>
+      </c>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="25"/>
+      <c r="K26" s="25"/>
+      <c r="L26" s="25"/>
+      <c r="M26" s="25"/>
+      <c r="N26" s="25"/>
+      <c r="O26" s="25"/>
+      <c r="P26" s="53"/>
+      <c r="Q26" s="50"/>
+      <c r="R26" s="42"/>
+      <c r="S26" s="43"/>
+      <c r="T26" s="25"/>
+      <c r="U26" s="25"/>
+      <c r="V26" s="25"/>
+      <c r="W26" s="25"/>
+      <c r="X26" s="25"/>
+      <c r="Y26" s="25"/>
+      <c r="Z26" s="25"/>
+      <c r="AA26" s="38"/>
+      <c r="AB26" s="25"/>
+      <c r="AC26" s="25"/>
+      <c r="AD26" s="25"/>
+      <c r="AE26" s="25"/>
+      <c r="AF26" s="25"/>
+      <c r="AG26" s="25"/>
+      <c r="AH26" s="25"/>
+      <c r="AI26" s="25"/>
+      <c r="AJ26" s="25"/>
+      <c r="AK26" s="38"/>
+      <c r="AL26" s="25"/>
+      <c r="AM26" s="25"/>
+      <c r="AN26" s="25"/>
+      <c r="AO26" s="25"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="25"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="51"/>
+      <c r="D27" s="52"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="25"/>
+      <c r="L27" s="25"/>
+      <c r="M27" s="25"/>
+      <c r="N27" s="25"/>
+      <c r="O27" s="25"/>
+      <c r="P27" s="53"/>
+      <c r="Q27" s="68"/>
+      <c r="R27" s="44"/>
+      <c r="S27" s="45"/>
+      <c r="T27" s="2"/>
+      <c r="U27" s="2"/>
+      <c r="V27" s="25"/>
+      <c r="W27" s="25"/>
+      <c r="X27" s="25"/>
+      <c r="Y27" s="25"/>
+      <c r="Z27" s="25"/>
+      <c r="AA27" s="38"/>
+      <c r="AB27" s="25"/>
+      <c r="AC27" s="25"/>
+      <c r="AD27" s="25"/>
+      <c r="AE27" s="25"/>
+      <c r="AF27" s="25"/>
+      <c r="AG27" s="25"/>
+      <c r="AH27" s="25"/>
+      <c r="AI27" s="25"/>
+      <c r="AJ27" s="25"/>
+      <c r="AK27" s="38"/>
+      <c r="AL27" s="25"/>
+      <c r="AM27" s="25"/>
+      <c r="AN27" s="25"/>
+      <c r="AO27" s="25"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="25"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="56"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="25"/>
+      <c r="N28" s="25"/>
+      <c r="O28" s="25"/>
+      <c r="P28" s="53"/>
+      <c r="Q28" s="69"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="47"/>
+      <c r="T28" s="48"/>
+      <c r="U28" s="49"/>
+      <c r="V28" s="20"/>
+      <c r="W28" s="25"/>
+      <c r="X28" s="25"/>
+      <c r="Y28" s="25"/>
+      <c r="Z28" s="25"/>
+      <c r="AA28" s="38"/>
+      <c r="AB28" s="25"/>
+      <c r="AC28" s="25"/>
+      <c r="AD28" s="25"/>
+      <c r="AE28" s="25"/>
+      <c r="AF28" s="25"/>
+      <c r="AG28" s="25"/>
+      <c r="AH28" s="25"/>
+      <c r="AI28" s="25"/>
+      <c r="AJ28" s="25"/>
+      <c r="AK28" s="38"/>
+      <c r="AL28" s="25"/>
+      <c r="AM28" s="25"/>
+      <c r="AN28" s="25"/>
+      <c r="AO28" s="25"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="25"/>
+      <c r="B29" s="38"/>
+      <c r="C29" s="70" t="s">
+        <v>76</v>
+      </c>
+      <c r="D29" s="41"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="38"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="25"/>
+      <c r="L29" s="25"/>
+      <c r="M29" s="25"/>
+      <c r="N29" s="25"/>
+      <c r="O29" s="25"/>
+      <c r="P29" s="53"/>
+      <c r="Q29" s="50"/>
+      <c r="R29" s="51"/>
+      <c r="S29" s="52"/>
+      <c r="T29" s="25"/>
+      <c r="U29" s="53"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="25"/>
+      <c r="X29" s="25"/>
+      <c r="Y29" s="25"/>
+      <c r="Z29" s="25"/>
+      <c r="AA29" s="38"/>
+      <c r="AB29" s="25"/>
+      <c r="AC29" s="25"/>
+      <c r="AD29" s="25"/>
+      <c r="AE29" s="25"/>
+      <c r="AF29" s="25"/>
+      <c r="AG29" s="25"/>
+      <c r="AH29" s="25"/>
+      <c r="AI29" s="25"/>
+      <c r="AJ29" s="25"/>
+      <c r="AK29" s="38"/>
+      <c r="AL29" s="25"/>
+      <c r="AM29" s="25"/>
+      <c r="AN29" s="25"/>
+      <c r="AO29" s="25"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="25"/>
+      <c r="B30" s="38"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="43" t="str">
+        <f>'Team Names'!C13</f>
+        <v>I</v>
+      </c>
+      <c r="E30" s="25"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="38"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="25"/>
+      <c r="K30" s="25"/>
+      <c r="L30" s="25"/>
+      <c r="M30" s="25"/>
+      <c r="N30" s="25"/>
+      <c r="O30" s="25"/>
+      <c r="P30" s="53"/>
+      <c r="Q30" s="50"/>
+      <c r="R30" s="25"/>
+      <c r="S30" s="25"/>
+      <c r="T30" s="25"/>
+      <c r="U30" s="53"/>
+      <c r="V30" s="20"/>
+      <c r="W30" s="25"/>
+      <c r="X30" s="25"/>
+      <c r="Y30" s="25"/>
+      <c r="Z30" s="25"/>
+      <c r="AA30" s="38"/>
+      <c r="AB30" s="25"/>
+      <c r="AC30" s="25"/>
+      <c r="AD30" s="25"/>
+      <c r="AE30" s="25"/>
+      <c r="AF30" s="25"/>
+      <c r="AG30" s="25"/>
+      <c r="AH30" s="25"/>
+      <c r="AI30" s="25"/>
+      <c r="AJ30" s="25"/>
+      <c r="AK30" s="38"/>
+      <c r="AL30" s="25"/>
+      <c r="AM30" s="25"/>
+      <c r="AN30" s="25"/>
+      <c r="AO30" s="25"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="25"/>
+      <c r="B31" s="38"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="45"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="38"/>
+      <c r="H31" s="71" t="s">
+        <v>77</v>
+      </c>
+      <c r="I31" s="41"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="25"/>
+      <c r="L31" s="25"/>
+      <c r="M31" s="25"/>
+      <c r="N31" s="25"/>
+      <c r="O31" s="25"/>
+      <c r="P31" s="53"/>
+      <c r="Q31" s="50"/>
+      <c r="R31" s="25"/>
+      <c r="S31" s="25"/>
+      <c r="T31" s="25"/>
+      <c r="U31" s="53"/>
+      <c r="V31" s="20"/>
+      <c r="W31" s="25"/>
+      <c r="X31" s="25"/>
+      <c r="Y31" s="25"/>
+      <c r="Z31" s="25"/>
+      <c r="AA31" s="38"/>
+      <c r="AB31" s="25"/>
+      <c r="AC31" s="25"/>
+      <c r="AD31" s="25"/>
+      <c r="AE31" s="25"/>
+      <c r="AF31" s="25"/>
+      <c r="AG31" s="25"/>
+      <c r="AH31" s="25"/>
+      <c r="AI31" s="25"/>
+      <c r="AJ31" s="25"/>
+      <c r="AK31" s="38"/>
+      <c r="AL31" s="25"/>
+      <c r="AM31" s="25"/>
+      <c r="AN31" s="25"/>
+      <c r="AO31" s="25"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="25"/>
+      <c r="B32" s="38"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="47" t="str">
+        <f>'Team Names'!C14</f>
+        <v>J</v>
+      </c>
+      <c r="E32" s="48"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="50"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="25"/>
+      <c r="L32" s="25"/>
+      <c r="M32" s="25"/>
+      <c r="N32" s="25"/>
+      <c r="O32" s="25"/>
+      <c r="P32" s="53"/>
+      <c r="Q32" s="50"/>
+      <c r="R32" s="25"/>
+      <c r="S32" s="25"/>
+      <c r="T32" s="25"/>
+      <c r="U32" s="53"/>
+      <c r="V32" s="20"/>
+      <c r="W32" s="25"/>
+      <c r="X32" s="25"/>
+      <c r="Y32" s="25"/>
+      <c r="Z32" s="25"/>
+      <c r="AA32" s="38"/>
+      <c r="AB32" s="25"/>
+      <c r="AC32" s="25"/>
+      <c r="AD32" s="25"/>
+      <c r="AE32" s="25"/>
+      <c r="AF32" s="25"/>
+      <c r="AG32" s="25"/>
+      <c r="AH32" s="25"/>
+      <c r="AI32" s="25"/>
+      <c r="AJ32" s="25"/>
+      <c r="AK32" s="38"/>
+      <c r="AL32" s="25"/>
+      <c r="AM32" s="25"/>
+      <c r="AN32" s="25"/>
+      <c r="AO32" s="25"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="25"/>
+      <c r="B33" s="38"/>
+      <c r="C33" s="51"/>
+      <c r="D33" s="52"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="53"/>
+      <c r="G33" s="54"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="45"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="25"/>
+      <c r="M33" s="25"/>
+      <c r="N33" s="25"/>
+      <c r="O33" s="25"/>
+      <c r="P33" s="53"/>
+      <c r="Q33" s="50"/>
+      <c r="R33" s="25"/>
+      <c r="S33" s="25"/>
+      <c r="T33" s="25"/>
+      <c r="U33" s="53"/>
+      <c r="V33" s="20"/>
+      <c r="W33" s="25"/>
+      <c r="X33" s="25"/>
+      <c r="Y33" s="25"/>
+      <c r="Z33" s="25"/>
+      <c r="AA33" s="38"/>
+      <c r="AB33" s="25"/>
+      <c r="AC33" s="25"/>
+      <c r="AD33" s="25"/>
+      <c r="AE33" s="25"/>
+      <c r="AF33" s="25"/>
+      <c r="AG33" s="25"/>
+      <c r="AH33" s="25"/>
+      <c r="AI33" s="25"/>
+      <c r="AJ33" s="25"/>
+      <c r="AK33" s="38"/>
+      <c r="AL33" s="25"/>
+      <c r="AM33" s="25"/>
+      <c r="AN33" s="25"/>
+      <c r="AO33" s="25"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="25"/>
+      <c r="B34" s="38"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="53"/>
+      <c r="G34" s="57"/>
+      <c r="H34" s="42"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="48"/>
+      <c r="K34" s="49"/>
+      <c r="L34" s="20"/>
+      <c r="M34" s="25"/>
+      <c r="N34" s="25"/>
+      <c r="O34" s="25"/>
+      <c r="P34" s="53"/>
+      <c r="Q34" s="50"/>
+      <c r="R34" s="25"/>
+      <c r="S34" s="25"/>
+      <c r="T34" s="25"/>
+      <c r="U34" s="53"/>
+      <c r="V34" s="20"/>
+      <c r="W34" s="25"/>
+      <c r="X34" s="25"/>
+      <c r="Y34" s="25"/>
+      <c r="Z34" s="25"/>
+      <c r="AA34" s="38"/>
+      <c r="AB34" s="25"/>
+      <c r="AC34" s="25"/>
+      <c r="AD34" s="25"/>
+      <c r="AE34" s="25"/>
+      <c r="AF34" s="25"/>
+      <c r="AG34" s="25"/>
+      <c r="AH34" s="25"/>
+      <c r="AI34" s="25"/>
+      <c r="AJ34" s="25"/>
+      <c r="AK34" s="38"/>
+      <c r="AL34" s="25"/>
+      <c r="AM34" s="25"/>
+      <c r="AN34" s="25"/>
+      <c r="AO34" s="25"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="25"/>
+      <c r="B35" s="38"/>
+      <c r="C35" s="73" t="s">
+        <v>78</v>
+      </c>
+      <c r="D35" s="41"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="50"/>
+      <c r="H35" s="51"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="25"/>
+      <c r="K35" s="53"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="25"/>
+      <c r="N35" s="25"/>
+      <c r="O35" s="25"/>
+      <c r="P35" s="53"/>
+      <c r="Q35" s="50"/>
+      <c r="R35" s="25"/>
+      <c r="S35" s="25"/>
+      <c r="T35" s="25"/>
+      <c r="U35" s="53"/>
+      <c r="V35" s="20"/>
+      <c r="W35" s="25"/>
+      <c r="X35" s="25"/>
+      <c r="Y35" s="25"/>
+      <c r="Z35" s="25"/>
+      <c r="AA35" s="38"/>
+      <c r="AB35" s="25"/>
+      <c r="AC35" s="25"/>
+      <c r="AD35" s="25"/>
+      <c r="AE35" s="25"/>
+      <c r="AF35" s="25"/>
+      <c r="AG35" s="25"/>
+      <c r="AH35" s="25"/>
+      <c r="AI35" s="25"/>
+      <c r="AJ35" s="25"/>
+      <c r="AK35" s="38"/>
+      <c r="AL35" s="25"/>
+      <c r="AM35" s="25"/>
+      <c r="AN35" s="25"/>
+      <c r="AO35" s="25"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="25"/>
+      <c r="B36" s="38"/>
+      <c r="C36" s="42"/>
+      <c r="D36" s="43" t="str">
+        <f>'Team Names'!C15</f>
+        <v>K</v>
+      </c>
+      <c r="E36" s="25"/>
+      <c r="F36" s="53"/>
+      <c r="G36" s="50"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="25"/>
+      <c r="K36" s="53"/>
+      <c r="L36" s="20"/>
+      <c r="M36" s="25"/>
+      <c r="N36" s="25"/>
+      <c r="O36" s="25"/>
+      <c r="P36" s="53"/>
+      <c r="Q36" s="50"/>
+      <c r="R36" s="25"/>
+      <c r="S36" s="25"/>
+      <c r="T36" s="25"/>
+      <c r="U36" s="53"/>
+      <c r="V36" s="20"/>
+      <c r="W36" s="25"/>
+      <c r="X36" s="25"/>
+      <c r="Y36" s="25"/>
+      <c r="Z36" s="25"/>
+      <c r="AA36" s="38"/>
+      <c r="AB36" s="25"/>
+      <c r="AC36" s="25"/>
+      <c r="AD36" s="25"/>
+      <c r="AE36" s="25"/>
+      <c r="AF36" s="25"/>
+      <c r="AG36" s="25"/>
+      <c r="AH36" s="25"/>
+      <c r="AI36" s="25"/>
+      <c r="AJ36" s="25"/>
+      <c r="AK36" s="38"/>
+      <c r="AL36" s="25"/>
+      <c r="AM36" s="25"/>
+      <c r="AN36" s="25"/>
+      <c r="AO36" s="25"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="25"/>
+      <c r="B37" s="38"/>
+      <c r="C37" s="44"/>
+      <c r="D37" s="45"/>
+      <c r="E37" s="59"/>
+      <c r="F37" s="60"/>
+      <c r="G37" s="50"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="53"/>
+      <c r="L37" s="20"/>
+      <c r="M37" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="N37" s="41"/>
+      <c r="O37" s="25"/>
+      <c r="P37" s="53"/>
+      <c r="Q37" s="50"/>
+      <c r="R37" s="25"/>
+      <c r="S37" s="25"/>
+      <c r="T37" s="25"/>
+      <c r="U37" s="53"/>
+      <c r="V37" s="20"/>
+      <c r="W37" s="25"/>
+      <c r="X37" s="25"/>
+      <c r="Y37" s="25"/>
+      <c r="Z37" s="25"/>
+      <c r="AA37" s="38"/>
+      <c r="AB37" s="25"/>
+      <c r="AC37" s="25"/>
+      <c r="AD37" s="25"/>
+      <c r="AE37" s="25"/>
+      <c r="AF37" s="25"/>
+      <c r="AG37" s="25"/>
+      <c r="AH37" s="25"/>
+      <c r="AI37" s="25"/>
+      <c r="AJ37" s="25"/>
+      <c r="AK37" s="38"/>
+      <c r="AL37" s="25"/>
+      <c r="AM37" s="25"/>
+      <c r="AN37" s="25"/>
+      <c r="AO37" s="25"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="2"/>
+      <c r="B38" s="38"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="47" t="str">
+        <f>'Team Names'!C16</f>
+        <v>L</v>
+      </c>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="53"/>
+      <c r="L38" s="20"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="25"/>
+      <c r="P38" s="53"/>
+      <c r="Q38" s="50"/>
+      <c r="R38" s="25"/>
+      <c r="S38" s="25"/>
+      <c r="T38" s="25"/>
+      <c r="U38" s="53"/>
+      <c r="V38" s="20"/>
+      <c r="W38" s="25"/>
+      <c r="X38" s="25"/>
+      <c r="Y38" s="25"/>
+      <c r="Z38" s="25"/>
+      <c r="AA38" s="38"/>
+      <c r="AB38" s="25"/>
+      <c r="AC38" s="25"/>
+      <c r="AD38" s="25"/>
+      <c r="AE38" s="25"/>
+      <c r="AF38" s="25"/>
+      <c r="AG38" s="25"/>
+      <c r="AH38" s="25"/>
+      <c r="AI38" s="25"/>
+      <c r="AJ38" s="25"/>
+      <c r="AK38" s="38"/>
+      <c r="AL38" s="25"/>
+      <c r="AM38" s="25"/>
+      <c r="AN38" s="25"/>
+      <c r="AO38" s="25"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="2"/>
+      <c r="B39" s="38"/>
+      <c r="C39" s="51"/>
+      <c r="D39" s="52"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="25"/>
+      <c r="K39" s="53"/>
+      <c r="L39" s="62"/>
+      <c r="M39" s="44"/>
+      <c r="N39" s="45"/>
+      <c r="O39" s="59"/>
+      <c r="P39" s="60"/>
+      <c r="Q39" s="50"/>
+      <c r="R39" s="25"/>
+      <c r="S39" s="25"/>
+      <c r="T39" s="25"/>
+      <c r="U39" s="53"/>
+      <c r="V39" s="20"/>
+      <c r="W39" s="25"/>
+      <c r="X39" s="25"/>
+      <c r="Y39" s="25"/>
+      <c r="Z39" s="25"/>
+      <c r="AA39" s="38"/>
+      <c r="AB39" s="25"/>
+      <c r="AC39" s="25"/>
+      <c r="AD39" s="25"/>
+      <c r="AE39" s="25"/>
+      <c r="AF39" s="25"/>
+      <c r="AG39" s="25"/>
+      <c r="AH39" s="25"/>
+      <c r="AI39" s="25"/>
+      <c r="AJ39" s="25"/>
+      <c r="AK39" s="38"/>
+      <c r="AL39" s="25"/>
+      <c r="AM39" s="25"/>
+      <c r="AN39" s="25"/>
+      <c r="AO39" s="25"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="2"/>
+      <c r="B40" s="38"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="53"/>
+      <c r="L40" s="63"/>
+      <c r="M40" s="42"/>
+      <c r="N40" s="47"/>
+      <c r="O40" s="4"/>
+      <c r="P40" s="4"/>
+      <c r="Q40" s="38"/>
+      <c r="R40" s="25"/>
+      <c r="S40" s="25"/>
+      <c r="T40" s="25"/>
+      <c r="U40" s="53"/>
+      <c r="V40" s="20"/>
+      <c r="W40" s="25"/>
+      <c r="X40" s="25"/>
+      <c r="Y40" s="25"/>
+      <c r="Z40" s="25"/>
+      <c r="AA40" s="38"/>
+      <c r="AB40" s="25"/>
+      <c r="AC40" s="25"/>
+      <c r="AD40" s="25"/>
+      <c r="AE40" s="25"/>
+      <c r="AF40" s="25"/>
+      <c r="AG40" s="25"/>
+      <c r="AH40" s="25"/>
+      <c r="AI40" s="25"/>
+      <c r="AJ40" s="25"/>
+      <c r="AK40" s="38"/>
+      <c r="AL40" s="25"/>
+      <c r="AM40" s="25"/>
+      <c r="AN40" s="25"/>
+      <c r="AO40" s="25"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="2"/>
+      <c r="B41" s="38"/>
+      <c r="C41" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D41" s="41"/>
+      <c r="E41" s="25"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="38"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="25"/>
+      <c r="K41" s="53"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="51"/>
+      <c r="N41" s="52"/>
+      <c r="O41" s="25"/>
+      <c r="P41" s="25"/>
+      <c r="Q41" s="38"/>
+      <c r="R41" s="25"/>
+      <c r="S41" s="25"/>
+      <c r="T41" s="25"/>
+      <c r="U41" s="53"/>
+      <c r="V41" s="20"/>
+      <c r="W41" s="25"/>
+      <c r="X41" s="25"/>
+      <c r="Y41" s="25"/>
+      <c r="Z41" s="25"/>
+      <c r="AA41" s="38"/>
+      <c r="AB41" s="25"/>
+      <c r="AC41" s="25"/>
+      <c r="AD41" s="25"/>
+      <c r="AE41" s="25"/>
+      <c r="AF41" s="25"/>
+      <c r="AG41" s="76" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH41" s="7"/>
+      <c r="AI41" s="25"/>
+      <c r="AJ41" s="25"/>
+      <c r="AK41" s="38"/>
+      <c r="AL41" s="25"/>
+      <c r="AM41" s="25"/>
+      <c r="AN41" s="25"/>
+      <c r="AO41" s="25"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="2"/>
+      <c r="B42" s="38"/>
+      <c r="C42" s="42"/>
+      <c r="D42" s="43" t="str">
+        <f>'Team Names'!C17</f>
+        <v>M</v>
+      </c>
+      <c r="E42" s="25"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="38"/>
+      <c r="H42" s="25"/>
+      <c r="I42" s="25"/>
+      <c r="J42" s="25"/>
+      <c r="K42" s="53"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="25"/>
+      <c r="N42" s="25"/>
+      <c r="O42" s="25"/>
+      <c r="P42" s="25"/>
+      <c r="Q42" s="38"/>
+      <c r="R42" s="25"/>
+      <c r="S42" s="25"/>
+      <c r="T42" s="25"/>
+      <c r="U42" s="53"/>
+      <c r="V42" s="20"/>
+      <c r="W42" s="25"/>
+      <c r="X42" s="25"/>
+      <c r="Y42" s="25"/>
+      <c r="Z42" s="25"/>
+      <c r="AA42" s="38"/>
+      <c r="AB42" s="25"/>
+      <c r="AC42" s="25"/>
+      <c r="AD42" s="25"/>
+      <c r="AE42" s="25"/>
+      <c r="AF42" s="9"/>
+      <c r="AG42" s="77" t="s">
+        <v>82</v>
+      </c>
+      <c r="AH42" s="41"/>
+      <c r="AI42" s="20"/>
+      <c r="AJ42" s="25"/>
+      <c r="AK42" s="38"/>
+      <c r="AL42" s="25"/>
+      <c r="AM42" s="25"/>
+      <c r="AN42" s="25"/>
+      <c r="AO42" s="25"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="2"/>
+      <c r="B43" s="38"/>
+      <c r="C43" s="44"/>
+      <c r="D43" s="45"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="I43" s="41"/>
+      <c r="J43" s="25"/>
+      <c r="K43" s="53"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="25"/>
+      <c r="N43" s="25"/>
+      <c r="O43" s="25"/>
+      <c r="P43" s="25"/>
+      <c r="Q43" s="38"/>
+      <c r="R43" s="25"/>
+      <c r="S43" s="25"/>
+      <c r="T43" s="25"/>
+      <c r="U43" s="53"/>
+      <c r="V43" s="20"/>
+      <c r="W43" s="25"/>
+      <c r="X43" s="25"/>
+      <c r="Y43" s="25"/>
+      <c r="Z43" s="25"/>
+      <c r="AA43" s="38"/>
+      <c r="AB43" s="25"/>
+      <c r="AC43" s="25"/>
+      <c r="AD43" s="25"/>
+      <c r="AE43" s="25"/>
+      <c r="AF43" s="9"/>
+      <c r="AG43" s="42"/>
+      <c r="AH43" s="79"/>
+      <c r="AI43" s="20"/>
+      <c r="AJ43" s="25"/>
+      <c r="AK43" s="38"/>
+      <c r="AL43" s="25"/>
+      <c r="AM43" s="25"/>
+      <c r="AN43" s="25"/>
+      <c r="AO43" s="25"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="2"/>
+      <c r="B44" s="38"/>
+      <c r="C44" s="42"/>
+      <c r="D44" s="47" t="str">
+        <f>'Team Names'!C18</f>
+        <v>N</v>
+      </c>
+      <c r="E44" s="48"/>
+      <c r="F44" s="49"/>
+      <c r="G44" s="50"/>
+      <c r="H44" s="42"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="25"/>
+      <c r="K44" s="53"/>
+      <c r="L44" s="20"/>
+      <c r="M44" s="25"/>
+      <c r="N44" s="25"/>
+      <c r="O44" s="25"/>
+      <c r="P44" s="25"/>
+      <c r="Q44" s="38"/>
+      <c r="R44" s="25"/>
+      <c r="S44" s="25"/>
+      <c r="T44" s="25"/>
+      <c r="U44" s="53"/>
+      <c r="V44" s="20"/>
+      <c r="W44" s="25"/>
+      <c r="X44" s="25"/>
+      <c r="Y44" s="25"/>
+      <c r="Z44" s="25"/>
+      <c r="AA44" s="38"/>
+      <c r="AB44" s="25"/>
+      <c r="AC44" s="25"/>
+      <c r="AD44" s="25"/>
+      <c r="AE44" s="25"/>
+      <c r="AF44" s="80"/>
+      <c r="AG44" s="44"/>
+      <c r="AH44" s="45"/>
+      <c r="AI44" s="20"/>
+      <c r="AJ44" s="25"/>
+      <c r="AK44" s="38"/>
+      <c r="AL44" s="25"/>
+      <c r="AM44" s="25"/>
+      <c r="AN44" s="25"/>
+      <c r="AO44" s="25"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="2"/>
+      <c r="B45" s="38"/>
+      <c r="C45" s="51"/>
+      <c r="D45" s="52"/>
+      <c r="E45" s="25"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="54"/>
+      <c r="H45" s="44"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="59"/>
+      <c r="K45" s="60"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="25"/>
+      <c r="N45" s="25"/>
+      <c r="O45" s="25"/>
+      <c r="P45" s="25"/>
+      <c r="Q45" s="38"/>
+      <c r="R45" s="25"/>
+      <c r="S45" s="25"/>
+      <c r="T45" s="25"/>
+      <c r="U45" s="53"/>
+      <c r="V45" s="20"/>
+      <c r="W45" s="25"/>
+      <c r="X45" s="25"/>
+      <c r="Y45" s="25"/>
+      <c r="Z45" s="25"/>
+      <c r="AA45" s="38"/>
+      <c r="AB45" s="25"/>
+      <c r="AC45" s="25"/>
+      <c r="AD45" s="25"/>
+      <c r="AE45" s="53"/>
+      <c r="AF45" s="81"/>
+      <c r="AG45" s="42"/>
+      <c r="AH45" s="79"/>
+      <c r="AI45" s="20"/>
+      <c r="AJ45" s="25"/>
+      <c r="AK45" s="38"/>
+      <c r="AL45" s="25"/>
+      <c r="AM45" s="25"/>
+      <c r="AN45" s="25"/>
+      <c r="AO45" s="25"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="2"/>
+      <c r="B46" s="38"/>
+      <c r="C46" s="25"/>
+      <c r="D46" s="25"/>
+      <c r="E46" s="25"/>
+      <c r="F46" s="53"/>
+      <c r="G46" s="57"/>
+      <c r="H46" s="42"/>
+      <c r="I46" s="47"/>
+      <c r="J46" s="4"/>
+      <c r="K46" s="4"/>
+      <c r="L46" s="25"/>
+      <c r="M46" s="25"/>
+      <c r="N46" s="25"/>
+      <c r="O46" s="25"/>
+      <c r="P46" s="25"/>
+      <c r="Q46" s="38"/>
+      <c r="R46" s="25"/>
+      <c r="S46" s="25"/>
+      <c r="T46" s="25"/>
+      <c r="U46" s="53"/>
+      <c r="V46" s="20"/>
+      <c r="W46" s="25"/>
+      <c r="X46" s="25"/>
+      <c r="Y46" s="25"/>
+      <c r="Z46" s="25"/>
+      <c r="AA46" s="38"/>
+      <c r="AB46" s="25"/>
+      <c r="AC46" s="25"/>
+      <c r="AD46" s="25"/>
+      <c r="AE46" s="53"/>
+      <c r="AF46" s="82"/>
+      <c r="AG46" s="51"/>
+      <c r="AH46" s="52"/>
+      <c r="AI46" s="20"/>
+      <c r="AJ46" s="25"/>
+      <c r="AK46" s="38"/>
+      <c r="AL46" s="25"/>
+      <c r="AM46" s="25"/>
+      <c r="AN46" s="25"/>
+      <c r="AO46" s="25"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="2"/>
+      <c r="B47" s="38"/>
+      <c r="C47" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="D47" s="41"/>
+      <c r="E47" s="25"/>
+      <c r="F47" s="53"/>
+      <c r="G47" s="50"/>
+      <c r="H47" s="51"/>
+      <c r="I47" s="52"/>
+      <c r="J47" s="25"/>
+      <c r="K47" s="25"/>
+      <c r="L47" s="25"/>
+      <c r="M47" s="25"/>
+      <c r="N47" s="25"/>
+      <c r="O47" s="25"/>
+      <c r="P47" s="25"/>
+      <c r="Q47" s="38"/>
+      <c r="R47" s="25"/>
+      <c r="S47" s="25"/>
+      <c r="T47" s="25"/>
+      <c r="U47" s="53"/>
+      <c r="V47" s="20"/>
+      <c r="W47" s="2"/>
+      <c r="X47" s="2"/>
+      <c r="Y47" s="25"/>
+      <c r="Z47" s="25"/>
+      <c r="AA47" s="38"/>
+      <c r="AB47" s="2"/>
+      <c r="AC47" s="2"/>
+      <c r="AD47" s="25"/>
+      <c r="AE47" s="53"/>
+      <c r="AF47" s="20"/>
+      <c r="AG47" s="4"/>
+      <c r="AH47" s="4"/>
+      <c r="AI47" s="25"/>
+      <c r="AJ47" s="25"/>
+      <c r="AK47" s="38"/>
+      <c r="AL47" s="25"/>
+      <c r="AM47" s="25"/>
+      <c r="AN47" s="25"/>
+      <c r="AO47" s="25"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="2"/>
+      <c r="B48" s="38"/>
+      <c r="C48" s="42"/>
+      <c r="D48" s="43" t="str">
+        <f>'Team Names'!C19</f>
+        <v>O</v>
+      </c>
+      <c r="E48" s="25"/>
+      <c r="F48" s="53"/>
+      <c r="G48" s="50"/>
+      <c r="H48" s="25"/>
+      <c r="I48" s="25"/>
+      <c r="J48" s="25"/>
+      <c r="K48" s="25"/>
+      <c r="L48" s="25"/>
+      <c r="M48" s="25"/>
+      <c r="N48" s="25"/>
+      <c r="O48" s="25"/>
+      <c r="P48" s="25"/>
+      <c r="Q48" s="38"/>
+      <c r="R48" s="25"/>
+      <c r="S48" s="25"/>
+      <c r="T48" s="25"/>
+      <c r="U48" s="53"/>
+      <c r="V48" s="82"/>
+      <c r="W48" s="73" t="s">
+        <v>85</v>
+      </c>
+      <c r="X48" s="41"/>
+      <c r="Y48" s="20"/>
+      <c r="Z48" s="25"/>
+      <c r="AA48" s="83"/>
+      <c r="AB48" s="77" t="s">
+        <v>86</v>
+      </c>
+      <c r="AC48" s="41"/>
+      <c r="AD48" s="20"/>
+      <c r="AE48" s="53"/>
+      <c r="AF48" s="20"/>
+      <c r="AG48" s="25"/>
+      <c r="AH48" s="25"/>
+      <c r="AI48" s="25"/>
+      <c r="AJ48" s="25"/>
+      <c r="AK48" s="38"/>
+      <c r="AL48" s="25"/>
+      <c r="AM48" s="25"/>
+      <c r="AN48" s="25"/>
+      <c r="AO48" s="25"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="2"/>
+      <c r="B49" s="38"/>
+      <c r="C49" s="44"/>
+      <c r="D49" s="45"/>
+      <c r="E49" s="59"/>
+      <c r="F49" s="60"/>
+      <c r="G49" s="50"/>
+      <c r="H49" s="25"/>
+      <c r="I49" s="25"/>
+      <c r="J49" s="25"/>
+      <c r="K49" s="25"/>
+      <c r="L49" s="25"/>
+      <c r="M49" s="25"/>
+      <c r="N49" s="25"/>
+      <c r="O49" s="25"/>
+      <c r="P49" s="25"/>
+      <c r="Q49" s="38"/>
+      <c r="R49" s="25"/>
+      <c r="S49" s="25"/>
+      <c r="T49" s="25"/>
+      <c r="U49" s="53"/>
+      <c r="V49" s="82"/>
+      <c r="W49" s="42"/>
+      <c r="X49" s="79"/>
+      <c r="Y49" s="20"/>
+      <c r="Z49" s="25"/>
+      <c r="AA49" s="83"/>
+      <c r="AB49" s="42"/>
+      <c r="AC49" s="79"/>
+      <c r="AD49" s="20"/>
+      <c r="AE49" s="53"/>
+      <c r="AF49" s="20"/>
+      <c r="AG49" s="25"/>
+      <c r="AH49" s="25"/>
+      <c r="AI49" s="25"/>
+      <c r="AJ49" s="25"/>
+      <c r="AK49" s="38"/>
+      <c r="AL49" s="25"/>
+      <c r="AM49" s="25"/>
+      <c r="AN49" s="25"/>
+      <c r="AO49" s="25"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="2"/>
+      <c r="B50" s="38"/>
+      <c r="C50" s="42"/>
+      <c r="D50" s="47" t="str">
+        <f>'Team Names'!C20</f>
+        <v>P</v>
+      </c>
+      <c r="E50" s="4"/>
+      <c r="F50" s="4"/>
+      <c r="G50" s="38"/>
+      <c r="H50" s="25"/>
+      <c r="I50" s="25"/>
+      <c r="J50" s="25"/>
+      <c r="K50" s="25"/>
+      <c r="L50" s="25"/>
+      <c r="M50" s="25"/>
+      <c r="N50" s="25"/>
+      <c r="O50" s="25"/>
+      <c r="P50" s="25"/>
+      <c r="Q50" s="38"/>
+      <c r="R50" s="25"/>
+      <c r="S50" s="25"/>
+      <c r="T50" s="25"/>
+      <c r="U50" s="53"/>
+      <c r="V50" s="84"/>
+      <c r="W50" s="44"/>
+      <c r="X50" s="45"/>
+      <c r="Y50" s="62"/>
+      <c r="Z50" s="62"/>
+      <c r="AA50" s="84"/>
+      <c r="AB50" s="44"/>
+      <c r="AC50" s="45"/>
+      <c r="AD50" s="85"/>
+      <c r="AE50" s="86"/>
+      <c r="AF50" s="85"/>
+      <c r="AG50" s="2"/>
+      <c r="AH50" s="2"/>
+      <c r="AI50" s="2"/>
+      <c r="AJ50" s="2"/>
+      <c r="AK50" s="34"/>
+      <c r="AL50" s="2"/>
+      <c r="AM50" s="2"/>
+      <c r="AN50" s="2"/>
+      <c r="AO50" s="25"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="2"/>
+      <c r="B51" s="38"/>
+      <c r="C51" s="51"/>
+      <c r="D51" s="52"/>
+      <c r="E51" s="25"/>
+      <c r="F51" s="25"/>
+      <c r="G51" s="38"/>
+      <c r="H51" s="25"/>
+      <c r="I51" s="25"/>
+      <c r="J51" s="25"/>
+      <c r="K51" s="25"/>
+      <c r="L51" s="25"/>
+      <c r="M51" s="25"/>
+      <c r="N51" s="25"/>
+      <c r="O51" s="25"/>
+      <c r="P51" s="25"/>
+      <c r="Q51" s="38"/>
+      <c r="R51" s="25"/>
+      <c r="S51" s="25"/>
+      <c r="T51" s="25"/>
+      <c r="U51" s="53"/>
+      <c r="V51" s="87"/>
+      <c r="W51" s="42"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="20"/>
+      <c r="Z51" s="25"/>
+      <c r="AA51" s="9"/>
+      <c r="AB51" s="42"/>
+      <c r="AC51" s="79"/>
+      <c r="AD51" s="88"/>
+      <c r="AE51" s="48"/>
+      <c r="AF51" s="48"/>
+      <c r="AG51" s="48"/>
+      <c r="AH51" s="48"/>
+      <c r="AI51" s="48"/>
+      <c r="AJ51" s="48"/>
+      <c r="AK51" s="89"/>
+      <c r="AL51" s="48"/>
+      <c r="AM51" s="48"/>
+      <c r="AN51" s="49"/>
+      <c r="AO51" s="20"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="2"/>
+      <c r="B52" s="38"/>
+      <c r="C52" s="55"/>
+      <c r="D52" s="56"/>
+      <c r="E52" s="25"/>
+      <c r="F52" s="25"/>
+      <c r="G52" s="38"/>
+      <c r="H52" s="25"/>
+      <c r="I52" s="25"/>
+      <c r="J52" s="25"/>
+      <c r="K52" s="25"/>
+      <c r="L52" s="25"/>
+      <c r="M52" s="25"/>
+      <c r="N52" s="25"/>
+      <c r="O52" s="25"/>
+      <c r="P52" s="25"/>
+      <c r="Q52" s="38"/>
+      <c r="R52" s="25"/>
+      <c r="S52" s="25"/>
+      <c r="T52" s="25"/>
+      <c r="U52" s="53"/>
+      <c r="V52" s="82"/>
+      <c r="W52" s="51"/>
+      <c r="X52" s="52"/>
+      <c r="Y52" s="20"/>
+      <c r="Z52" s="25"/>
+      <c r="AA52" s="9"/>
+      <c r="AB52" s="51"/>
+      <c r="AC52" s="52"/>
+      <c r="AD52" s="20"/>
+      <c r="AE52" s="25"/>
+      <c r="AF52" s="25"/>
+      <c r="AG52" s="25"/>
+      <c r="AH52" s="25"/>
+      <c r="AI52" s="25"/>
+      <c r="AJ52" s="25"/>
+      <c r="AK52" s="38"/>
+      <c r="AL52" s="25"/>
+      <c r="AM52" s="25"/>
+      <c r="AN52" s="53"/>
+      <c r="AO52" s="20"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="2"/>
+      <c r="B53" s="38"/>
+      <c r="C53" s="90" t="s">
+        <v>87</v>
+      </c>
+      <c r="D53" s="41"/>
+      <c r="E53" s="25"/>
+      <c r="F53" s="25"/>
+      <c r="G53" s="38"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="25"/>
+      <c r="K53" s="25"/>
+      <c r="L53" s="25"/>
+      <c r="M53" s="25"/>
+      <c r="N53" s="25"/>
+      <c r="O53" s="25"/>
+      <c r="P53" s="25"/>
+      <c r="Q53" s="38"/>
+      <c r="R53" s="25"/>
+      <c r="S53" s="25"/>
+      <c r="T53" s="25"/>
+      <c r="U53" s="53"/>
+      <c r="V53" s="20"/>
+      <c r="W53" s="4"/>
+      <c r="X53" s="4"/>
+      <c r="Y53" s="25"/>
+      <c r="Z53" s="25"/>
+      <c r="AA53" s="25"/>
+      <c r="AB53" s="4"/>
+      <c r="AC53" s="4"/>
+      <c r="AD53" s="25"/>
+      <c r="AE53" s="25"/>
+      <c r="AF53" s="25"/>
+      <c r="AG53" s="25"/>
+      <c r="AH53" s="25"/>
+      <c r="AI53" s="25"/>
+      <c r="AJ53" s="25"/>
+      <c r="AK53" s="38"/>
+      <c r="AL53" s="25"/>
+      <c r="AM53" s="25"/>
+      <c r="AN53" s="53"/>
+      <c r="AO53" s="20"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="2"/>
+      <c r="B54" s="38"/>
+      <c r="C54" s="42"/>
+      <c r="D54" s="43" t="str">
+        <f>'Team Names'!C21</f>
+        <v>Q</v>
+      </c>
+      <c r="E54" s="25"/>
+      <c r="F54" s="25"/>
+      <c r="G54" s="38"/>
+      <c r="H54" s="25"/>
+      <c r="I54" s="25"/>
+      <c r="J54" s="25"/>
+      <c r="K54" s="25"/>
+      <c r="L54" s="25"/>
+      <c r="M54" s="25"/>
+      <c r="N54" s="25"/>
+      <c r="O54" s="25"/>
+      <c r="P54" s="25"/>
+      <c r="Q54" s="38"/>
+      <c r="R54" s="25"/>
+      <c r="S54" s="25"/>
+      <c r="T54" s="25"/>
+      <c r="U54" s="53"/>
+      <c r="V54" s="20"/>
+      <c r="W54" s="25"/>
+      <c r="X54" s="25"/>
+      <c r="Y54" s="25"/>
+      <c r="Z54" s="25"/>
+      <c r="AA54" s="25"/>
+      <c r="AB54" s="25"/>
+      <c r="AC54" s="25"/>
+      <c r="AD54" s="25"/>
+      <c r="AE54" s="25"/>
+      <c r="AF54" s="25"/>
+      <c r="AG54" s="25"/>
+      <c r="AH54" s="25"/>
+      <c r="AI54" s="25"/>
+      <c r="AJ54" s="25"/>
+      <c r="AK54" s="38"/>
+      <c r="AL54" s="25"/>
+      <c r="AM54" s="25"/>
+      <c r="AN54" s="53"/>
+      <c r="AO54" s="20"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="2"/>
+      <c r="B55" s="38"/>
+      <c r="C55" s="44"/>
+      <c r="D55" s="45"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="38"/>
+      <c r="H55" s="91" t="s">
+        <v>88</v>
+      </c>
+      <c r="I55" s="41"/>
+      <c r="J55" s="25"/>
+      <c r="K55" s="25"/>
+      <c r="L55" s="25"/>
+      <c r="M55" s="25"/>
+      <c r="N55" s="25"/>
+      <c r="O55" s="25"/>
+      <c r="P55" s="25"/>
+      <c r="Q55" s="38"/>
+      <c r="R55" s="25"/>
+      <c r="S55" s="25"/>
+      <c r="T55" s="25"/>
+      <c r="U55" s="53"/>
+      <c r="V55" s="20"/>
+      <c r="W55" s="25"/>
+      <c r="X55" s="25"/>
+      <c r="Y55" s="25"/>
+      <c r="Z55" s="25"/>
+      <c r="AA55" s="25"/>
+      <c r="AB55" s="25"/>
+      <c r="AC55" s="25"/>
+      <c r="AD55" s="25"/>
+      <c r="AE55" s="25"/>
+      <c r="AF55" s="25"/>
+      <c r="AG55" s="25"/>
+      <c r="AH55" s="25"/>
+      <c r="AI55" s="25"/>
+      <c r="AJ55" s="25"/>
+      <c r="AK55" s="38"/>
+      <c r="AL55" s="25"/>
+      <c r="AM55" s="25"/>
+      <c r="AN55" s="53"/>
+      <c r="AO55" s="20"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="2"/>
+      <c r="B56" s="38"/>
+      <c r="C56" s="42"/>
+      <c r="D56" s="47" t="str">
+        <f>'Team Names'!C22</f>
+        <v>R</v>
+      </c>
+      <c r="E56" s="48"/>
+      <c r="F56" s="49"/>
+      <c r="G56" s="50"/>
+      <c r="H56" s="42"/>
+      <c r="I56" s="43"/>
+      <c r="J56" s="25"/>
+      <c r="K56" s="25"/>
+      <c r="L56" s="25"/>
+      <c r="M56" s="25"/>
+      <c r="N56" s="25"/>
+      <c r="O56" s="25"/>
+      <c r="P56" s="25"/>
+      <c r="Q56" s="38"/>
+      <c r="R56" s="25"/>
+      <c r="S56" s="25"/>
+      <c r="T56" s="25"/>
+      <c r="U56" s="53"/>
+      <c r="V56" s="20"/>
+      <c r="W56" s="25"/>
+      <c r="X56" s="25"/>
+      <c r="Y56" s="25"/>
+      <c r="Z56" s="25"/>
+      <c r="AA56" s="25"/>
+      <c r="AB56" s="25"/>
+      <c r="AC56" s="25"/>
+      <c r="AD56" s="25"/>
+      <c r="AE56" s="25"/>
+      <c r="AF56" s="25"/>
+      <c r="AG56" s="25"/>
+      <c r="AH56" s="25"/>
+      <c r="AI56" s="25"/>
+      <c r="AJ56" s="25"/>
+      <c r="AK56" s="38"/>
+      <c r="AL56" s="25"/>
+      <c r="AM56" s="25"/>
+      <c r="AN56" s="53"/>
+      <c r="AO56" s="20"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="2"/>
+      <c r="B57" s="38"/>
+      <c r="C57" s="51"/>
+      <c r="D57" s="52"/>
+      <c r="E57" s="25"/>
+      <c r="F57" s="53"/>
+      <c r="G57" s="54"/>
+      <c r="H57" s="44"/>
+      <c r="I57" s="45"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="25"/>
+      <c r="M57" s="25"/>
+      <c r="N57" s="25"/>
+      <c r="O57" s="25"/>
+      <c r="P57" s="25"/>
+      <c r="Q57" s="38"/>
+      <c r="R57" s="25"/>
+      <c r="S57" s="25"/>
+      <c r="T57" s="25"/>
+      <c r="U57" s="53"/>
+      <c r="V57" s="20"/>
+      <c r="W57" s="25"/>
+      <c r="X57" s="25"/>
+      <c r="Y57" s="25"/>
+      <c r="Z57" s="25"/>
+      <c r="AA57" s="25"/>
+      <c r="AB57" s="25"/>
+      <c r="AC57" s="25"/>
+      <c r="AD57" s="25"/>
+      <c r="AE57" s="25"/>
+      <c r="AF57" s="25"/>
+      <c r="AG57" s="25"/>
+      <c r="AH57" s="25"/>
+      <c r="AI57" s="25"/>
+      <c r="AJ57" s="25"/>
+      <c r="AK57" s="38"/>
+      <c r="AL57" s="25"/>
+      <c r="AM57" s="25"/>
+      <c r="AN57" s="53"/>
+      <c r="AO57" s="20"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="2"/>
+      <c r="B58" s="38"/>
+      <c r="C58" s="55"/>
+      <c r="D58" s="56"/>
+      <c r="E58" s="25"/>
+      <c r="F58" s="53"/>
+      <c r="G58" s="57"/>
+      <c r="H58" s="42"/>
+      <c r="I58" s="47"/>
+      <c r="J58" s="48"/>
+      <c r="K58" s="49"/>
+      <c r="L58" s="20"/>
+      <c r="M58" s="25"/>
+      <c r="N58" s="25"/>
+      <c r="O58" s="25"/>
+      <c r="P58" s="25"/>
+      <c r="Q58" s="38"/>
+      <c r="R58" s="25"/>
+      <c r="S58" s="25"/>
+      <c r="T58" s="25"/>
+      <c r="U58" s="53"/>
+      <c r="V58" s="20"/>
+      <c r="W58" s="25"/>
+      <c r="X58" s="25"/>
+      <c r="Y58" s="25"/>
+      <c r="Z58" s="25"/>
+      <c r="AA58" s="25"/>
+      <c r="AB58" s="25"/>
+      <c r="AC58" s="25"/>
+      <c r="AD58" s="25"/>
+      <c r="AE58" s="25"/>
+      <c r="AF58" s="25"/>
+      <c r="AG58" s="25"/>
+      <c r="AH58" s="25"/>
+      <c r="AI58" s="25"/>
+      <c r="AJ58" s="25"/>
+      <c r="AK58" s="38"/>
+      <c r="AL58" s="25"/>
+      <c r="AM58" s="25"/>
+      <c r="AN58" s="53"/>
+      <c r="AO58" s="20"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="2"/>
+      <c r="B59" s="38"/>
+      <c r="C59" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="D59" s="41"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="53"/>
+      <c r="G59" s="50"/>
+      <c r="H59" s="51"/>
+      <c r="I59" s="52"/>
+      <c r="J59" s="25"/>
+      <c r="K59" s="53"/>
+      <c r="L59" s="20"/>
+      <c r="M59" s="25"/>
+      <c r="N59" s="25"/>
+      <c r="O59" s="25"/>
+      <c r="P59" s="25"/>
+      <c r="Q59" s="38"/>
+      <c r="R59" s="25"/>
+      <c r="S59" s="25"/>
+      <c r="T59" s="25"/>
+      <c r="U59" s="53"/>
+      <c r="V59" s="20"/>
+      <c r="W59" s="25"/>
+      <c r="X59" s="25"/>
+      <c r="Y59" s="25"/>
+      <c r="Z59" s="25"/>
+      <c r="AA59" s="25"/>
+      <c r="AB59" s="25"/>
+      <c r="AC59" s="25"/>
+      <c r="AD59" s="25"/>
+      <c r="AE59" s="25"/>
+      <c r="AF59" s="25"/>
+      <c r="AG59" s="25"/>
+      <c r="AH59" s="25"/>
+      <c r="AI59" s="25"/>
+      <c r="AJ59" s="25"/>
+      <c r="AK59" s="38"/>
+      <c r="AL59" s="25"/>
+      <c r="AM59" s="25"/>
+      <c r="AN59" s="53"/>
+      <c r="AO59" s="20"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="2"/>
+      <c r="B60" s="38"/>
+      <c r="C60" s="42"/>
+      <c r="D60" s="43" t="str">
+        <f>'Team Names'!C23</f>
+        <v>S</v>
+      </c>
+      <c r="E60" s="25"/>
+      <c r="F60" s="53"/>
+      <c r="G60" s="50"/>
+      <c r="H60" s="25"/>
+      <c r="I60" s="25"/>
+      <c r="J60" s="25"/>
+      <c r="K60" s="53"/>
+      <c r="L60" s="20"/>
+      <c r="M60" s="25"/>
+      <c r="N60" s="25"/>
+      <c r="O60" s="25"/>
+      <c r="P60" s="25"/>
+      <c r="Q60" s="38"/>
+      <c r="R60" s="25"/>
+      <c r="S60" s="25"/>
+      <c r="T60" s="25"/>
+      <c r="U60" s="53"/>
+      <c r="V60" s="20"/>
+      <c r="W60" s="25"/>
+      <c r="X60" s="25"/>
+      <c r="Y60" s="25"/>
+      <c r="Z60" s="25"/>
+      <c r="AA60" s="25"/>
+      <c r="AB60" s="25"/>
+      <c r="AC60" s="25"/>
+      <c r="AD60" s="25"/>
+      <c r="AE60" s="25"/>
+      <c r="AF60" s="25"/>
+      <c r="AG60" s="25"/>
+      <c r="AH60" s="25"/>
+      <c r="AI60" s="25"/>
+      <c r="AJ60" s="25"/>
+      <c r="AK60" s="38"/>
+      <c r="AL60" s="25"/>
+      <c r="AM60" s="25"/>
+      <c r="AN60" s="53"/>
+      <c r="AO60" s="20"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="2"/>
+      <c r="B61" s="38"/>
+      <c r="C61" s="44"/>
+      <c r="D61" s="45"/>
+      <c r="E61" s="59"/>
+      <c r="F61" s="60"/>
+      <c r="G61" s="50"/>
+      <c r="H61" s="25"/>
+      <c r="I61" s="25"/>
+      <c r="J61" s="25"/>
+      <c r="K61" s="53"/>
+      <c r="L61" s="20"/>
+      <c r="M61" s="92" t="s">
+        <v>90</v>
+      </c>
+      <c r="N61" s="41"/>
+      <c r="O61" s="25"/>
+      <c r="P61" s="25"/>
+      <c r="Q61" s="38"/>
+      <c r="R61" s="25"/>
+      <c r="S61" s="25"/>
+      <c r="T61" s="25"/>
+      <c r="U61" s="53"/>
+      <c r="V61" s="20"/>
+      <c r="W61" s="25"/>
+      <c r="X61" s="25"/>
+      <c r="Y61" s="25"/>
+      <c r="Z61" s="25"/>
+      <c r="AA61" s="25"/>
+      <c r="AB61" s="25"/>
+      <c r="AC61" s="25"/>
+      <c r="AD61" s="25"/>
+      <c r="AE61" s="25"/>
+      <c r="AF61" s="25"/>
+      <c r="AG61" s="25"/>
+      <c r="AH61" s="25"/>
+      <c r="AI61" s="25"/>
+      <c r="AJ61" s="25"/>
+      <c r="AK61" s="38"/>
+      <c r="AL61" s="25"/>
+      <c r="AM61" s="25"/>
+      <c r="AN61" s="53"/>
+      <c r="AO61" s="20"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="2"/>
+      <c r="B62" s="38"/>
+      <c r="C62" s="42"/>
+      <c r="D62" s="47" t="str">
+        <f>'Team Names'!C24</f>
+        <v>T</v>
+      </c>
+      <c r="E62" s="4"/>
+      <c r="F62" s="4"/>
+      <c r="G62" s="38"/>
+      <c r="H62" s="25"/>
+      <c r="I62" s="25"/>
+      <c r="J62" s="25"/>
+      <c r="K62" s="53"/>
+      <c r="L62" s="20"/>
+      <c r="M62" s="42"/>
+      <c r="N62" s="43"/>
+      <c r="O62" s="25"/>
+      <c r="P62" s="25"/>
+      <c r="Q62" s="38"/>
+      <c r="R62" s="25"/>
+      <c r="S62" s="25"/>
+      <c r="T62" s="25"/>
+      <c r="U62" s="53"/>
+      <c r="V62" s="20"/>
+      <c r="W62" s="25"/>
+      <c r="X62" s="25"/>
+      <c r="Y62" s="25"/>
+      <c r="Z62" s="25"/>
+      <c r="AA62" s="25"/>
+      <c r="AB62" s="25"/>
+      <c r="AC62" s="25"/>
+      <c r="AD62" s="25"/>
+      <c r="AE62" s="25"/>
+      <c r="AF62" s="25"/>
+      <c r="AG62" s="25"/>
+      <c r="AH62" s="25"/>
+      <c r="AI62" s="25"/>
+      <c r="AJ62" s="25"/>
+      <c r="AK62" s="38"/>
+      <c r="AL62" s="25"/>
+      <c r="AM62" s="25"/>
+      <c r="AN62" s="53"/>
+      <c r="AO62" s="20"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="2"/>
+      <c r="B63" s="38"/>
+      <c r="C63" s="51"/>
+      <c r="D63" s="52"/>
+      <c r="E63" s="25"/>
+      <c r="F63" s="25"/>
+      <c r="G63" s="38"/>
+      <c r="H63" s="25"/>
+      <c r="I63" s="25"/>
+      <c r="J63" s="25"/>
+      <c r="K63" s="53"/>
+      <c r="L63" s="62"/>
+      <c r="M63" s="44"/>
+      <c r="N63" s="45"/>
+      <c r="O63" s="2"/>
+      <c r="P63" s="2"/>
+      <c r="Q63" s="38"/>
+      <c r="R63" s="25"/>
+      <c r="S63" s="25"/>
+      <c r="T63" s="25"/>
+      <c r="U63" s="53"/>
+      <c r="V63" s="20"/>
+      <c r="W63" s="25"/>
+      <c r="X63" s="25"/>
+      <c r="Y63" s="25"/>
+      <c r="Z63" s="25"/>
+      <c r="AA63" s="25"/>
+      <c r="AB63" s="25"/>
+      <c r="AC63" s="25"/>
+      <c r="AD63" s="25"/>
+      <c r="AE63" s="25"/>
+      <c r="AF63" s="25"/>
+      <c r="AG63" s="25"/>
+      <c r="AH63" s="25"/>
+      <c r="AI63" s="25"/>
+      <c r="AJ63" s="25"/>
+      <c r="AK63" s="38"/>
+      <c r="AL63" s="25"/>
+      <c r="AM63" s="25"/>
+      <c r="AN63" s="53"/>
+      <c r="AO63" s="20"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="2"/>
+      <c r="B64" s="38"/>
+      <c r="C64" s="55"/>
+      <c r="D64" s="56"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="38"/>
+      <c r="H64" s="25"/>
+      <c r="I64" s="25"/>
+      <c r="J64" s="25"/>
+      <c r="K64" s="53"/>
+      <c r="L64" s="63"/>
+      <c r="M64" s="42"/>
+      <c r="N64" s="47"/>
+      <c r="O64" s="48"/>
+      <c r="P64" s="49"/>
+      <c r="Q64" s="50"/>
+      <c r="R64" s="25"/>
+      <c r="S64" s="25"/>
+      <c r="T64" s="25"/>
+      <c r="U64" s="53"/>
+      <c r="V64" s="20"/>
+      <c r="W64" s="25"/>
+      <c r="X64" s="25"/>
+      <c r="Y64" s="25"/>
+      <c r="Z64" s="25"/>
+      <c r="AA64" s="25"/>
+      <c r="AB64" s="25"/>
+      <c r="AC64" s="25"/>
+      <c r="AD64" s="25"/>
+      <c r="AE64" s="25"/>
+      <c r="AF64" s="25"/>
+      <c r="AG64" s="25"/>
+      <c r="AH64" s="25"/>
+      <c r="AI64" s="25"/>
+      <c r="AJ64" s="25"/>
+      <c r="AK64" s="38"/>
+      <c r="AL64" s="25"/>
+      <c r="AM64" s="25"/>
+      <c r="AN64" s="53"/>
+      <c r="AO64" s="20"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="2"/>
+      <c r="B65" s="38"/>
+      <c r="C65" s="93" t="s">
+        <v>91</v>
+      </c>
+      <c r="D65" s="41"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="38"/>
+      <c r="H65" s="25"/>
+      <c r="I65" s="25"/>
+      <c r="J65" s="25"/>
+      <c r="K65" s="53"/>
+      <c r="L65" s="20"/>
+      <c r="M65" s="51"/>
+      <c r="N65" s="52"/>
+      <c r="O65" s="25"/>
+      <c r="P65" s="53"/>
+      <c r="Q65" s="50"/>
+      <c r="R65" s="25"/>
+      <c r="S65" s="25"/>
+      <c r="T65" s="25"/>
+      <c r="U65" s="53"/>
+      <c r="V65" s="20"/>
+      <c r="W65" s="25"/>
+      <c r="X65" s="25"/>
+      <c r="Y65" s="25"/>
+      <c r="Z65" s="25"/>
+      <c r="AA65" s="25"/>
+      <c r="AB65" s="25"/>
+      <c r="AC65" s="25"/>
+      <c r="AD65" s="25"/>
+      <c r="AE65" s="25"/>
+      <c r="AF65" s="25"/>
+      <c r="AG65" s="25"/>
+      <c r="AH65" s="25"/>
+      <c r="AI65" s="25"/>
+      <c r="AJ65" s="25"/>
+      <c r="AK65" s="38"/>
+      <c r="AL65" s="25"/>
+      <c r="AM65" s="25"/>
+      <c r="AN65" s="53"/>
+      <c r="AO65" s="20"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="2"/>
+      <c r="B66" s="38"/>
+      <c r="C66" s="42"/>
+      <c r="D66" s="43" t="str">
+        <f>'Team Names'!C25</f>
+        <v>U</v>
+      </c>
+      <c r="E66" s="25"/>
+      <c r="F66" s="25"/>
+      <c r="G66" s="38"/>
+      <c r="H66" s="25"/>
+      <c r="I66" s="25"/>
+      <c r="J66" s="25"/>
+      <c r="K66" s="53"/>
+      <c r="L66" s="20"/>
+      <c r="M66" s="25"/>
+      <c r="N66" s="25"/>
+      <c r="O66" s="25"/>
+      <c r="P66" s="53"/>
+      <c r="Q66" s="50"/>
+      <c r="R66" s="25"/>
+      <c r="S66" s="25"/>
+      <c r="T66" s="25"/>
+      <c r="U66" s="53"/>
+      <c r="V66" s="20"/>
+      <c r="W66" s="25"/>
+      <c r="X66" s="25"/>
+      <c r="Y66" s="25"/>
+      <c r="Z66" s="25"/>
+      <c r="AA66" s="25"/>
+      <c r="AB66" s="25"/>
+      <c r="AC66" s="25"/>
+      <c r="AD66" s="25"/>
+      <c r="AE66" s="25"/>
+      <c r="AF66" s="25"/>
+      <c r="AG66" s="25"/>
+      <c r="AH66" s="25"/>
+      <c r="AI66" s="25"/>
+      <c r="AJ66" s="25"/>
+      <c r="AK66" s="38"/>
+      <c r="AL66" s="25"/>
+      <c r="AM66" s="25"/>
+      <c r="AN66" s="53"/>
+      <c r="AO66" s="20"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="2"/>
+      <c r="B67" s="38"/>
+      <c r="C67" s="44"/>
+      <c r="D67" s="45"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="2"/>
+      <c r="G67" s="38"/>
+      <c r="H67" s="94" t="s">
+        <v>92</v>
+      </c>
+      <c r="I67" s="41"/>
+      <c r="J67" s="25"/>
+      <c r="K67" s="53"/>
+      <c r="L67" s="20"/>
+      <c r="M67" s="25"/>
+      <c r="N67" s="25"/>
+      <c r="O67" s="25"/>
+      <c r="P67" s="53"/>
+      <c r="Q67" s="50"/>
+      <c r="R67" s="25"/>
+      <c r="S67" s="25"/>
+      <c r="T67" s="25"/>
+      <c r="U67" s="53"/>
+      <c r="V67" s="20"/>
+      <c r="W67" s="25"/>
+      <c r="X67" s="25"/>
+      <c r="Y67" s="25"/>
+      <c r="Z67" s="25"/>
+      <c r="AA67" s="25"/>
+      <c r="AB67" s="25"/>
+      <c r="AC67" s="25"/>
+      <c r="AD67" s="25"/>
+      <c r="AE67" s="25"/>
+      <c r="AF67" s="25"/>
+      <c r="AG67" s="25"/>
+      <c r="AH67" s="25"/>
+      <c r="AI67" s="25"/>
+      <c r="AJ67" s="25"/>
+      <c r="AK67" s="38"/>
+      <c r="AL67" s="25"/>
+      <c r="AM67" s="25"/>
+      <c r="AN67" s="53"/>
+      <c r="AO67" s="20"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="2"/>
+      <c r="B68" s="38"/>
+      <c r="C68" s="42"/>
+      <c r="D68" s="47" t="str">
+        <f>'Team Names'!C26</f>
+        <v>V</v>
+      </c>
+      <c r="E68" s="48"/>
+      <c r="F68" s="49"/>
+      <c r="G68" s="50"/>
+      <c r="H68" s="42"/>
+      <c r="I68" s="43"/>
+      <c r="J68" s="25"/>
+      <c r="K68" s="53"/>
+      <c r="L68" s="20"/>
+      <c r="M68" s="25"/>
+      <c r="N68" s="25"/>
+      <c r="O68" s="25"/>
+      <c r="P68" s="53"/>
+      <c r="Q68" s="50"/>
+      <c r="R68" s="25"/>
+      <c r="S68" s="25"/>
+      <c r="T68" s="25"/>
+      <c r="U68" s="53"/>
+      <c r="V68" s="20"/>
+      <c r="W68" s="25"/>
+      <c r="X68" s="25"/>
+      <c r="Y68" s="25"/>
+      <c r="Z68" s="25"/>
+      <c r="AA68" s="25"/>
+      <c r="AB68" s="25"/>
+      <c r="AC68" s="25"/>
+      <c r="AD68" s="25"/>
+      <c r="AE68" s="25"/>
+      <c r="AF68" s="25"/>
+      <c r="AG68" s="25"/>
+      <c r="AH68" s="25"/>
+      <c r="AI68" s="25"/>
+      <c r="AJ68" s="25"/>
+      <c r="AK68" s="38"/>
+      <c r="AL68" s="25"/>
+      <c r="AM68" s="25"/>
+      <c r="AN68" s="53"/>
+      <c r="AO68" s="20"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="2"/>
+      <c r="B69" s="38"/>
+      <c r="C69" s="51"/>
+      <c r="D69" s="52"/>
+      <c r="E69" s="25"/>
+      <c r="F69" s="53"/>
+      <c r="G69" s="54"/>
+      <c r="H69" s="44"/>
+      <c r="I69" s="45"/>
+      <c r="J69" s="59"/>
+      <c r="K69" s="60"/>
+      <c r="L69" s="20"/>
+      <c r="M69" s="25"/>
+      <c r="N69" s="25"/>
+      <c r="O69" s="25"/>
+      <c r="P69" s="53"/>
+      <c r="Q69" s="50"/>
+      <c r="R69" s="25"/>
+      <c r="S69" s="25"/>
+      <c r="T69" s="25"/>
+      <c r="U69" s="53"/>
+      <c r="V69" s="20"/>
+      <c r="W69" s="25"/>
+      <c r="X69" s="25"/>
+      <c r="Y69" s="25"/>
+      <c r="Z69" s="25"/>
+      <c r="AA69" s="25"/>
+      <c r="AB69" s="25"/>
+      <c r="AC69" s="25"/>
+      <c r="AD69" s="25"/>
+      <c r="AE69" s="25"/>
+      <c r="AF69" s="25"/>
+      <c r="AG69" s="25"/>
+      <c r="AH69" s="25"/>
+      <c r="AI69" s="25"/>
+      <c r="AJ69" s="25"/>
+      <c r="AK69" s="38"/>
+      <c r="AL69" s="25"/>
+      <c r="AM69" s="25"/>
+      <c r="AN69" s="53"/>
+      <c r="AO69" s="20"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="2"/>
+      <c r="B70" s="38"/>
+      <c r="C70" s="55"/>
+      <c r="D70" s="56"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="53"/>
+      <c r="G70" s="57"/>
+      <c r="H70" s="42"/>
+      <c r="I70" s="47"/>
+      <c r="J70" s="4"/>
+      <c r="K70" s="4"/>
+      <c r="L70" s="25"/>
+      <c r="M70" s="25"/>
+      <c r="N70" s="25"/>
+      <c r="O70" s="25"/>
+      <c r="P70" s="53"/>
+      <c r="Q70" s="50"/>
+      <c r="R70" s="25"/>
+      <c r="S70" s="25"/>
+      <c r="T70" s="25"/>
+      <c r="U70" s="53"/>
+      <c r="V70" s="20"/>
+      <c r="W70" s="25"/>
+      <c r="X70" s="25"/>
+      <c r="Y70" s="25"/>
+      <c r="Z70" s="25"/>
+      <c r="AA70" s="25"/>
+      <c r="AB70" s="25"/>
+      <c r="AC70" s="25"/>
+      <c r="AD70" s="25"/>
+      <c r="AE70" s="25"/>
+      <c r="AF70" s="25"/>
+      <c r="AG70" s="25"/>
+      <c r="AH70" s="25"/>
+      <c r="AI70" s="25"/>
+      <c r="AJ70" s="25"/>
+      <c r="AK70" s="38"/>
+      <c r="AL70" s="25"/>
+      <c r="AM70" s="25"/>
+      <c r="AN70" s="53"/>
+      <c r="AO70" s="20"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="2"/>
+      <c r="B71" s="38"/>
+      <c r="C71" s="95" t="s">
+        <v>93</v>
+      </c>
+      <c r="D71" s="41"/>
+      <c r="E71" s="25"/>
+      <c r="F71" s="53"/>
+      <c r="G71" s="50"/>
+      <c r="H71" s="51"/>
+      <c r="I71" s="52"/>
+      <c r="J71" s="25"/>
+      <c r="K71" s="25"/>
+      <c r="L71" s="25"/>
+      <c r="M71" s="25"/>
+      <c r="N71" s="25"/>
+      <c r="O71" s="25"/>
+      <c r="P71" s="53"/>
+      <c r="Q71" s="50"/>
+      <c r="R71" s="25"/>
+      <c r="S71" s="25"/>
+      <c r="T71" s="25"/>
+      <c r="U71" s="53"/>
+      <c r="V71" s="20"/>
+      <c r="W71" s="25"/>
+      <c r="X71" s="25"/>
+      <c r="Y71" s="25"/>
+      <c r="Z71" s="25"/>
+      <c r="AA71" s="25"/>
+      <c r="AB71" s="25"/>
+      <c r="AC71" s="25"/>
+      <c r="AD71" s="25"/>
+      <c r="AE71" s="25"/>
+      <c r="AF71" s="25"/>
+      <c r="AG71" s="25"/>
+      <c r="AH71" s="25"/>
+      <c r="AI71" s="25"/>
+      <c r="AJ71" s="25"/>
+      <c r="AK71" s="38"/>
+      <c r="AL71" s="25"/>
+      <c r="AM71" s="25"/>
+      <c r="AN71" s="53"/>
+      <c r="AO71" s="20"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="2"/>
+      <c r="B72" s="38"/>
+      <c r="C72" s="42"/>
+      <c r="D72" s="43" t="str">
+        <f>'Team Names'!C27</f>
+        <v>W</v>
+      </c>
+      <c r="E72" s="25"/>
+      <c r="F72" s="53"/>
+      <c r="G72" s="50"/>
+      <c r="H72" s="25"/>
+      <c r="I72" s="25"/>
+      <c r="J72" s="25"/>
+      <c r="K72" s="25"/>
+      <c r="L72" s="25"/>
+      <c r="M72" s="25"/>
+      <c r="N72" s="25"/>
+      <c r="O72" s="25"/>
+      <c r="P72" s="53"/>
+      <c r="Q72" s="50"/>
+      <c r="R72" s="25"/>
+      <c r="S72" s="25"/>
+      <c r="T72" s="25"/>
+      <c r="U72" s="53"/>
+      <c r="V72" s="20"/>
+      <c r="W72" s="25"/>
+      <c r="X72" s="25"/>
+      <c r="Y72" s="25"/>
+      <c r="Z72" s="25"/>
+      <c r="AA72" s="25"/>
+      <c r="AB72" s="25"/>
+      <c r="AC72" s="25"/>
+      <c r="AD72" s="25"/>
+      <c r="AE72" s="25"/>
+      <c r="AF72" s="25"/>
+      <c r="AG72" s="25"/>
+      <c r="AH72" s="25"/>
+      <c r="AI72" s="25"/>
+      <c r="AJ72" s="25"/>
+      <c r="AK72" s="38"/>
+      <c r="AL72" s="25"/>
+      <c r="AM72" s="25"/>
+      <c r="AN72" s="53"/>
+      <c r="AO72" s="20"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="2"/>
+      <c r="B73" s="38"/>
+      <c r="C73" s="44"/>
+      <c r="D73" s="45"/>
+      <c r="E73" s="59"/>
+      <c r="F73" s="60"/>
+      <c r="G73" s="50"/>
+      <c r="H73" s="25"/>
+      <c r="I73" s="25"/>
+      <c r="J73" s="25"/>
+      <c r="K73" s="25"/>
+      <c r="L73" s="25"/>
+      <c r="M73" s="25"/>
+      <c r="N73" s="25"/>
+      <c r="O73" s="25"/>
+      <c r="P73" s="53"/>
+      <c r="Q73" s="50"/>
+      <c r="R73" s="96" t="s">
+        <v>94</v>
+      </c>
+      <c r="S73" s="41"/>
+      <c r="T73" s="25"/>
+      <c r="U73" s="53"/>
+      <c r="V73" s="20"/>
+      <c r="W73" s="25"/>
+      <c r="X73" s="25"/>
+      <c r="Y73" s="25"/>
+      <c r="Z73" s="25"/>
+      <c r="AA73" s="25"/>
+      <c r="AB73" s="25"/>
+      <c r="AC73" s="25"/>
+      <c r="AD73" s="25"/>
+      <c r="AE73" s="25"/>
+      <c r="AF73" s="25"/>
+      <c r="AG73" s="25"/>
+      <c r="AH73" s="25"/>
+      <c r="AI73" s="25"/>
+      <c r="AJ73" s="25"/>
+      <c r="AK73" s="38"/>
+      <c r="AL73" s="25"/>
+      <c r="AM73" s="25"/>
+      <c r="AN73" s="53"/>
+      <c r="AO73" s="20"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="2"/>
+      <c r="B74" s="38"/>
+      <c r="C74" s="42"/>
+      <c r="D74" s="47" t="str">
+        <f>'Team Names'!C28</f>
+        <v>X</v>
+      </c>
+      <c r="E74" s="4"/>
+      <c r="F74" s="4"/>
+      <c r="G74" s="38"/>
+      <c r="H74" s="25"/>
+      <c r="I74" s="25"/>
+      <c r="J74" s="25"/>
+      <c r="K74" s="25"/>
+      <c r="L74" s="25"/>
+      <c r="M74" s="25"/>
+      <c r="N74" s="25"/>
+      <c r="O74" s="25"/>
+      <c r="P74" s="53"/>
+      <c r="Q74" s="50"/>
+      <c r="R74" s="42"/>
+      <c r="S74" s="43"/>
+      <c r="T74" s="25"/>
+      <c r="U74" s="53"/>
+      <c r="V74" s="20"/>
+      <c r="W74" s="25"/>
+      <c r="X74" s="25"/>
+      <c r="Y74" s="25"/>
+      <c r="Z74" s="25"/>
+      <c r="AA74" s="25"/>
+      <c r="AB74" s="25"/>
+      <c r="AC74" s="25"/>
+      <c r="AD74" s="25"/>
+      <c r="AE74" s="25"/>
+      <c r="AF74" s="25"/>
+      <c r="AG74" s="25"/>
+      <c r="AH74" s="25"/>
+      <c r="AI74" s="25"/>
+      <c r="AJ74" s="25"/>
+      <c r="AK74" s="38"/>
+      <c r="AL74" s="25"/>
+      <c r="AM74" s="25"/>
+      <c r="AN74" s="53"/>
+      <c r="AO74" s="20"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="2"/>
+      <c r="B75" s="38"/>
+      <c r="C75" s="51"/>
+      <c r="D75" s="52"/>
+      <c r="E75" s="25"/>
+      <c r="F75" s="25"/>
+      <c r="G75" s="38"/>
+      <c r="H75" s="25"/>
+      <c r="I75" s="25"/>
+      <c r="J75" s="25"/>
+      <c r="K75" s="25"/>
+      <c r="L75" s="25"/>
+      <c r="M75" s="25"/>
+      <c r="N75" s="25"/>
+      <c r="O75" s="25"/>
+      <c r="P75" s="53"/>
+      <c r="Q75" s="68"/>
+      <c r="R75" s="44"/>
+      <c r="S75" s="45"/>
+      <c r="T75" s="59"/>
+      <c r="U75" s="60"/>
+      <c r="V75" s="20"/>
+      <c r="W75" s="25"/>
+      <c r="X75" s="25"/>
+      <c r="Y75" s="25"/>
+      <c r="Z75" s="25"/>
+      <c r="AA75" s="25"/>
+      <c r="AB75" s="25"/>
+      <c r="AC75" s="25"/>
+      <c r="AD75" s="25"/>
+      <c r="AE75" s="25"/>
+      <c r="AF75" s="25"/>
+      <c r="AG75" s="25"/>
+      <c r="AH75" s="25"/>
+      <c r="AI75" s="25"/>
+      <c r="AJ75" s="25"/>
+      <c r="AK75" s="38"/>
+      <c r="AL75" s="25"/>
+      <c r="AM75" s="25"/>
+      <c r="AN75" s="53"/>
+      <c r="AO75" s="20"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="2"/>
+      <c r="B76" s="38"/>
+      <c r="C76" s="72"/>
+      <c r="D76" s="72"/>
+      <c r="E76" s="25"/>
+      <c r="F76" s="25"/>
+      <c r="G76" s="38"/>
+      <c r="H76" s="25"/>
+      <c r="I76" s="25"/>
+      <c r="J76" s="25"/>
+      <c r="K76" s="25"/>
+      <c r="L76" s="25"/>
+      <c r="M76" s="25"/>
+      <c r="N76" s="25"/>
+      <c r="O76" s="25"/>
+      <c r="P76" s="53"/>
+      <c r="Q76" s="69"/>
+      <c r="R76" s="42"/>
+      <c r="S76" s="47"/>
+      <c r="T76" s="4"/>
+      <c r="U76" s="4"/>
+      <c r="V76" s="25"/>
+      <c r="W76" s="25"/>
+      <c r="X76" s="25"/>
+      <c r="Y76" s="25"/>
+      <c r="Z76" s="25"/>
+      <c r="AA76" s="25"/>
+      <c r="AB76" s="25"/>
+      <c r="AC76" s="25"/>
+      <c r="AD76" s="25"/>
+      <c r="AE76" s="25"/>
+      <c r="AF76" s="25"/>
+      <c r="AG76" s="25"/>
+      <c r="AH76" s="25"/>
+      <c r="AI76" s="25"/>
+      <c r="AJ76" s="25"/>
+      <c r="AK76" s="38"/>
+      <c r="AL76" s="25"/>
+      <c r="AM76" s="25"/>
+      <c r="AN76" s="53"/>
+      <c r="AO76" s="20"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="2"/>
+      <c r="B77" s="38"/>
+      <c r="C77" s="70" t="s">
+        <v>95</v>
+      </c>
+      <c r="D77" s="41"/>
+      <c r="E77" s="25"/>
+      <c r="F77" s="25"/>
+      <c r="G77" s="38"/>
+      <c r="H77" s="25"/>
+      <c r="I77" s="25"/>
+      <c r="J77" s="25"/>
+      <c r="K77" s="25"/>
+      <c r="L77" s="25"/>
+      <c r="M77" s="25"/>
+      <c r="N77" s="25"/>
+      <c r="O77" s="25"/>
+      <c r="P77" s="53"/>
+      <c r="Q77" s="50"/>
+      <c r="R77" s="51"/>
+      <c r="S77" s="52"/>
+      <c r="T77" s="25"/>
+      <c r="U77" s="25"/>
+      <c r="V77" s="25"/>
+      <c r="W77" s="25"/>
+      <c r="X77" s="25"/>
+      <c r="Y77" s="25"/>
+      <c r="Z77" s="25"/>
+      <c r="AA77" s="25"/>
+      <c r="AB77" s="25"/>
+      <c r="AC77" s="25"/>
+      <c r="AD77" s="25"/>
+      <c r="AE77" s="25"/>
+      <c r="AF77" s="25"/>
+      <c r="AG77" s="25"/>
+      <c r="AH77" s="25"/>
+      <c r="AI77" s="25"/>
+      <c r="AJ77" s="25"/>
+      <c r="AK77" s="38"/>
+      <c r="AL77" s="25"/>
+      <c r="AM77" s="25"/>
+      <c r="AN77" s="53"/>
+      <c r="AO77" s="20"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="2"/>
+      <c r="B78" s="38"/>
+      <c r="C78" s="42"/>
+      <c r="D78" s="43" t="str">
+        <f>'Team Names'!C29</f>
+        <v>Y</v>
+      </c>
+      <c r="E78" s="25"/>
+      <c r="F78" s="25"/>
+      <c r="G78" s="38"/>
+      <c r="H78" s="25"/>
+      <c r="I78" s="25"/>
+      <c r="J78" s="25"/>
+      <c r="K78" s="25"/>
+      <c r="L78" s="25"/>
+      <c r="M78" s="25"/>
+      <c r="N78" s="25"/>
+      <c r="O78" s="25"/>
+      <c r="P78" s="53"/>
+      <c r="Q78" s="50"/>
+      <c r="R78" s="25"/>
+      <c r="S78" s="25"/>
+      <c r="T78" s="25"/>
+      <c r="U78" s="25"/>
+      <c r="V78" s="25"/>
+      <c r="W78" s="25"/>
+      <c r="X78" s="25"/>
+      <c r="Y78" s="25"/>
+      <c r="Z78" s="25"/>
+      <c r="AA78" s="25"/>
+      <c r="AB78" s="25"/>
+      <c r="AC78" s="25"/>
+      <c r="AD78" s="25"/>
+      <c r="AE78" s="25"/>
+      <c r="AF78" s="25"/>
+      <c r="AG78" s="25"/>
+      <c r="AH78" s="25"/>
+      <c r="AI78" s="25"/>
+      <c r="AJ78" s="25"/>
+      <c r="AK78" s="38"/>
+      <c r="AL78" s="25"/>
+      <c r="AM78" s="25"/>
+      <c r="AN78" s="53"/>
+      <c r="AO78" s="20"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="2"/>
+      <c r="B79" s="38"/>
+      <c r="C79" s="44"/>
+      <c r="D79" s="45"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="2"/>
+      <c r="G79" s="38"/>
+      <c r="H79" s="97" t="s">
+        <v>96</v>
+      </c>
+      <c r="I79" s="41"/>
+      <c r="J79" s="25"/>
+      <c r="K79" s="25"/>
+      <c r="L79" s="25"/>
+      <c r="M79" s="25"/>
+      <c r="N79" s="25"/>
+      <c r="O79" s="25"/>
+      <c r="P79" s="53"/>
+      <c r="Q79" s="50"/>
+      <c r="R79" s="25"/>
+      <c r="S79" s="25"/>
+      <c r="T79" s="25"/>
+      <c r="U79" s="25"/>
+      <c r="V79" s="25"/>
+      <c r="W79" s="25"/>
+      <c r="X79" s="25"/>
+      <c r="Y79" s="25"/>
+      <c r="Z79" s="25"/>
+      <c r="AA79" s="25"/>
+      <c r="AB79" s="25"/>
+      <c r="AC79" s="25"/>
+      <c r="AD79" s="25"/>
+      <c r="AE79" s="25"/>
+      <c r="AF79" s="25"/>
+      <c r="AG79" s="25"/>
+      <c r="AH79" s="25"/>
+      <c r="AI79" s="25"/>
+      <c r="AJ79" s="25"/>
+      <c r="AK79" s="38"/>
+      <c r="AL79" s="25"/>
+      <c r="AM79" s="25"/>
+      <c r="AN79" s="53"/>
+      <c r="AO79" s="20"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="2"/>
+      <c r="B80" s="38"/>
+      <c r="C80" s="42"/>
+      <c r="D80" s="47" t="str">
+        <f>'Team Names'!C30</f>
+        <v>Z</v>
+      </c>
+      <c r="E80" s="48"/>
+      <c r="F80" s="49"/>
+      <c r="G80" s="50"/>
+      <c r="H80" s="42"/>
+      <c r="I80" s="43"/>
+      <c r="J80" s="25"/>
+      <c r="K80" s="25"/>
+      <c r="L80" s="25"/>
+      <c r="M80" s="25"/>
+      <c r="N80" s="25"/>
+      <c r="O80" s="25"/>
+      <c r="P80" s="53"/>
+      <c r="Q80" s="50"/>
+      <c r="R80" s="25"/>
+      <c r="S80" s="25"/>
+      <c r="T80" s="25"/>
+      <c r="U80" s="25"/>
+      <c r="V80" s="25"/>
+      <c r="W80" s="25"/>
+      <c r="X80" s="25"/>
+      <c r="Y80" s="25"/>
+      <c r="Z80" s="25"/>
+      <c r="AA80" s="25"/>
+      <c r="AB80" s="25"/>
+      <c r="AC80" s="25"/>
+      <c r="AD80" s="25"/>
+      <c r="AE80" s="25"/>
+      <c r="AF80" s="25"/>
+      <c r="AG80" s="25"/>
+      <c r="AH80" s="25"/>
+      <c r="AI80" s="25"/>
+      <c r="AJ80" s="25"/>
+      <c r="AK80" s="38"/>
+      <c r="AL80" s="25"/>
+      <c r="AM80" s="25"/>
+      <c r="AN80" s="53"/>
+      <c r="AO80" s="20"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="2"/>
+      <c r="B81" s="38"/>
+      <c r="C81" s="51"/>
+      <c r="D81" s="52"/>
+      <c r="E81" s="25"/>
+      <c r="F81" s="53"/>
+      <c r="G81" s="54"/>
+      <c r="H81" s="44"/>
+      <c r="I81" s="45"/>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+      <c r="L81" s="25"/>
+      <c r="M81" s="25"/>
+      <c r="N81" s="25"/>
+      <c r="O81" s="25"/>
+      <c r="P81" s="53"/>
+      <c r="Q81" s="50"/>
+      <c r="R81" s="25"/>
+      <c r="S81" s="25"/>
+      <c r="T81" s="25"/>
+      <c r="U81" s="25"/>
+      <c r="V81" s="25"/>
+      <c r="W81" s="25"/>
+      <c r="X81" s="25"/>
+      <c r="Y81" s="25"/>
+      <c r="Z81" s="25"/>
+      <c r="AA81" s="25"/>
+      <c r="AB81" s="25"/>
+      <c r="AC81" s="25"/>
+      <c r="AD81" s="25"/>
+      <c r="AE81" s="25"/>
+      <c r="AF81" s="25"/>
+      <c r="AG81" s="25"/>
+      <c r="AH81" s="25"/>
+      <c r="AI81" s="25"/>
+      <c r="AJ81" s="25"/>
+      <c r="AK81" s="38"/>
+      <c r="AL81" s="25"/>
+      <c r="AM81" s="25"/>
+      <c r="AN81" s="53"/>
+      <c r="AO81" s="20"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="2"/>
+      <c r="B82" s="38"/>
+      <c r="C82" s="25"/>
+      <c r="D82" s="25"/>
+      <c r="E82" s="25"/>
+      <c r="F82" s="53"/>
+      <c r="G82" s="57"/>
+      <c r="H82" s="42"/>
+      <c r="I82" s="47"/>
+      <c r="J82" s="48"/>
+      <c r="K82" s="49"/>
+      <c r="L82" s="20"/>
+      <c r="M82" s="25"/>
+      <c r="N82" s="25"/>
+      <c r="O82" s="25"/>
+      <c r="P82" s="53"/>
+      <c r="Q82" s="50"/>
+      <c r="R82" s="25"/>
+      <c r="S82" s="25"/>
+      <c r="T82" s="25"/>
+      <c r="U82" s="25"/>
+      <c r="V82" s="25"/>
+      <c r="W82" s="25"/>
+      <c r="X82" s="25"/>
+      <c r="Y82" s="25"/>
+      <c r="Z82" s="25"/>
+      <c r="AA82" s="25"/>
+      <c r="AB82" s="25"/>
+      <c r="AC82" s="25"/>
+      <c r="AD82" s="25"/>
+      <c r="AE82" s="25"/>
+      <c r="AF82" s="25"/>
+      <c r="AG82" s="25"/>
+      <c r="AH82" s="25"/>
+      <c r="AI82" s="25"/>
+      <c r="AJ82" s="25"/>
+      <c r="AK82" s="38"/>
+      <c r="AL82" s="25"/>
+      <c r="AM82" s="25"/>
+      <c r="AN82" s="53"/>
+      <c r="AO82" s="20"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="2"/>
+      <c r="B83" s="38"/>
+      <c r="C83" s="98" t="s">
+        <v>97</v>
+      </c>
+      <c r="D83" s="41"/>
+      <c r="E83" s="25"/>
+      <c r="F83" s="53"/>
+      <c r="G83" s="50"/>
+      <c r="H83" s="51"/>
+      <c r="I83" s="52"/>
+      <c r="J83" s="25"/>
+      <c r="K83" s="53"/>
+      <c r="L83" s="20"/>
+      <c r="M83" s="25"/>
+      <c r="N83" s="25"/>
+      <c r="O83" s="25"/>
+      <c r="P83" s="53"/>
+      <c r="Q83" s="50"/>
+      <c r="R83" s="25"/>
+      <c r="S83" s="25"/>
+      <c r="T83" s="25"/>
+      <c r="U83" s="25"/>
+      <c r="V83" s="25"/>
+      <c r="W83" s="25"/>
+      <c r="X83" s="25"/>
+      <c r="Y83" s="25"/>
+      <c r="Z83" s="25"/>
+      <c r="AA83" s="25"/>
+      <c r="AB83" s="25"/>
+      <c r="AC83" s="25"/>
+      <c r="AD83" s="25"/>
+      <c r="AE83" s="25"/>
+      <c r="AF83" s="25"/>
+      <c r="AG83" s="25"/>
+      <c r="AH83" s="25"/>
+      <c r="AI83" s="25"/>
+      <c r="AJ83" s="25"/>
+      <c r="AK83" s="38"/>
+      <c r="AL83" s="25"/>
+      <c r="AM83" s="25"/>
+      <c r="AN83" s="53"/>
+      <c r="AO83" s="20"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="2"/>
+      <c r="B84" s="38"/>
+      <c r="C84" s="42"/>
+      <c r="D84" s="43" t="str">
+        <f>'Team Names'!C31</f>
+        <v>AA</v>
+      </c>
+      <c r="E84" s="25"/>
+      <c r="F84" s="53"/>
+      <c r="G84" s="50"/>
+      <c r="H84" s="25"/>
+      <c r="I84" s="25"/>
+      <c r="J84" s="25"/>
+      <c r="K84" s="53"/>
+      <c r="L84" s="20"/>
+      <c r="M84" s="25"/>
+      <c r="N84" s="25"/>
+      <c r="O84" s="25"/>
+      <c r="P84" s="53"/>
+      <c r="Q84" s="50"/>
+      <c r="R84" s="25"/>
+      <c r="S84" s="25"/>
+      <c r="T84" s="25"/>
+      <c r="U84" s="25"/>
+      <c r="V84" s="25"/>
+      <c r="W84" s="25"/>
+      <c r="X84" s="25"/>
+      <c r="Y84" s="25"/>
+      <c r="Z84" s="25"/>
+      <c r="AA84" s="25"/>
+      <c r="AB84" s="25"/>
+      <c r="AC84" s="25"/>
+      <c r="AD84" s="25"/>
+      <c r="AE84" s="25"/>
+      <c r="AF84" s="25"/>
+      <c r="AG84" s="25"/>
+      <c r="AH84" s="25"/>
+      <c r="AI84" s="25"/>
+      <c r="AJ84" s="25"/>
+      <c r="AK84" s="38"/>
+      <c r="AL84" s="25"/>
+      <c r="AM84" s="25"/>
+      <c r="AN84" s="53"/>
+      <c r="AO84" s="20"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="2"/>
+      <c r="B85" s="38"/>
+      <c r="C85" s="44"/>
+      <c r="D85" s="45"/>
+      <c r="E85" s="59"/>
+      <c r="F85" s="60"/>
+      <c r="G85" s="50"/>
+      <c r="H85" s="25"/>
+      <c r="I85" s="25"/>
+      <c r="J85" s="25"/>
+      <c r="K85" s="53"/>
+      <c r="L85" s="20"/>
+      <c r="M85" s="99" t="s">
+        <v>98</v>
+      </c>
+      <c r="N85" s="41"/>
+      <c r="O85" s="25"/>
+      <c r="P85" s="53"/>
+      <c r="Q85" s="50"/>
+      <c r="R85" s="25"/>
+      <c r="S85" s="25"/>
+      <c r="T85" s="25"/>
+      <c r="U85" s="25"/>
+      <c r="V85" s="25"/>
+      <c r="W85" s="25"/>
+      <c r="X85" s="25"/>
+      <c r="Y85" s="25"/>
+      <c r="Z85" s="25"/>
+      <c r="AA85" s="25"/>
+      <c r="AB85" s="25"/>
+      <c r="AC85" s="25"/>
+      <c r="AD85" s="25"/>
+      <c r="AE85" s="25"/>
+      <c r="AF85" s="25"/>
+      <c r="AG85" s="25"/>
+      <c r="AH85" s="25"/>
+      <c r="AI85" s="25"/>
+      <c r="AJ85" s="25"/>
+      <c r="AK85" s="38"/>
+      <c r="AL85" s="25"/>
+      <c r="AM85" s="25"/>
+      <c r="AN85" s="53"/>
+      <c r="AO85" s="20"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="2"/>
+      <c r="B86" s="38"/>
+      <c r="C86" s="42"/>
+      <c r="D86" s="47" t="str">
+        <f>'Team Names'!C32</f>
+        <v>BB</v>
+      </c>
+      <c r="E86" s="4"/>
+      <c r="F86" s="4"/>
+      <c r="G86" s="38"/>
+      <c r="H86" s="25"/>
+      <c r="I86" s="25"/>
+      <c r="J86" s="25"/>
+      <c r="K86" s="53"/>
+      <c r="L86" s="20"/>
+      <c r="M86" s="42"/>
+      <c r="N86" s="43"/>
+      <c r="O86" s="25"/>
+      <c r="P86" s="53"/>
+      <c r="Q86" s="50"/>
+      <c r="R86" s="25"/>
+      <c r="S86" s="25"/>
+      <c r="T86" s="25"/>
+      <c r="U86" s="25"/>
+      <c r="V86" s="25"/>
+      <c r="W86" s="25"/>
+      <c r="X86" s="25"/>
+      <c r="Y86" s="25"/>
+      <c r="Z86" s="25"/>
+      <c r="AA86" s="25"/>
+      <c r="AB86" s="25"/>
+      <c r="AC86" s="25"/>
+      <c r="AD86" s="25"/>
+      <c r="AE86" s="25"/>
+      <c r="AF86" s="25"/>
+      <c r="AG86" s="25"/>
+      <c r="AH86" s="25"/>
+      <c r="AI86" s="25"/>
+      <c r="AJ86" s="25"/>
+      <c r="AK86" s="38"/>
+      <c r="AL86" s="25"/>
+      <c r="AM86" s="25"/>
+      <c r="AN86" s="53"/>
+      <c r="AO86" s="20"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="2"/>
+      <c r="B87" s="38"/>
+      <c r="C87" s="51"/>
+      <c r="D87" s="52"/>
+      <c r="E87" s="25"/>
+      <c r="F87" s="25"/>
+      <c r="G87" s="38"/>
+      <c r="H87" s="25"/>
+      <c r="I87" s="25"/>
+      <c r="J87" s="25"/>
+      <c r="K87" s="53"/>
+      <c r="L87" s="62"/>
+      <c r="M87" s="44"/>
+      <c r="N87" s="45"/>
+      <c r="O87" s="59"/>
+      <c r="P87" s="60"/>
+      <c r="Q87" s="50"/>
+      <c r="R87" s="25"/>
+      <c r="S87" s="25"/>
+      <c r="T87" s="25"/>
+      <c r="U87" s="25"/>
+      <c r="V87" s="25"/>
+      <c r="W87" s="25"/>
+      <c r="X87" s="25"/>
+      <c r="Y87" s="25"/>
+      <c r="Z87" s="25"/>
+      <c r="AA87" s="25"/>
+      <c r="AB87" s="25"/>
+      <c r="AC87" s="25"/>
+      <c r="AD87" s="25"/>
+      <c r="AE87" s="25"/>
+      <c r="AF87" s="25"/>
+      <c r="AG87" s="25"/>
+      <c r="AH87" s="25"/>
+      <c r="AI87" s="25"/>
+      <c r="AJ87" s="25"/>
+      <c r="AK87" s="38"/>
+      <c r="AL87" s="25"/>
+      <c r="AM87" s="25"/>
+      <c r="AN87" s="53"/>
+      <c r="AO87" s="20"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="2"/>
+      <c r="B88" s="38"/>
+      <c r="C88" s="25"/>
+      <c r="D88" s="25"/>
+      <c r="E88" s="25"/>
+      <c r="F88" s="25"/>
+      <c r="G88" s="38"/>
+      <c r="H88" s="25"/>
+      <c r="I88" s="25"/>
+      <c r="J88" s="25"/>
+      <c r="K88" s="53"/>
+      <c r="L88" s="63"/>
+      <c r="M88" s="42"/>
+      <c r="N88" s="47"/>
+      <c r="O88" s="4"/>
+      <c r="P88" s="4"/>
+      <c r="Q88" s="38"/>
+      <c r="R88" s="25"/>
+      <c r="S88" s="25"/>
+      <c r="T88" s="25"/>
+      <c r="U88" s="25"/>
+      <c r="V88" s="25"/>
+      <c r="W88" s="25"/>
+      <c r="X88" s="25"/>
+      <c r="Y88" s="25"/>
+      <c r="Z88" s="25"/>
+      <c r="AA88" s="25"/>
+      <c r="AB88" s="25"/>
+      <c r="AC88" s="25"/>
+      <c r="AD88" s="25"/>
+      <c r="AE88" s="25"/>
+      <c r="AF88" s="25"/>
+      <c r="AG88" s="25"/>
+      <c r="AH88" s="25"/>
+      <c r="AI88" s="25"/>
+      <c r="AJ88" s="25"/>
+      <c r="AK88" s="38"/>
+      <c r="AL88" s="25"/>
+      <c r="AM88" s="25"/>
+      <c r="AN88" s="53"/>
+      <c r="AO88" s="20"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="2"/>
+      <c r="B89" s="38"/>
+      <c r="C89" s="100" t="s">
+        <v>99</v>
+      </c>
+      <c r="D89" s="41"/>
+      <c r="E89" s="25"/>
+      <c r="F89" s="25"/>
+      <c r="G89" s="38"/>
+      <c r="H89" s="25"/>
+      <c r="I89" s="25"/>
+      <c r="J89" s="25"/>
+      <c r="K89" s="53"/>
+      <c r="L89" s="20"/>
+      <c r="M89" s="51"/>
+      <c r="N89" s="52"/>
+      <c r="O89" s="25"/>
+      <c r="P89" s="25"/>
+      <c r="Q89" s="38"/>
+      <c r="R89" s="25"/>
+      <c r="S89" s="25"/>
+      <c r="T89" s="25"/>
+      <c r="U89" s="25"/>
+      <c r="V89" s="25"/>
+      <c r="W89" s="25"/>
+      <c r="X89" s="25"/>
+      <c r="Y89" s="25"/>
+      <c r="Z89" s="25"/>
+      <c r="AA89" s="25"/>
+      <c r="AB89" s="25"/>
+      <c r="AC89" s="25"/>
+      <c r="AD89" s="25"/>
+      <c r="AE89" s="25"/>
+      <c r="AF89" s="25"/>
+      <c r="AG89" s="25"/>
+      <c r="AH89" s="25"/>
+      <c r="AI89" s="25"/>
+      <c r="AJ89" s="25"/>
+      <c r="AK89" s="38"/>
+      <c r="AL89" s="25"/>
+      <c r="AM89" s="25"/>
+      <c r="AN89" s="53"/>
+      <c r="AO89" s="20"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="2"/>
+      <c r="B90" s="38"/>
+      <c r="C90" s="42"/>
+      <c r="D90" s="43" t="str">
+        <f>'Team Names'!C33</f>
+        <v>CC</v>
+      </c>
+      <c r="E90" s="25"/>
+      <c r="F90" s="25"/>
+      <c r="G90" s="38"/>
+      <c r="H90" s="25"/>
+      <c r="I90" s="25"/>
+      <c r="J90" s="25"/>
+      <c r="K90" s="53"/>
+      <c r="L90" s="20"/>
+      <c r="M90" s="25"/>
+      <c r="N90" s="25"/>
+      <c r="O90" s="25"/>
+      <c r="P90" s="25"/>
+      <c r="Q90" s="38"/>
+      <c r="R90" s="25"/>
+      <c r="S90" s="25"/>
+      <c r="T90" s="25"/>
+      <c r="U90" s="25"/>
+      <c r="V90" s="25"/>
+      <c r="W90" s="25"/>
+      <c r="X90" s="25"/>
+      <c r="Y90" s="25"/>
+      <c r="Z90" s="25"/>
+      <c r="AA90" s="25"/>
+      <c r="AB90" s="25"/>
+      <c r="AC90" s="25"/>
+      <c r="AD90" s="25"/>
+      <c r="AE90" s="25"/>
+      <c r="AF90" s="25"/>
+      <c r="AG90" s="25"/>
+      <c r="AH90" s="25"/>
+      <c r="AI90" s="25"/>
+      <c r="AJ90" s="25"/>
+      <c r="AK90" s="38"/>
+      <c r="AL90" s="25"/>
+      <c r="AM90" s="25"/>
+      <c r="AN90" s="53"/>
+      <c r="AO90" s="20"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="2"/>
+      <c r="B91" s="38"/>
+      <c r="C91" s="44"/>
+      <c r="D91" s="45"/>
+      <c r="E91" s="2"/>
+      <c r="F91" s="2"/>
+      <c r="G91" s="38"/>
+      <c r="H91" s="101" t="s">
+        <v>100</v>
+      </c>
+      <c r="I91" s="41"/>
+      <c r="J91" s="25"/>
+      <c r="K91" s="53"/>
+      <c r="L91" s="20"/>
+      <c r="M91" s="25"/>
+      <c r="N91" s="25"/>
+      <c r="O91" s="25"/>
+      <c r="P91" s="25"/>
+      <c r="Q91" s="38"/>
+      <c r="R91" s="25"/>
+      <c r="S91" s="25"/>
+      <c r="T91" s="25"/>
+      <c r="U91" s="25"/>
+      <c r="V91" s="25"/>
+      <c r="W91" s="25"/>
+      <c r="X91" s="25"/>
+      <c r="Y91" s="25"/>
+      <c r="Z91" s="25"/>
+      <c r="AA91" s="25"/>
+      <c r="AB91" s="25"/>
+      <c r="AC91" s="25"/>
+      <c r="AD91" s="20"/>
+      <c r="AE91" s="25"/>
+      <c r="AF91" s="25"/>
+      <c r="AG91" s="25"/>
+      <c r="AH91" s="25"/>
+      <c r="AI91" s="25"/>
+      <c r="AJ91" s="25"/>
+      <c r="AK91" s="38"/>
+      <c r="AL91" s="25"/>
+      <c r="AM91" s="25"/>
+      <c r="AN91" s="53"/>
+      <c r="AO91" s="20"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="2"/>
+      <c r="B92" s="38"/>
+      <c r="C92" s="42"/>
+      <c r="D92" s="47" t="str">
+        <f>'Team Names'!C34</f>
+        <v>DD</v>
+      </c>
+      <c r="E92" s="48"/>
+      <c r="F92" s="49"/>
+      <c r="G92" s="50"/>
+      <c r="H92" s="42"/>
+      <c r="I92" s="43"/>
+      <c r="J92" s="25"/>
+      <c r="K92" s="53"/>
+      <c r="L92" s="20"/>
+      <c r="M92" s="25"/>
+      <c r="N92" s="25"/>
+      <c r="O92" s="25"/>
+      <c r="P92" s="25"/>
+      <c r="Q92" s="38"/>
+      <c r="R92" s="25"/>
+      <c r="S92" s="25"/>
+      <c r="T92" s="25"/>
+      <c r="U92" s="25"/>
+      <c r="V92" s="25"/>
+      <c r="W92" s="25"/>
+      <c r="X92" s="25"/>
+      <c r="Y92" s="25"/>
+      <c r="Z92" s="25"/>
+      <c r="AA92" s="25"/>
+      <c r="AB92" s="25"/>
+      <c r="AC92" s="25"/>
+      <c r="AD92" s="25"/>
+      <c r="AE92" s="25"/>
+      <c r="AF92" s="25"/>
+      <c r="AG92" s="25"/>
+      <c r="AH92" s="25"/>
+      <c r="AI92" s="25"/>
+      <c r="AJ92" s="25"/>
+      <c r="AK92" s="25"/>
+      <c r="AL92" s="25"/>
+      <c r="AM92" s="25"/>
+      <c r="AN92" s="53"/>
+      <c r="AO92" s="20"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="2"/>
+      <c r="B93" s="38"/>
+      <c r="C93" s="51"/>
+      <c r="D93" s="52"/>
+      <c r="E93" s="25"/>
+      <c r="F93" s="53"/>
+      <c r="G93" s="54"/>
+      <c r="H93" s="44"/>
+      <c r="I93" s="45"/>
+      <c r="J93" s="59"/>
+      <c r="K93" s="60"/>
+      <c r="L93" s="20"/>
+      <c r="M93" s="25"/>
+      <c r="N93" s="25"/>
+      <c r="O93" s="25"/>
+      <c r="P93" s="25"/>
+      <c r="Q93" s="38"/>
+      <c r="R93" s="25"/>
+      <c r="S93" s="25"/>
+      <c r="T93" s="25"/>
+      <c r="U93" s="25"/>
+      <c r="V93" s="25"/>
+      <c r="W93" s="25"/>
+      <c r="X93" s="25"/>
+      <c r="Y93" s="25"/>
+      <c r="Z93" s="25"/>
+      <c r="AA93" s="25"/>
+      <c r="AB93" s="25"/>
+      <c r="AC93" s="25"/>
+      <c r="AD93" s="25"/>
+      <c r="AE93" s="25"/>
+      <c r="AF93" s="25"/>
+      <c r="AG93" s="25"/>
+      <c r="AH93" s="25"/>
+      <c r="AI93" s="25"/>
+      <c r="AJ93" s="25"/>
+      <c r="AK93" s="25"/>
+      <c r="AL93" s="25"/>
+      <c r="AM93" s="25"/>
+      <c r="AN93" s="53"/>
+      <c r="AO93" s="20"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="2"/>
+      <c r="B94" s="38"/>
+      <c r="C94" s="55"/>
+      <c r="D94" s="56"/>
+      <c r="E94" s="25"/>
+      <c r="F94" s="53"/>
+      <c r="G94" s="57"/>
+      <c r="H94" s="42"/>
+      <c r="I94" s="47"/>
+      <c r="J94" s="4"/>
+      <c r="K94" s="4"/>
+      <c r="L94" s="25"/>
+      <c r="M94" s="25"/>
+      <c r="N94" s="25"/>
+      <c r="O94" s="25"/>
+      <c r="P94" s="25"/>
+      <c r="Q94" s="38"/>
+      <c r="R94" s="25"/>
+      <c r="S94" s="25"/>
+      <c r="T94" s="25"/>
+      <c r="U94" s="25"/>
+      <c r="V94" s="25"/>
+      <c r="W94" s="25"/>
+      <c r="X94" s="25"/>
+      <c r="Y94" s="25"/>
+      <c r="Z94" s="25"/>
+      <c r="AA94" s="25"/>
+      <c r="AB94" s="25"/>
+      <c r="AC94" s="25"/>
+      <c r="AD94" s="25"/>
+      <c r="AE94" s="25"/>
+      <c r="AF94" s="25"/>
+      <c r="AG94" s="25"/>
+      <c r="AH94" s="25"/>
+      <c r="AI94" s="25"/>
+      <c r="AJ94" s="25"/>
+      <c r="AK94" s="25"/>
+      <c r="AL94" s="25"/>
+      <c r="AM94" s="25"/>
+      <c r="AN94" s="53"/>
+      <c r="AO94" s="20"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="2"/>
+      <c r="B95" s="38"/>
+      <c r="C95" s="102" t="s">
+        <v>101</v>
+      </c>
+      <c r="D95" s="41"/>
+      <c r="E95" s="25"/>
+      <c r="F95" s="53"/>
+      <c r="G95" s="50"/>
+      <c r="H95" s="51"/>
+      <c r="I95" s="52"/>
+      <c r="J95" s="25"/>
+      <c r="K95" s="25"/>
+      <c r="L95" s="25"/>
+      <c r="M95" s="25"/>
+      <c r="N95" s="25"/>
+      <c r="O95" s="25"/>
+      <c r="P95" s="25"/>
+      <c r="Q95" s="38"/>
+      <c r="R95" s="25"/>
+      <c r="S95" s="25"/>
+      <c r="T95" s="25"/>
+      <c r="U95" s="25"/>
+      <c r="V95" s="25"/>
+      <c r="W95" s="25"/>
+      <c r="X95" s="25"/>
+      <c r="Y95" s="25"/>
+      <c r="Z95" s="25"/>
+      <c r="AA95" s="25"/>
+      <c r="AB95" s="25"/>
+      <c r="AC95" s="25"/>
+      <c r="AD95" s="20"/>
+      <c r="AE95" s="25"/>
+      <c r="AF95" s="25"/>
+      <c r="AG95" s="25"/>
+      <c r="AH95" s="25"/>
+      <c r="AI95" s="25"/>
+      <c r="AJ95" s="25"/>
+      <c r="AK95" s="38"/>
+      <c r="AL95" s="25"/>
+      <c r="AM95" s="25"/>
+      <c r="AN95" s="53"/>
+      <c r="AO95" s="20"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="2"/>
+      <c r="B96" s="38"/>
+      <c r="C96" s="42"/>
+      <c r="D96" s="43" t="str">
+        <f>'Team Names'!C35</f>
+        <v>EE</v>
+      </c>
+      <c r="E96" s="25"/>
+      <c r="F96" s="53"/>
+      <c r="G96" s="50"/>
+      <c r="H96" s="25"/>
+      <c r="I96" s="25"/>
+      <c r="J96" s="25"/>
+      <c r="K96" s="25"/>
+      <c r="L96" s="25"/>
+      <c r="M96" s="25"/>
+      <c r="N96" s="25"/>
+      <c r="O96" s="25"/>
+      <c r="P96" s="25"/>
+      <c r="Q96" s="38"/>
+      <c r="R96" s="25"/>
+      <c r="S96" s="25"/>
+      <c r="T96" s="25"/>
+      <c r="U96" s="25"/>
+      <c r="V96" s="25"/>
+      <c r="W96" s="25"/>
+      <c r="X96" s="25"/>
+      <c r="Y96" s="25"/>
+      <c r="Z96" s="25"/>
+      <c r="AA96" s="25"/>
+      <c r="AB96" s="25"/>
+      <c r="AC96" s="25"/>
+      <c r="AD96" s="25"/>
+      <c r="AE96" s="25"/>
+      <c r="AF96" s="25"/>
+      <c r="AG96" s="25"/>
+      <c r="AH96" s="25"/>
+      <c r="AI96" s="25"/>
+      <c r="AJ96" s="25"/>
+      <c r="AK96" s="38"/>
+      <c r="AL96" s="25"/>
+      <c r="AM96" s="25"/>
+      <c r="AN96" s="53"/>
+      <c r="AO96" s="20"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="2"/>
+      <c r="B97" s="38"/>
+      <c r="C97" s="44"/>
+      <c r="D97" s="45"/>
+      <c r="E97" s="59"/>
+      <c r="F97" s="60"/>
+      <c r="G97" s="50"/>
+      <c r="H97" s="25"/>
+      <c r="I97" s="25"/>
+      <c r="J97" s="25"/>
+      <c r="K97" s="25"/>
+      <c r="L97" s="25"/>
+      <c r="M97" s="25"/>
+      <c r="N97" s="25"/>
+      <c r="O97" s="25"/>
+      <c r="P97" s="25"/>
+      <c r="Q97" s="38"/>
+      <c r="R97" s="25"/>
+      <c r="S97" s="25"/>
+      <c r="T97" s="25"/>
+      <c r="U97" s="25"/>
+      <c r="V97" s="25"/>
+      <c r="W97" s="25"/>
+      <c r="X97" s="25"/>
+      <c r="Y97" s="25"/>
+      <c r="Z97" s="25"/>
+      <c r="AA97" s="25"/>
+      <c r="AB97" s="25"/>
+      <c r="AC97" s="25"/>
+      <c r="AD97" s="25"/>
+      <c r="AE97" s="25"/>
+      <c r="AF97" s="25"/>
+      <c r="AG97" s="25"/>
+      <c r="AH97" s="25"/>
+      <c r="AI97" s="25"/>
+      <c r="AJ97" s="25"/>
+      <c r="AK97" s="38"/>
+      <c r="AL97" s="25"/>
+      <c r="AM97" s="25"/>
+      <c r="AN97" s="53"/>
+      <c r="AO97" s="20"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="2"/>
+      <c r="B98" s="38"/>
+      <c r="C98" s="42"/>
+      <c r="D98" s="47" t="str">
+        <f>'Team Names'!C36</f>
+        <v>FF</v>
+      </c>
+      <c r="E98" s="4"/>
+      <c r="F98" s="4"/>
+      <c r="G98" s="38"/>
+      <c r="H98" s="25"/>
+      <c r="I98" s="25"/>
+      <c r="J98" s="25"/>
+      <c r="K98" s="25"/>
+      <c r="L98" s="25"/>
+      <c r="M98" s="25"/>
+      <c r="N98" s="25"/>
+      <c r="O98" s="25"/>
+      <c r="P98" s="25"/>
+      <c r="Q98" s="38"/>
+      <c r="R98" s="25"/>
+      <c r="S98" s="25"/>
+      <c r="T98" s="25"/>
+      <c r="U98" s="25"/>
+      <c r="V98" s="25"/>
+      <c r="W98" s="25"/>
+      <c r="X98" s="25"/>
+      <c r="Y98" s="25"/>
+      <c r="Z98" s="25"/>
+      <c r="AA98" s="25"/>
+      <c r="AB98" s="25"/>
+      <c r="AC98" s="25"/>
+      <c r="AD98" s="25"/>
+      <c r="AE98" s="25"/>
+      <c r="AF98" s="25"/>
+      <c r="AG98" s="25"/>
+      <c r="AH98" s="25"/>
+      <c r="AI98" s="25"/>
+      <c r="AJ98" s="25"/>
+      <c r="AK98" s="38"/>
+      <c r="AL98" s="25"/>
+      <c r="AM98" s="25"/>
+      <c r="AN98" s="53"/>
+      <c r="AO98" s="20"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="2"/>
+      <c r="B99" s="38"/>
+      <c r="C99" s="51"/>
+      <c r="D99" s="52"/>
+      <c r="E99" s="25"/>
+      <c r="F99" s="25"/>
+      <c r="G99" s="38"/>
+      <c r="H99" s="25"/>
+      <c r="I99" s="25"/>
+      <c r="J99" s="25"/>
+      <c r="K99" s="25"/>
+      <c r="L99" s="25"/>
+      <c r="M99" s="25"/>
+      <c r="N99" s="25"/>
+      <c r="O99" s="25"/>
+      <c r="P99" s="25"/>
+      <c r="Q99" s="38"/>
+      <c r="R99" s="25"/>
+      <c r="S99" s="25"/>
+      <c r="T99" s="25"/>
+      <c r="U99" s="25"/>
+      <c r="V99" s="25"/>
+      <c r="W99" s="25"/>
+      <c r="X99" s="25"/>
+      <c r="Y99" s="25"/>
+      <c r="Z99" s="25"/>
+      <c r="AA99" s="25"/>
+      <c r="AB99" s="25"/>
+      <c r="AC99" s="25"/>
+      <c r="AD99" s="25"/>
+      <c r="AE99" s="25"/>
+      <c r="AF99" s="25"/>
+      <c r="AG99" s="25"/>
+      <c r="AH99" s="25"/>
+      <c r="AI99" s="25"/>
+      <c r="AJ99" s="25"/>
+      <c r="AK99" s="38"/>
+      <c r="AL99" s="25"/>
+      <c r="AM99" s="25"/>
+      <c r="AN99" s="53"/>
+      <c r="AO99" s="20"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="2"/>
+      <c r="B100" s="38"/>
+      <c r="C100" s="25"/>
+      <c r="D100" s="25"/>
+      <c r="E100" s="25"/>
+      <c r="F100" s="25"/>
+      <c r="G100" s="25"/>
+      <c r="H100" s="25"/>
+      <c r="I100" s="25"/>
+      <c r="J100" s="25"/>
+      <c r="K100" s="25"/>
+      <c r="L100" s="25"/>
+      <c r="M100" s="25"/>
+      <c r="N100" s="25"/>
+      <c r="O100" s="25"/>
+      <c r="P100" s="25"/>
+      <c r="Q100" s="25"/>
+      <c r="R100" s="25"/>
+      <c r="S100" s="25"/>
+      <c r="T100" s="25"/>
+      <c r="U100" s="25"/>
+      <c r="V100" s="25"/>
+      <c r="W100" s="25"/>
+      <c r="X100" s="25"/>
+      <c r="Y100" s="25"/>
+      <c r="Z100" s="25"/>
+      <c r="AA100" s="25"/>
+      <c r="AB100" s="25"/>
+      <c r="AC100" s="25"/>
+      <c r="AD100" s="25"/>
+      <c r="AE100" s="25"/>
+      <c r="AF100" s="25"/>
+      <c r="AG100" s="25"/>
+      <c r="AH100" s="25"/>
+      <c r="AI100" s="25"/>
+      <c r="AJ100" s="25"/>
+      <c r="AK100" s="38"/>
+      <c r="AL100" s="25"/>
+      <c r="AM100" s="25"/>
+      <c r="AN100" s="53"/>
+      <c r="AO100" s="20"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="2"/>
+      <c r="B101" s="34"/>
+      <c r="C101" s="103"/>
+      <c r="D101" s="104"/>
+      <c r="E101" s="2"/>
+      <c r="F101" s="2"/>
+      <c r="G101" s="34"/>
+      <c r="H101" s="2"/>
+      <c r="I101" s="2"/>
+      <c r="J101" s="2"/>
+      <c r="K101" s="2"/>
+      <c r="L101" s="2"/>
+      <c r="M101" s="2"/>
+      <c r="N101" s="2"/>
+      <c r="O101" s="2"/>
+      <c r="P101" s="2"/>
+      <c r="Q101" s="34"/>
+      <c r="R101" s="2"/>
+      <c r="S101" s="2"/>
+      <c r="T101" s="2"/>
+      <c r="U101" s="2"/>
+      <c r="V101" s="2"/>
+      <c r="W101" s="2"/>
+      <c r="X101" s="2"/>
+      <c r="Y101" s="2"/>
+      <c r="Z101" s="2"/>
+      <c r="AA101" s="34"/>
+      <c r="AB101" s="2"/>
+      <c r="AC101" s="2"/>
+      <c r="AD101" s="2"/>
+      <c r="AE101" s="2"/>
+      <c r="AF101" s="2"/>
+      <c r="AG101" s="2"/>
+      <c r="AH101" s="2"/>
+      <c r="AI101" s="2"/>
+      <c r="AJ101" s="2"/>
+      <c r="AK101" s="34"/>
+      <c r="AL101" s="2"/>
+      <c r="AM101" s="2"/>
+      <c r="AN101" s="86"/>
+      <c r="AO101" s="85"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="3"/>
+      <c r="B102" s="35"/>
+      <c r="C102" s="36" t="s">
+        <v>102</v>
+      </c>
+      <c r="D102" s="3"/>
+      <c r="E102" s="3"/>
+      <c r="F102" s="3"/>
+      <c r="G102" s="35"/>
+      <c r="H102" s="3"/>
+      <c r="I102" s="3"/>
+      <c r="J102" s="3"/>
+      <c r="K102" s="3"/>
+      <c r="L102" s="3"/>
+      <c r="M102" s="3"/>
+      <c r="N102" s="3"/>
+      <c r="O102" s="3"/>
+      <c r="P102" s="3"/>
+      <c r="Q102" s="35"/>
+      <c r="R102" s="3"/>
+      <c r="S102" s="3"/>
+      <c r="T102" s="3"/>
+      <c r="U102" s="3"/>
+      <c r="V102" s="3"/>
+      <c r="W102" s="3"/>
+      <c r="X102" s="3"/>
+      <c r="Y102" s="3"/>
+      <c r="Z102" s="3"/>
+      <c r="AA102" s="35"/>
+      <c r="AB102" s="3"/>
+      <c r="AC102" s="3"/>
+      <c r="AD102" s="3"/>
+      <c r="AE102" s="3"/>
+      <c r="AF102" s="3"/>
+      <c r="AG102" s="3"/>
+      <c r="AH102" s="3"/>
+      <c r="AI102" s="3"/>
+      <c r="AJ102" s="3"/>
+      <c r="AK102" s="35"/>
+      <c r="AL102" s="3"/>
+      <c r="AM102" s="3"/>
+      <c r="AN102" s="105"/>
+      <c r="AO102" s="106"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="72"/>
+      <c r="B103" s="107"/>
+      <c r="C103" s="55"/>
+      <c r="D103" s="56"/>
+      <c r="E103" s="4"/>
+      <c r="F103" s="4"/>
+      <c r="G103" s="107"/>
+      <c r="H103" s="4"/>
+      <c r="I103" s="4"/>
+      <c r="J103" s="4"/>
+      <c r="K103" s="4"/>
+      <c r="L103" s="4"/>
+      <c r="M103" s="4"/>
+      <c r="N103" s="4"/>
+      <c r="O103" s="25"/>
+      <c r="P103" s="25"/>
+      <c r="Q103" s="25"/>
+      <c r="R103" s="25"/>
+      <c r="S103" s="25"/>
+      <c r="T103" s="25"/>
+      <c r="U103" s="4"/>
+      <c r="V103" s="4"/>
+      <c r="W103" s="4"/>
+      <c r="X103" s="4"/>
+      <c r="Y103" s="4"/>
+      <c r="Z103" s="4"/>
+      <c r="AA103" s="107"/>
+      <c r="AB103" s="4"/>
+      <c r="AC103" s="4"/>
+      <c r="AD103" s="4"/>
+      <c r="AE103" s="4"/>
+      <c r="AF103" s="4"/>
+      <c r="AG103" s="4"/>
+      <c r="AH103" s="4"/>
+      <c r="AI103" s="4"/>
+      <c r="AJ103" s="4"/>
+      <c r="AK103" s="107"/>
+      <c r="AL103" s="4"/>
+      <c r="AM103" s="4"/>
+      <c r="AN103" s="108"/>
+      <c r="AO103" s="63"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="2"/>
+      <c r="B104" s="38"/>
+      <c r="C104" s="77" t="s">
+        <v>103</v>
+      </c>
+      <c r="D104" s="41"/>
+      <c r="E104" s="25"/>
+      <c r="F104" s="25"/>
+      <c r="G104" s="38"/>
+      <c r="H104" s="77" t="s">
+        <v>104</v>
+      </c>
+      <c r="I104" s="41"/>
+      <c r="J104" s="25"/>
+      <c r="K104" s="25"/>
+      <c r="L104" s="25"/>
+      <c r="M104" s="25"/>
+      <c r="N104" s="25"/>
+      <c r="O104" s="25"/>
+      <c r="P104" s="25"/>
+      <c r="Q104" s="25"/>
+      <c r="R104" s="25"/>
+      <c r="S104" s="25"/>
+      <c r="T104" s="25"/>
+      <c r="U104" s="25"/>
+      <c r="V104" s="25"/>
+      <c r="W104" s="25"/>
+      <c r="X104" s="25"/>
+      <c r="Y104" s="25"/>
+      <c r="Z104" s="25"/>
+      <c r="AA104" s="38"/>
+      <c r="AB104" s="25"/>
+      <c r="AC104" s="25"/>
+      <c r="AD104" s="25"/>
+      <c r="AE104" s="25"/>
+      <c r="AF104" s="25"/>
+      <c r="AG104" s="25"/>
+      <c r="AH104" s="25"/>
+      <c r="AI104" s="25"/>
+      <c r="AJ104" s="25"/>
+      <c r="AK104" s="38"/>
+      <c r="AL104" s="25"/>
+      <c r="AM104" s="25"/>
+      <c r="AN104" s="53"/>
+      <c r="AO104" s="20"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="2"/>
+      <c r="B105" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="C105" s="42"/>
+      <c r="D105" s="43"/>
+      <c r="E105" s="25"/>
+      <c r="F105" s="25"/>
+      <c r="G105" s="110" t="s">
+        <v>106</v>
+      </c>
+      <c r="H105" s="42"/>
+      <c r="I105" s="79"/>
+      <c r="J105" s="25"/>
+      <c r="K105" s="25"/>
+      <c r="L105" s="25"/>
+      <c r="M105" s="25"/>
+      <c r="N105" s="25"/>
+      <c r="O105" s="25"/>
+      <c r="P105" s="25"/>
+      <c r="Q105" s="25"/>
+      <c r="R105" s="25"/>
+      <c r="S105" s="25"/>
+      <c r="T105" s="25"/>
+      <c r="U105" s="25"/>
+      <c r="V105" s="25"/>
+      <c r="W105" s="25"/>
+      <c r="X105" s="25"/>
+      <c r="Y105" s="25"/>
+      <c r="Z105" s="25"/>
+      <c r="AA105" s="38"/>
+      <c r="AB105" s="25"/>
+      <c r="AC105" s="25"/>
+      <c r="AD105" s="25"/>
+      <c r="AE105" s="25"/>
+      <c r="AF105" s="25"/>
+      <c r="AG105" s="25"/>
+      <c r="AH105" s="25"/>
+      <c r="AI105" s="25"/>
+      <c r="AJ105" s="25"/>
+      <c r="AK105" s="38"/>
+      <c r="AL105" s="25"/>
+      <c r="AM105" s="25"/>
+      <c r="AN105" s="53"/>
+      <c r="AO105" s="20"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="2"/>
+      <c r="B106" s="38"/>
+      <c r="C106" s="44"/>
+      <c r="D106" s="45"/>
+      <c r="E106" s="2"/>
+      <c r="F106" s="2"/>
+      <c r="G106" s="38"/>
+      <c r="H106" s="44"/>
+      <c r="I106" s="45"/>
+      <c r="J106" s="2"/>
+      <c r="K106" s="2"/>
+      <c r="L106" s="25"/>
+      <c r="M106" s="25"/>
+      <c r="N106" s="25"/>
+      <c r="O106" s="25"/>
+      <c r="P106" s="25"/>
+      <c r="Q106" s="25"/>
+      <c r="R106" s="25"/>
+      <c r="S106" s="25"/>
+      <c r="T106" s="25"/>
+      <c r="U106" s="25"/>
+      <c r="V106" s="25"/>
+      <c r="W106" s="25"/>
+      <c r="X106" s="25"/>
+      <c r="Y106" s="25"/>
+      <c r="Z106" s="25"/>
+      <c r="AA106" s="38"/>
+      <c r="AB106" s="25"/>
+      <c r="AC106" s="25"/>
+      <c r="AD106" s="25"/>
+      <c r="AE106" s="25"/>
+      <c r="AF106" s="25"/>
+      <c r="AG106" s="25"/>
+      <c r="AH106" s="25"/>
+      <c r="AI106" s="25"/>
+      <c r="AJ106" s="25"/>
+      <c r="AK106" s="38"/>
+      <c r="AL106" s="25"/>
+      <c r="AM106" s="25"/>
+      <c r="AN106" s="53"/>
+      <c r="AO106" s="20"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="2"/>
+      <c r="B107" s="111" t="s">
+        <v>107</v>
+      </c>
+      <c r="C107" s="42"/>
+      <c r="D107" s="47"/>
+      <c r="E107" s="48"/>
+      <c r="F107" s="49"/>
+      <c r="G107" s="68"/>
+      <c r="H107" s="42"/>
+      <c r="I107" s="47"/>
+      <c r="J107" s="48"/>
+      <c r="K107" s="49"/>
+      <c r="L107" s="20"/>
+      <c r="M107" s="77" t="s">
+        <v>108</v>
+      </c>
+      <c r="N107" s="41"/>
+      <c r="O107" s="25"/>
+      <c r="P107" s="25"/>
+      <c r="Q107" s="38"/>
+      <c r="R107" s="77" t="s">
+        <v>109</v>
+      </c>
+      <c r="S107" s="41"/>
+      <c r="T107" s="25"/>
+      <c r="U107" s="25"/>
+      <c r="V107" s="25"/>
+      <c r="W107" s="25"/>
+      <c r="X107" s="25"/>
+      <c r="Y107" s="25"/>
+      <c r="Z107" s="25"/>
+      <c r="AA107" s="38"/>
+      <c r="AB107" s="25"/>
+      <c r="AC107" s="25"/>
+      <c r="AD107" s="25"/>
+      <c r="AE107" s="25"/>
+      <c r="AF107" s="25"/>
+      <c r="AG107" s="25"/>
+      <c r="AH107" s="25"/>
+      <c r="AI107" s="25"/>
+      <c r="AJ107" s="25"/>
+      <c r="AK107" s="38"/>
+      <c r="AL107" s="25"/>
+      <c r="AM107" s="25"/>
+      <c r="AN107" s="53"/>
+      <c r="AO107" s="20"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="2"/>
+      <c r="B108" s="38"/>
+      <c r="C108" s="51"/>
+      <c r="D108" s="52"/>
+      <c r="E108" s="25"/>
+      <c r="F108" s="25"/>
+      <c r="G108" s="107"/>
+      <c r="H108" s="51"/>
+      <c r="I108" s="52"/>
+      <c r="J108" s="25"/>
+      <c r="K108" s="53"/>
+      <c r="L108" s="20"/>
+      <c r="M108" s="42"/>
+      <c r="N108" s="43"/>
+      <c r="O108" s="25"/>
+      <c r="P108" s="25"/>
+      <c r="Q108" s="112" t="s">
+        <v>110</v>
+      </c>
+      <c r="R108" s="42"/>
+      <c r="S108" s="79"/>
+      <c r="T108" s="25"/>
+      <c r="U108" s="25"/>
+      <c r="V108" s="25"/>
+      <c r="W108" s="25"/>
+      <c r="X108" s="25"/>
+      <c r="Y108" s="25"/>
+      <c r="Z108" s="25"/>
+      <c r="AA108" s="38"/>
+      <c r="AB108" s="25"/>
+      <c r="AC108" s="25"/>
+      <c r="AD108" s="25"/>
+      <c r="AE108" s="25"/>
+      <c r="AF108" s="25"/>
+      <c r="AG108" s="25"/>
+      <c r="AH108" s="25"/>
+      <c r="AI108" s="25"/>
+      <c r="AJ108" s="25"/>
+      <c r="AK108" s="38"/>
+      <c r="AL108" s="25"/>
+      <c r="AM108" s="25"/>
+      <c r="AN108" s="53"/>
+      <c r="AO108" s="20"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="2"/>
+      <c r="B109" s="38"/>
+      <c r="C109" s="72"/>
+      <c r="D109" s="72"/>
+      <c r="E109" s="25"/>
+      <c r="F109" s="25"/>
+      <c r="G109" s="38"/>
+      <c r="H109" s="2"/>
+      <c r="I109" s="2"/>
+      <c r="J109" s="25"/>
+      <c r="K109" s="53"/>
+      <c r="L109" s="85"/>
+      <c r="M109" s="44"/>
+      <c r="N109" s="45"/>
+      <c r="O109" s="2"/>
+      <c r="P109" s="2"/>
+      <c r="Q109" s="38"/>
+      <c r="R109" s="44"/>
+      <c r="S109" s="45"/>
+      <c r="T109" s="2"/>
+      <c r="U109" s="2"/>
+      <c r="V109" s="25"/>
+      <c r="W109" s="25"/>
+      <c r="X109" s="25"/>
+      <c r="Y109" s="25"/>
+      <c r="Z109" s="25"/>
+      <c r="AA109" s="38"/>
+      <c r="AB109" s="25"/>
+      <c r="AC109" s="25"/>
+      <c r="AD109" s="25"/>
+      <c r="AE109" s="25"/>
+      <c r="AF109" s="25"/>
+      <c r="AG109" s="25"/>
+      <c r="AH109" s="25"/>
+      <c r="AI109" s="25"/>
+      <c r="AJ109" s="25"/>
+      <c r="AK109" s="38"/>
+      <c r="AL109" s="25"/>
+      <c r="AM109" s="25"/>
+      <c r="AN109" s="53"/>
+      <c r="AO109" s="20"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="2"/>
+      <c r="B110" s="38"/>
+      <c r="C110" s="77" t="s">
+        <v>111</v>
+      </c>
+      <c r="D110" s="41"/>
+      <c r="E110" s="25"/>
+      <c r="F110" s="25"/>
+      <c r="G110" s="38"/>
+      <c r="H110" s="77" t="s">
+        <v>112</v>
+      </c>
+      <c r="I110" s="41"/>
+      <c r="J110" s="20"/>
+      <c r="K110" s="53"/>
+      <c r="L110" s="88"/>
+      <c r="M110" s="42"/>
+      <c r="N110" s="47"/>
+      <c r="O110" s="48"/>
+      <c r="P110" s="49"/>
+      <c r="Q110" s="68"/>
+      <c r="R110" s="42"/>
+      <c r="S110" s="47"/>
+      <c r="T110" s="48"/>
+      <c r="U110" s="49"/>
+      <c r="V110" s="20"/>
+      <c r="W110" s="25"/>
+      <c r="X110" s="25"/>
+      <c r="Y110" s="25"/>
+      <c r="Z110" s="25"/>
+      <c r="AA110" s="38"/>
+      <c r="AB110" s="25"/>
+      <c r="AC110" s="25"/>
+      <c r="AD110" s="25"/>
+      <c r="AE110" s="25"/>
+      <c r="AF110" s="25"/>
+      <c r="AG110" s="25"/>
+      <c r="AH110" s="25"/>
+      <c r="AI110" s="25"/>
+      <c r="AJ110" s="25"/>
+      <c r="AK110" s="38"/>
+      <c r="AL110" s="25"/>
+      <c r="AM110" s="25"/>
+      <c r="AN110" s="53"/>
+      <c r="AO110" s="20"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="2"/>
+      <c r="B111" s="113" t="s">
+        <v>113</v>
+      </c>
+      <c r="C111" s="42"/>
+      <c r="D111" s="43"/>
+      <c r="E111" s="25"/>
+      <c r="F111" s="25"/>
+      <c r="G111" s="114" t="s">
+        <v>114</v>
+      </c>
+      <c r="H111" s="42"/>
+      <c r="I111" s="79"/>
+      <c r="J111" s="20"/>
+      <c r="K111" s="53"/>
+      <c r="L111" s="20"/>
+      <c r="M111" s="51"/>
+      <c r="N111" s="52"/>
+      <c r="O111" s="25"/>
+      <c r="P111" s="25"/>
+      <c r="Q111" s="107"/>
+      <c r="R111" s="51"/>
+      <c r="S111" s="52"/>
+      <c r="T111" s="25"/>
+      <c r="U111" s="53"/>
+      <c r="V111" s="20"/>
+      <c r="W111" s="25"/>
+      <c r="X111" s="25"/>
+      <c r="Y111" s="25"/>
+      <c r="Z111" s="25"/>
+      <c r="AA111" s="38"/>
+      <c r="AB111" s="25"/>
+      <c r="AC111" s="25"/>
+      <c r="AD111" s="25"/>
+      <c r="AE111" s="25"/>
+      <c r="AF111" s="25"/>
+      <c r="AG111" s="25"/>
+      <c r="AH111" s="25"/>
+      <c r="AI111" s="25"/>
+      <c r="AJ111" s="25"/>
+      <c r="AK111" s="38"/>
+      <c r="AL111" s="25"/>
+      <c r="AM111" s="25"/>
+      <c r="AN111" s="53"/>
+      <c r="AO111" s="20"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="2"/>
+      <c r="B112" s="38"/>
+      <c r="C112" s="44"/>
+      <c r="D112" s="45"/>
+      <c r="E112" s="2"/>
+      <c r="F112" s="2"/>
+      <c r="G112" s="38"/>
+      <c r="H112" s="44"/>
+      <c r="I112" s="45"/>
+      <c r="J112" s="62"/>
+      <c r="K112" s="60"/>
+      <c r="L112" s="20"/>
+      <c r="M112" s="25"/>
+      <c r="N112" s="25"/>
+      <c r="O112" s="25"/>
+      <c r="P112" s="25"/>
+      <c r="Q112" s="25"/>
+      <c r="R112" s="25"/>
+      <c r="S112" s="25"/>
+      <c r="T112" s="25"/>
+      <c r="U112" s="53"/>
+      <c r="V112" s="20"/>
+      <c r="W112" s="25"/>
+      <c r="X112" s="25"/>
+      <c r="Y112" s="25"/>
+      <c r="Z112" s="25"/>
+      <c r="AA112" s="38"/>
+      <c r="AB112" s="25"/>
+      <c r="AC112" s="25"/>
+      <c r="AD112" s="25"/>
+      <c r="AE112" s="25"/>
+      <c r="AF112" s="25"/>
+      <c r="AG112" s="25"/>
+      <c r="AH112" s="25"/>
+      <c r="AI112" s="25"/>
+      <c r="AJ112" s="25"/>
+      <c r="AK112" s="38"/>
+      <c r="AL112" s="25"/>
+      <c r="AM112" s="25"/>
+      <c r="AN112" s="53"/>
+      <c r="AO112" s="20"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="2"/>
+      <c r="B113" s="115" t="s">
+        <v>115</v>
+      </c>
+      <c r="C113" s="42"/>
+      <c r="D113" s="47"/>
+      <c r="E113" s="48"/>
+      <c r="F113" s="49"/>
+      <c r="G113" s="68"/>
+      <c r="H113" s="42"/>
+      <c r="I113" s="47"/>
+      <c r="J113" s="63"/>
+      <c r="K113" s="4"/>
+      <c r="L113" s="25"/>
+      <c r="M113" s="25"/>
+      <c r="N113" s="25"/>
+      <c r="O113" s="25"/>
+      <c r="P113" s="25"/>
+      <c r="Q113" s="25"/>
+      <c r="R113" s="25"/>
+      <c r="S113" s="25"/>
+      <c r="T113" s="25"/>
+      <c r="U113" s="53"/>
+      <c r="V113" s="20"/>
+      <c r="W113" s="25"/>
+      <c r="X113" s="25"/>
+      <c r="Y113" s="25"/>
+      <c r="Z113" s="25"/>
+      <c r="AA113" s="38"/>
+      <c r="AB113" s="25"/>
+      <c r="AC113" s="25"/>
+      <c r="AD113" s="25"/>
+      <c r="AE113" s="25"/>
+      <c r="AF113" s="25"/>
+      <c r="AG113" s="25"/>
+      <c r="AH113" s="25"/>
+      <c r="AI113" s="25"/>
+      <c r="AJ113" s="25"/>
+      <c r="AK113" s="38"/>
+      <c r="AL113" s="25"/>
+      <c r="AM113" s="25"/>
+      <c r="AN113" s="53"/>
+      <c r="AO113" s="20"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="2"/>
+      <c r="B114" s="38"/>
+      <c r="C114" s="51"/>
+      <c r="D114" s="52"/>
+      <c r="E114" s="25"/>
+      <c r="F114" s="25"/>
+      <c r="G114" s="107"/>
+      <c r="H114" s="51"/>
+      <c r="I114" s="52"/>
+      <c r="J114" s="20"/>
+      <c r="K114" s="25"/>
+      <c r="L114" s="25"/>
+      <c r="M114" s="25"/>
+      <c r="N114" s="25"/>
+      <c r="O114" s="25"/>
+      <c r="P114" s="25"/>
+      <c r="Q114" s="25"/>
+      <c r="R114" s="25"/>
+      <c r="S114" s="25"/>
+      <c r="T114" s="25"/>
+      <c r="U114" s="53"/>
+      <c r="V114" s="20"/>
+      <c r="W114" s="77" t="s">
+        <v>116</v>
+      </c>
+      <c r="X114" s="41"/>
+      <c r="Y114" s="25"/>
+      <c r="Z114" s="25"/>
+      <c r="AA114" s="38"/>
+      <c r="AB114" s="77" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC114" s="41"/>
+      <c r="AD114" s="25"/>
+      <c r="AE114" s="25"/>
+      <c r="AF114" s="25"/>
+      <c r="AG114" s="25"/>
+      <c r="AH114" s="25"/>
+      <c r="AI114" s="25"/>
+      <c r="AJ114" s="25"/>
+      <c r="AK114" s="38"/>
+      <c r="AL114" s="25"/>
+      <c r="AM114" s="25"/>
+      <c r="AN114" s="53"/>
+      <c r="AO114" s="20"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="2"/>
+      <c r="B115" s="38"/>
+      <c r="C115" s="25"/>
+      <c r="D115" s="25"/>
+      <c r="E115" s="25"/>
+      <c r="F115" s="25"/>
+      <c r="G115" s="38"/>
+      <c r="H115" s="4"/>
+      <c r="I115" s="4"/>
+      <c r="J115" s="25"/>
+      <c r="K115" s="25"/>
+      <c r="L115" s="25"/>
+      <c r="M115" s="25"/>
+      <c r="N115" s="25"/>
+      <c r="O115" s="25"/>
+      <c r="P115" s="25"/>
+      <c r="Q115" s="25"/>
+      <c r="R115" s="25"/>
+      <c r="S115" s="25"/>
+      <c r="T115" s="25"/>
+      <c r="U115" s="53"/>
+      <c r="V115" s="20"/>
+      <c r="W115" s="42"/>
+      <c r="X115" s="43"/>
+      <c r="Y115" s="25"/>
+      <c r="Z115" s="25"/>
+      <c r="AA115" s="116" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB115" s="42"/>
+      <c r="AC115" s="79"/>
+      <c r="AD115" s="25"/>
+      <c r="AE115" s="25"/>
+      <c r="AF115" s="25"/>
+      <c r="AG115" s="25"/>
+      <c r="AH115" s="25"/>
+      <c r="AI115" s="25"/>
+      <c r="AJ115" s="25"/>
+      <c r="AK115" s="38"/>
+      <c r="AL115" s="25"/>
+      <c r="AM115" s="25"/>
+      <c r="AN115" s="53"/>
+      <c r="AO115" s="20"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="2"/>
+      <c r="B116" s="38"/>
+      <c r="C116" s="77" t="s">
+        <v>119</v>
+      </c>
+      <c r="D116" s="41"/>
+      <c r="E116" s="25"/>
+      <c r="F116" s="25"/>
+      <c r="G116" s="38"/>
+      <c r="H116" s="77" t="s">
+        <v>120</v>
+      </c>
+      <c r="I116" s="41"/>
+      <c r="J116" s="25"/>
+      <c r="K116" s="25"/>
+      <c r="L116" s="25"/>
+      <c r="M116" s="25"/>
+      <c r="N116" s="25"/>
+      <c r="O116" s="25"/>
+      <c r="P116" s="25"/>
+      <c r="Q116" s="25"/>
+      <c r="R116" s="25"/>
+      <c r="S116" s="25"/>
+      <c r="T116" s="25"/>
+      <c r="U116" s="53"/>
+      <c r="V116" s="62"/>
+      <c r="W116" s="44"/>
+      <c r="X116" s="45"/>
+      <c r="Y116" s="2"/>
+      <c r="Z116" s="2"/>
+      <c r="AA116" s="38"/>
+      <c r="AB116" s="44"/>
+      <c r="AC116" s="45"/>
+      <c r="AD116" s="2"/>
+      <c r="AE116" s="2"/>
+      <c r="AF116" s="25"/>
+      <c r="AG116" s="25"/>
+      <c r="AH116" s="25"/>
+      <c r="AI116" s="25"/>
+      <c r="AJ116" s="25"/>
+      <c r="AK116" s="38"/>
+      <c r="AL116" s="25"/>
+      <c r="AM116" s="25"/>
+      <c r="AN116" s="53"/>
+      <c r="AO116" s="20"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="2"/>
+      <c r="B117" s="117" t="s">
+        <v>121</v>
+      </c>
+      <c r="C117" s="42"/>
+      <c r="D117" s="43"/>
+      <c r="E117" s="25"/>
+      <c r="F117" s="25"/>
+      <c r="G117" s="118" t="s">
+        <v>122</v>
+      </c>
+      <c r="H117" s="42"/>
+      <c r="I117" s="79"/>
+      <c r="J117" s="25"/>
+      <c r="K117" s="25"/>
+      <c r="L117" s="25"/>
+      <c r="M117" s="25"/>
+      <c r="N117" s="25"/>
+      <c r="O117" s="25"/>
+      <c r="P117" s="25"/>
+      <c r="Q117" s="25"/>
+      <c r="R117" s="25"/>
+      <c r="S117" s="25"/>
+      <c r="T117" s="25"/>
+      <c r="U117" s="53"/>
+      <c r="V117" s="63"/>
+      <c r="W117" s="42"/>
+      <c r="X117" s="47"/>
+      <c r="Y117" s="48"/>
+      <c r="Z117" s="49"/>
+      <c r="AA117" s="68"/>
+      <c r="AB117" s="42"/>
+      <c r="AC117" s="47"/>
+      <c r="AD117" s="48"/>
+      <c r="AE117" s="49"/>
+      <c r="AF117" s="20"/>
+      <c r="AG117" s="25"/>
+      <c r="AH117" s="25"/>
+      <c r="AI117" s="25"/>
+      <c r="AJ117" s="25"/>
+      <c r="AK117" s="38"/>
+      <c r="AL117" s="25"/>
+      <c r="AM117" s="25"/>
+      <c r="AN117" s="53"/>
+      <c r="AO117" s="20"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="2"/>
+      <c r="B118" s="38"/>
+      <c r="C118" s="44"/>
+      <c r="D118" s="45"/>
+      <c r="E118" s="2"/>
+      <c r="F118" s="2"/>
+      <c r="G118" s="38"/>
+      <c r="H118" s="44"/>
+      <c r="I118" s="45"/>
+      <c r="J118" s="2"/>
+      <c r="K118" s="2"/>
+      <c r="L118" s="25"/>
+      <c r="M118" s="25"/>
+      <c r="N118" s="25"/>
+      <c r="O118" s="25"/>
+      <c r="P118" s="25"/>
+      <c r="Q118" s="25"/>
+      <c r="R118" s="25"/>
+      <c r="S118" s="25"/>
+      <c r="T118" s="25"/>
+      <c r="U118" s="53"/>
+      <c r="V118" s="20"/>
+      <c r="W118" s="51"/>
+      <c r="X118" s="52"/>
+      <c r="Y118" s="25"/>
+      <c r="Z118" s="25"/>
+      <c r="AA118" s="107"/>
+      <c r="AB118" s="51"/>
+      <c r="AC118" s="52"/>
+      <c r="AD118" s="25"/>
+      <c r="AE118" s="53"/>
+      <c r="AF118" s="20"/>
+      <c r="AG118" s="25"/>
+      <c r="AH118" s="25"/>
+      <c r="AI118" s="25"/>
+      <c r="AJ118" s="25"/>
+      <c r="AK118" s="38"/>
+      <c r="AL118" s="25"/>
+      <c r="AM118" s="25"/>
+      <c r="AN118" s="53"/>
+      <c r="AO118" s="20"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="2"/>
+      <c r="B119" s="119" t="s">
+        <v>123</v>
+      </c>
+      <c r="C119" s="42"/>
+      <c r="D119" s="47"/>
+      <c r="E119" s="48"/>
+      <c r="F119" s="49"/>
+      <c r="G119" s="68"/>
+      <c r="H119" s="42"/>
+      <c r="I119" s="47"/>
+      <c r="J119" s="48"/>
+      <c r="K119" s="49"/>
+      <c r="L119" s="20"/>
+      <c r="M119" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="N119" s="41"/>
+      <c r="O119" s="25"/>
+      <c r="P119" s="25"/>
+      <c r="Q119" s="38"/>
+      <c r="R119" s="77" t="s">
+        <v>125</v>
+      </c>
+      <c r="S119" s="41"/>
+      <c r="T119" s="25"/>
+      <c r="U119" s="53"/>
+      <c r="V119" s="20"/>
+      <c r="W119" s="25"/>
+      <c r="X119" s="25"/>
+      <c r="Y119" s="25"/>
+      <c r="Z119" s="25"/>
+      <c r="AA119" s="38"/>
+      <c r="AB119" s="25"/>
+      <c r="AC119" s="25"/>
+      <c r="AD119" s="25"/>
+      <c r="AE119" s="53"/>
+      <c r="AF119" s="20"/>
+      <c r="AG119" s="25"/>
+      <c r="AH119" s="25"/>
+      <c r="AI119" s="25"/>
+      <c r="AJ119" s="25"/>
+      <c r="AK119" s="38"/>
+      <c r="AL119" s="25"/>
+      <c r="AM119" s="25"/>
+      <c r="AN119" s="53"/>
+      <c r="AO119" s="20"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="2"/>
+      <c r="B120" s="38"/>
+      <c r="C120" s="51"/>
+      <c r="D120" s="52"/>
+      <c r="E120" s="25"/>
+      <c r="F120" s="25"/>
+      <c r="G120" s="107"/>
+      <c r="H120" s="51"/>
+      <c r="I120" s="52"/>
+      <c r="J120" s="25"/>
+      <c r="K120" s="53"/>
+      <c r="L120" s="20"/>
+      <c r="M120" s="42"/>
+      <c r="N120" s="43"/>
+      <c r="O120" s="25"/>
+      <c r="P120" s="25"/>
+      <c r="Q120" s="120" t="s">
+        <v>126</v>
+      </c>
+      <c r="R120" s="42"/>
+      <c r="S120" s="79"/>
+      <c r="T120" s="25"/>
+      <c r="U120" s="53"/>
+      <c r="V120" s="20"/>
+      <c r="W120" s="25"/>
+      <c r="X120" s="25"/>
+      <c r="Y120" s="25"/>
+      <c r="Z120" s="25"/>
+      <c r="AA120" s="38"/>
+      <c r="AB120" s="25"/>
+      <c r="AC120" s="25"/>
+      <c r="AD120" s="25"/>
+      <c r="AE120" s="53"/>
+      <c r="AF120" s="20"/>
+      <c r="AG120" s="25"/>
+      <c r="AH120" s="25"/>
+      <c r="AI120" s="25"/>
+      <c r="AJ120" s="25"/>
+      <c r="AK120" s="38"/>
+      <c r="AL120" s="25"/>
+      <c r="AM120" s="25"/>
+      <c r="AN120" s="53"/>
+      <c r="AO120" s="20"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="2"/>
+      <c r="B121" s="38"/>
+      <c r="C121" s="25"/>
+      <c r="D121" s="25"/>
+      <c r="E121" s="25"/>
+      <c r="F121" s="25"/>
+      <c r="G121" s="38"/>
+      <c r="H121" s="2"/>
+      <c r="I121" s="2"/>
+      <c r="J121" s="25"/>
+      <c r="K121" s="53"/>
+      <c r="L121" s="85"/>
+      <c r="M121" s="44"/>
+      <c r="N121" s="45"/>
+      <c r="O121" s="2"/>
+      <c r="P121" s="2"/>
+      <c r="Q121" s="38"/>
+      <c r="R121" s="44"/>
+      <c r="S121" s="45"/>
+      <c r="T121" s="59"/>
+      <c r="U121" s="60"/>
+      <c r="V121" s="20"/>
+      <c r="W121" s="25"/>
+      <c r="X121" s="25"/>
+      <c r="Y121" s="25"/>
+      <c r="Z121" s="25"/>
+      <c r="AA121" s="38"/>
+      <c r="AB121" s="25"/>
+      <c r="AC121" s="25"/>
+      <c r="AD121" s="25"/>
+      <c r="AE121" s="53"/>
+      <c r="AF121" s="20"/>
+      <c r="AG121" s="25"/>
+      <c r="AH121" s="25"/>
+      <c r="AI121" s="25"/>
+      <c r="AJ121" s="25"/>
+      <c r="AK121" s="38"/>
+      <c r="AL121" s="25"/>
+      <c r="AM121" s="25"/>
+      <c r="AN121" s="53"/>
+      <c r="AO121" s="20"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="2"/>
+      <c r="B122" s="38"/>
+      <c r="C122" s="77" t="s">
+        <v>127</v>
+      </c>
+      <c r="D122" s="41"/>
+      <c r="E122" s="25"/>
+      <c r="F122" s="25"/>
+      <c r="G122" s="38"/>
+      <c r="H122" s="77" t="s">
+        <v>128</v>
+      </c>
+      <c r="I122" s="41"/>
+      <c r="J122" s="20"/>
+      <c r="K122" s="53"/>
+      <c r="L122" s="88"/>
+      <c r="M122" s="42"/>
+      <c r="N122" s="47"/>
+      <c r="O122" s="48"/>
+      <c r="P122" s="49"/>
+      <c r="Q122" s="68"/>
+      <c r="R122" s="42"/>
+      <c r="S122" s="47"/>
+      <c r="T122" s="4"/>
+      <c r="U122" s="4"/>
+      <c r="V122" s="25"/>
+      <c r="W122" s="25"/>
+      <c r="X122" s="25"/>
+      <c r="Y122" s="25"/>
+      <c r="Z122" s="25"/>
+      <c r="AA122" s="38"/>
+      <c r="AB122" s="25"/>
+      <c r="AC122" s="25"/>
+      <c r="AD122" s="25"/>
+      <c r="AE122" s="53"/>
+      <c r="AF122" s="20"/>
+      <c r="AG122" s="25"/>
+      <c r="AH122" s="25"/>
+      <c r="AI122" s="25"/>
+      <c r="AJ122" s="25"/>
+      <c r="AK122" s="38"/>
+      <c r="AL122" s="25"/>
+      <c r="AM122" s="25"/>
+      <c r="AN122" s="53"/>
+      <c r="AO122" s="20"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="2"/>
+      <c r="B123" s="121" t="s">
+        <v>129</v>
+      </c>
+      <c r="C123" s="42"/>
+      <c r="D123" s="43"/>
+      <c r="E123" s="25"/>
+      <c r="F123" s="25"/>
+      <c r="G123" s="122" t="s">
+        <v>130</v>
+      </c>
+      <c r="H123" s="42"/>
+      <c r="I123" s="79"/>
+      <c r="J123" s="20"/>
+      <c r="K123" s="53"/>
+      <c r="L123" s="20"/>
+      <c r="M123" s="51"/>
+      <c r="N123" s="52"/>
+      <c r="O123" s="25"/>
+      <c r="P123" s="25"/>
+      <c r="Q123" s="107"/>
+      <c r="R123" s="51"/>
+      <c r="S123" s="52"/>
+      <c r="T123" s="25"/>
+      <c r="U123" s="25"/>
+      <c r="V123" s="25"/>
+      <c r="W123" s="25"/>
+      <c r="X123" s="25"/>
+      <c r="Y123" s="25"/>
+      <c r="Z123" s="25"/>
+      <c r="AA123" s="38"/>
+      <c r="AB123" s="25"/>
+      <c r="AC123" s="25"/>
+      <c r="AD123" s="25"/>
+      <c r="AE123" s="53"/>
+      <c r="AF123" s="20"/>
+      <c r="AG123" s="25"/>
+      <c r="AH123" s="25"/>
+      <c r="AI123" s="25"/>
+      <c r="AJ123" s="25"/>
+      <c r="AK123" s="38"/>
+      <c r="AL123" s="25"/>
+      <c r="AM123" s="25"/>
+      <c r="AN123" s="53"/>
+      <c r="AO123" s="20"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="2"/>
+      <c r="B124" s="38"/>
+      <c r="C124" s="44"/>
+      <c r="D124" s="45"/>
+      <c r="E124" s="2"/>
+      <c r="F124" s="2"/>
+      <c r="G124" s="38"/>
+      <c r="H124" s="44"/>
+      <c r="I124" s="45"/>
+      <c r="J124" s="62"/>
+      <c r="K124" s="60"/>
+      <c r="L124" s="20"/>
+      <c r="M124" s="25"/>
+      <c r="N124" s="25"/>
+      <c r="O124" s="25"/>
+      <c r="P124" s="25"/>
+      <c r="Q124" s="25"/>
+      <c r="R124" s="25"/>
+      <c r="S124" s="25"/>
+      <c r="T124" s="25"/>
+      <c r="U124" s="25"/>
+      <c r="V124" s="25"/>
+      <c r="W124" s="25"/>
+      <c r="X124" s="25"/>
+      <c r="Y124" s="25"/>
+      <c r="Z124" s="25"/>
+      <c r="AA124" s="38"/>
+      <c r="AB124" s="25"/>
+      <c r="AC124" s="25"/>
+      <c r="AD124" s="25"/>
+      <c r="AE124" s="53"/>
+      <c r="AF124" s="20"/>
+      <c r="AG124" s="25"/>
+      <c r="AH124" s="25"/>
+      <c r="AI124" s="25"/>
+      <c r="AJ124" s="25"/>
+      <c r="AK124" s="38"/>
+      <c r="AL124" s="25"/>
+      <c r="AM124" s="25"/>
+      <c r="AN124" s="53"/>
+      <c r="AO124" s="20"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="2"/>
+      <c r="B125" s="112" t="s">
+        <v>131</v>
+      </c>
+      <c r="C125" s="42"/>
+      <c r="D125" s="47"/>
+      <c r="E125" s="48"/>
+      <c r="F125" s="49"/>
+      <c r="G125" s="68"/>
+      <c r="H125" s="42"/>
+      <c r="I125" s="47"/>
+      <c r="J125" s="63"/>
+      <c r="K125" s="4"/>
+      <c r="L125" s="25"/>
+      <c r="M125" s="25"/>
+      <c r="N125" s="25"/>
+      <c r="O125" s="25"/>
+      <c r="P125" s="25"/>
+      <c r="Q125" s="25"/>
+      <c r="R125" s="25"/>
+      <c r="S125" s="25"/>
+      <c r="T125" s="25"/>
+      <c r="U125" s="25"/>
+      <c r="V125" s="25"/>
+      <c r="W125" s="25"/>
+      <c r="X125" s="25"/>
+      <c r="Y125" s="25"/>
+      <c r="Z125" s="25"/>
+      <c r="AA125" s="38"/>
+      <c r="AB125" s="25"/>
+      <c r="AC125" s="25"/>
+      <c r="AD125" s="25"/>
+      <c r="AE125" s="53"/>
+      <c r="AF125" s="20"/>
+      <c r="AG125" s="77" t="s">
+        <v>132</v>
+      </c>
+      <c r="AH125" s="41"/>
+      <c r="AI125" s="25"/>
+      <c r="AJ125" s="25"/>
+      <c r="AK125" s="38"/>
+      <c r="AL125" s="77" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM125" s="41"/>
+      <c r="AN125" s="53"/>
+      <c r="AO125" s="20"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="2"/>
+      <c r="B126" s="38"/>
+      <c r="C126" s="51"/>
+      <c r="D126" s="52"/>
+      <c r="E126" s="25"/>
+      <c r="F126" s="25"/>
+      <c r="G126" s="107"/>
+      <c r="H126" s="51"/>
+      <c r="I126" s="52"/>
+      <c r="J126" s="20"/>
+      <c r="K126" s="25"/>
+      <c r="L126" s="25"/>
+      <c r="M126" s="25"/>
+      <c r="N126" s="25"/>
+      <c r="O126" s="25"/>
+      <c r="P126" s="25"/>
+      <c r="Q126" s="25"/>
+      <c r="R126" s="25"/>
+      <c r="S126" s="25"/>
+      <c r="T126" s="25"/>
+      <c r="U126" s="25"/>
+      <c r="V126" s="25"/>
+      <c r="W126" s="25"/>
+      <c r="X126" s="25"/>
+      <c r="Y126" s="25"/>
+      <c r="Z126" s="25"/>
+      <c r="AA126" s="38"/>
+      <c r="AB126" s="25"/>
+      <c r="AC126" s="25"/>
+      <c r="AD126" s="25"/>
+      <c r="AE126" s="53"/>
+      <c r="AF126" s="20"/>
+      <c r="AG126" s="42"/>
+      <c r="AH126" s="43"/>
+      <c r="AI126" s="25"/>
+      <c r="AJ126" s="25"/>
+      <c r="AK126" s="119" t="s">
+        <v>134</v>
+      </c>
+      <c r="AL126" s="42"/>
+      <c r="AM126" s="79"/>
+      <c r="AN126" s="53"/>
+      <c r="AO126" s="20"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="2"/>
+      <c r="B127" s="38"/>
+      <c r="C127" s="55"/>
+      <c r="D127" s="56"/>
+      <c r="E127" s="25"/>
+      <c r="F127" s="25"/>
+      <c r="G127" s="38"/>
+      <c r="H127" s="25"/>
+      <c r="I127" s="25"/>
+      <c r="J127" s="25"/>
+      <c r="K127" s="25"/>
+      <c r="L127" s="25"/>
+      <c r="M127" s="25"/>
+      <c r="N127" s="25"/>
+      <c r="O127" s="25"/>
+      <c r="P127" s="25"/>
+      <c r="Q127" s="25"/>
+      <c r="R127" s="25"/>
+      <c r="S127" s="25"/>
+      <c r="T127" s="25"/>
+      <c r="U127" s="25"/>
+      <c r="V127" s="25"/>
+      <c r="W127" s="25"/>
+      <c r="X127" s="25"/>
+      <c r="Y127" s="25"/>
+      <c r="Z127" s="25"/>
+      <c r="AA127" s="38"/>
+      <c r="AB127" s="25"/>
+      <c r="AC127" s="25"/>
+      <c r="AD127" s="25"/>
+      <c r="AE127" s="53"/>
+      <c r="AF127" s="85"/>
+      <c r="AG127" s="44"/>
+      <c r="AH127" s="45"/>
+      <c r="AI127" s="2"/>
+      <c r="AJ127" s="2"/>
+      <c r="AK127" s="38"/>
+      <c r="AL127" s="44"/>
+      <c r="AM127" s="45"/>
+      <c r="AN127" s="60"/>
+      <c r="AO127" s="20"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="2"/>
+      <c r="B128" s="38"/>
+      <c r="C128" s="77" t="s">
+        <v>135</v>
+      </c>
+      <c r="D128" s="41"/>
+      <c r="E128" s="25"/>
+      <c r="F128" s="25"/>
+      <c r="G128" s="38"/>
+      <c r="H128" s="77" t="s">
+        <v>136</v>
+      </c>
+      <c r="I128" s="41"/>
+      <c r="J128" s="25"/>
+      <c r="K128" s="25"/>
+      <c r="L128" s="25"/>
+      <c r="M128" s="25"/>
+      <c r="N128" s="25"/>
+      <c r="O128" s="25"/>
+      <c r="P128" s="25"/>
+      <c r="Q128" s="25"/>
+      <c r="R128" s="25"/>
+      <c r="S128" s="25"/>
+      <c r="T128" s="25"/>
+      <c r="U128" s="25"/>
+      <c r="V128" s="25"/>
+      <c r="W128" s="25"/>
+      <c r="X128" s="25"/>
+      <c r="Y128" s="25"/>
+      <c r="Z128" s="25"/>
+      <c r="AA128" s="38"/>
+      <c r="AB128" s="25"/>
+      <c r="AC128" s="25"/>
+      <c r="AD128" s="25"/>
+      <c r="AE128" s="53"/>
+      <c r="AF128" s="88"/>
+      <c r="AG128" s="42"/>
+      <c r="AH128" s="47"/>
+      <c r="AI128" s="48"/>
+      <c r="AJ128" s="49"/>
+      <c r="AK128" s="68"/>
+      <c r="AL128" s="42"/>
+      <c r="AM128" s="47"/>
+      <c r="AN128" s="4"/>
+      <c r="AO128" s="25"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="2"/>
+      <c r="B129" s="123" t="s">
+        <v>137</v>
+      </c>
+      <c r="C129" s="42"/>
+      <c r="D129" s="43"/>
+      <c r="E129" s="25"/>
+      <c r="F129" s="25"/>
+      <c r="G129" s="124" t="s">
+        <v>138</v>
+      </c>
+      <c r="H129" s="42"/>
+      <c r="I129" s="79"/>
+      <c r="J129" s="25"/>
+      <c r="K129" s="25"/>
+      <c r="L129" s="25"/>
+      <c r="M129" s="25"/>
+      <c r="N129" s="25"/>
+      <c r="O129" s="25"/>
+      <c r="P129" s="25"/>
+      <c r="Q129" s="25"/>
+      <c r="R129" s="25"/>
+      <c r="S129" s="25"/>
+      <c r="T129" s="25"/>
+      <c r="U129" s="25"/>
+      <c r="V129" s="25"/>
+      <c r="W129" s="25"/>
+      <c r="X129" s="25"/>
+      <c r="Y129" s="25"/>
+      <c r="Z129" s="25"/>
+      <c r="AA129" s="38"/>
+      <c r="AB129" s="25"/>
+      <c r="AC129" s="25"/>
+      <c r="AD129" s="25"/>
+      <c r="AE129" s="53"/>
+      <c r="AF129" s="20"/>
+      <c r="AG129" s="51"/>
+      <c r="AH129" s="52"/>
+      <c r="AI129" s="25"/>
+      <c r="AJ129" s="25"/>
+      <c r="AK129" s="107"/>
+      <c r="AL129" s="51"/>
+      <c r="AM129" s="52"/>
+      <c r="AN129" s="25"/>
+      <c r="AO129" s="25"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="2"/>
+      <c r="B130" s="38"/>
+      <c r="C130" s="44"/>
+      <c r="D130" s="45"/>
+      <c r="E130" s="2"/>
+      <c r="F130" s="2"/>
+      <c r="G130" s="38"/>
+      <c r="H130" s="44"/>
+      <c r="I130" s="45"/>
+      <c r="J130" s="2"/>
+      <c r="K130" s="2"/>
+      <c r="L130" s="25"/>
+      <c r="M130" s="25"/>
+      <c r="N130" s="25"/>
+      <c r="O130" s="25"/>
+      <c r="P130" s="25"/>
+      <c r="Q130" s="25"/>
+      <c r="R130" s="25"/>
+      <c r="S130" s="25"/>
+      <c r="T130" s="25"/>
+      <c r="U130" s="25"/>
+      <c r="V130" s="25"/>
+      <c r="W130" s="25"/>
+      <c r="X130" s="25"/>
+      <c r="Y130" s="25"/>
+      <c r="Z130" s="25"/>
+      <c r="AA130" s="38"/>
+      <c r="AB130" s="25"/>
+      <c r="AC130" s="25"/>
+      <c r="AD130" s="25"/>
+      <c r="AE130" s="53"/>
+      <c r="AF130" s="20"/>
+      <c r="AG130" s="25"/>
+      <c r="AH130" s="25"/>
+      <c r="AI130" s="25"/>
+      <c r="AJ130" s="25"/>
+      <c r="AK130" s="38"/>
+      <c r="AL130" s="25"/>
+      <c r="AM130" s="25"/>
+      <c r="AN130" s="25"/>
+      <c r="AO130" s="25"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="2"/>
+      <c r="B131" s="125" t="s">
+        <v>139</v>
+      </c>
+      <c r="C131" s="42"/>
+      <c r="D131" s="47"/>
+      <c r="E131" s="48"/>
+      <c r="F131" s="49"/>
+      <c r="G131" s="68"/>
+      <c r="H131" s="42"/>
+      <c r="I131" s="47"/>
+      <c r="J131" s="48"/>
+      <c r="K131" s="49"/>
+      <c r="L131" s="20"/>
+      <c r="M131" s="77" t="s">
+        <v>140</v>
+      </c>
+      <c r="N131" s="41"/>
+      <c r="O131" s="25"/>
+      <c r="P131" s="25"/>
+      <c r="Q131" s="38"/>
+      <c r="R131" s="77" t="s">
+        <v>141</v>
+      </c>
+      <c r="S131" s="41"/>
+      <c r="T131" s="25"/>
+      <c r="U131" s="25"/>
+      <c r="V131" s="25"/>
+      <c r="W131" s="25"/>
+      <c r="X131" s="25"/>
+      <c r="Y131" s="25"/>
+      <c r="Z131" s="25"/>
+      <c r="AA131" s="38"/>
+      <c r="AB131" s="25"/>
+      <c r="AC131" s="25"/>
+      <c r="AD131" s="25"/>
+      <c r="AE131" s="53"/>
+      <c r="AF131" s="20"/>
+      <c r="AG131" s="25"/>
+      <c r="AH131" s="25"/>
+      <c r="AI131" s="25"/>
+      <c r="AJ131" s="25"/>
+      <c r="AK131" s="38"/>
+      <c r="AL131" s="25"/>
+      <c r="AM131" s="25"/>
+      <c r="AN131" s="25"/>
+      <c r="AO131" s="25"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="2"/>
+      <c r="B132" s="38"/>
+      <c r="C132" s="51"/>
+      <c r="D132" s="52"/>
+      <c r="E132" s="25"/>
+      <c r="F132" s="25"/>
+      <c r="G132" s="107"/>
+      <c r="H132" s="51"/>
+      <c r="I132" s="52"/>
+      <c r="J132" s="25"/>
+      <c r="K132" s="53"/>
+      <c r="L132" s="20"/>
+      <c r="M132" s="42"/>
+      <c r="N132" s="43"/>
+      <c r="O132" s="25"/>
+      <c r="P132" s="25"/>
+      <c r="Q132" s="126" t="s">
+        <v>142</v>
+      </c>
+      <c r="R132" s="42"/>
+      <c r="S132" s="79"/>
+      <c r="T132" s="20"/>
+      <c r="U132" s="25"/>
+      <c r="V132" s="25"/>
+      <c r="W132" s="25"/>
+      <c r="X132" s="25"/>
+      <c r="Y132" s="25"/>
+      <c r="Z132" s="25"/>
+      <c r="AA132" s="38"/>
+      <c r="AB132" s="25"/>
+      <c r="AC132" s="25"/>
+      <c r="AD132" s="25"/>
+      <c r="AE132" s="53"/>
+      <c r="AF132" s="20"/>
+      <c r="AG132" s="25"/>
+      <c r="AH132" s="25"/>
+      <c r="AI132" s="25"/>
+      <c r="AJ132" s="25"/>
+      <c r="AK132" s="38"/>
+      <c r="AL132" s="25"/>
+      <c r="AM132" s="25"/>
+      <c r="AN132" s="25"/>
+      <c r="AO132" s="25"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="2"/>
+      <c r="B133" s="38"/>
+      <c r="C133" s="55"/>
+      <c r="D133" s="56"/>
+      <c r="E133" s="25"/>
+      <c r="F133" s="25"/>
+      <c r="G133" s="38"/>
+      <c r="H133" s="2"/>
+      <c r="I133" s="2"/>
+      <c r="J133" s="25"/>
+      <c r="K133" s="53"/>
+      <c r="L133" s="85"/>
+      <c r="M133" s="44"/>
+      <c r="N133" s="45"/>
+      <c r="O133" s="2"/>
+      <c r="P133" s="2"/>
+      <c r="Q133" s="38"/>
+      <c r="R133" s="44"/>
+      <c r="S133" s="45"/>
+      <c r="T133" s="85"/>
+      <c r="U133" s="2"/>
+      <c r="V133" s="25"/>
+      <c r="W133" s="25"/>
+      <c r="X133" s="25"/>
+      <c r="Y133" s="25"/>
+      <c r="Z133" s="25"/>
+      <c r="AA133" s="38"/>
+      <c r="AB133" s="25"/>
+      <c r="AC133" s="25"/>
+      <c r="AD133" s="25"/>
+      <c r="AE133" s="53"/>
+      <c r="AF133" s="20"/>
+      <c r="AG133" s="25"/>
+      <c r="AH133" s="25"/>
+      <c r="AI133" s="25"/>
+      <c r="AJ133" s="25"/>
+      <c r="AK133" s="38"/>
+      <c r="AL133" s="25"/>
+      <c r="AM133" s="25"/>
+      <c r="AN133" s="25"/>
+      <c r="AO133" s="25"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="2"/>
+      <c r="B134" s="38"/>
+      <c r="C134" s="77" t="s">
+        <v>143</v>
+      </c>
+      <c r="D134" s="41"/>
+      <c r="E134" s="25"/>
+      <c r="F134" s="25"/>
+      <c r="G134" s="38"/>
+      <c r="H134" s="77" t="s">
+        <v>144</v>
+      </c>
+      <c r="I134" s="41"/>
+      <c r="J134" s="20"/>
+      <c r="K134" s="53"/>
+      <c r="L134" s="88"/>
+      <c r="M134" s="42"/>
+      <c r="N134" s="47"/>
+      <c r="O134" s="48"/>
+      <c r="P134" s="49"/>
+      <c r="Q134" s="68"/>
+      <c r="R134" s="42"/>
+      <c r="S134" s="47"/>
+      <c r="T134" s="48"/>
+      <c r="U134" s="49"/>
+      <c r="V134" s="20"/>
+      <c r="W134" s="25"/>
+      <c r="X134" s="25"/>
+      <c r="Y134" s="25"/>
+      <c r="Z134" s="25"/>
+      <c r="AA134" s="38"/>
+      <c r="AB134" s="25"/>
+      <c r="AC134" s="25"/>
+      <c r="AD134" s="25"/>
+      <c r="AE134" s="53"/>
+      <c r="AF134" s="20"/>
+      <c r="AG134" s="25"/>
+      <c r="AH134" s="2"/>
+      <c r="AI134" s="25"/>
+      <c r="AJ134" s="25"/>
+      <c r="AK134" s="38"/>
+      <c r="AL134" s="25"/>
+      <c r="AM134" s="25"/>
+      <c r="AN134" s="25"/>
+      <c r="AO134" s="25"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="2"/>
+      <c r="B135" s="127" t="s">
+        <v>145</v>
+      </c>
+      <c r="C135" s="42"/>
+      <c r="D135" s="43"/>
+      <c r="E135" s="25"/>
+      <c r="F135" s="25"/>
+      <c r="G135" s="128" t="s">
+        <v>146</v>
+      </c>
+      <c r="H135" s="42"/>
+      <c r="I135" s="79"/>
+      <c r="J135" s="20"/>
+      <c r="K135" s="53"/>
+      <c r="L135" s="20"/>
+      <c r="M135" s="51"/>
+      <c r="N135" s="52"/>
+      <c r="O135" s="25"/>
+      <c r="P135" s="25"/>
+      <c r="Q135" s="107"/>
+      <c r="R135" s="51"/>
+      <c r="S135" s="52"/>
+      <c r="T135" s="25"/>
+      <c r="U135" s="53"/>
+      <c r="V135" s="20"/>
+      <c r="W135" s="25"/>
+      <c r="X135" s="25"/>
+      <c r="Y135" s="25"/>
+      <c r="Z135" s="25"/>
+      <c r="AA135" s="38"/>
+      <c r="AB135" s="25"/>
+      <c r="AC135" s="25"/>
+      <c r="AD135" s="25"/>
+      <c r="AE135" s="53"/>
+      <c r="AF135" s="20"/>
+      <c r="AG135" s="25"/>
+      <c r="AH135" s="129"/>
+      <c r="AI135" s="25"/>
+      <c r="AJ135" s="25"/>
+      <c r="AK135" s="38"/>
+      <c r="AL135" s="25"/>
+      <c r="AM135" s="25"/>
+      <c r="AN135" s="25"/>
+      <c r="AO135" s="25"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="2"/>
+      <c r="B136" s="38"/>
+      <c r="C136" s="44"/>
+      <c r="D136" s="45"/>
+      <c r="E136" s="2"/>
+      <c r="F136" s="2"/>
+      <c r="G136" s="38"/>
+      <c r="H136" s="44"/>
+      <c r="I136" s="45"/>
+      <c r="J136" s="62"/>
+      <c r="K136" s="60"/>
+      <c r="L136" s="20"/>
+      <c r="M136" s="25"/>
+      <c r="N136" s="25"/>
+      <c r="O136" s="25"/>
+      <c r="P136" s="25"/>
+      <c r="Q136" s="25"/>
+      <c r="R136" s="25"/>
+      <c r="S136" s="25"/>
+      <c r="T136" s="25"/>
+      <c r="U136" s="53"/>
+      <c r="V136" s="20"/>
+      <c r="W136" s="25"/>
+      <c r="X136" s="25"/>
+      <c r="Y136" s="25"/>
+      <c r="Z136" s="25"/>
+      <c r="AA136" s="38"/>
+      <c r="AB136" s="25"/>
+      <c r="AC136" s="25"/>
+      <c r="AD136" s="25"/>
+      <c r="AE136" s="53"/>
+      <c r="AF136" s="20"/>
+      <c r="AG136" s="25"/>
+      <c r="AH136" s="25"/>
+      <c r="AI136" s="25"/>
+      <c r="AJ136" s="25"/>
+      <c r="AK136" s="38"/>
+      <c r="AL136" s="25"/>
+      <c r="AM136" s="25"/>
+      <c r="AN136" s="25"/>
+      <c r="AO136" s="25"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="2"/>
+      <c r="B137" s="130" t="s">
+        <v>147</v>
+      </c>
+      <c r="C137" s="42"/>
+      <c r="D137" s="47"/>
+      <c r="E137" s="48"/>
+      <c r="F137" s="49"/>
+      <c r="G137" s="68"/>
+      <c r="H137" s="42"/>
+      <c r="I137" s="47"/>
+      <c r="J137" s="63"/>
+      <c r="K137" s="4"/>
+      <c r="L137" s="25"/>
+      <c r="M137" s="25"/>
+      <c r="N137" s="25"/>
+      <c r="O137" s="25"/>
+      <c r="P137" s="25"/>
+      <c r="Q137" s="25"/>
+      <c r="R137" s="25"/>
+      <c r="S137" s="25"/>
+      <c r="T137" s="25"/>
+      <c r="U137" s="53"/>
+      <c r="V137" s="20"/>
+      <c r="W137" s="25"/>
+      <c r="X137" s="25"/>
+      <c r="Y137" s="25"/>
+      <c r="Z137" s="25"/>
+      <c r="AA137" s="38"/>
+      <c r="AB137" s="25"/>
+      <c r="AC137" s="25"/>
+      <c r="AD137" s="25"/>
+      <c r="AE137" s="53"/>
+      <c r="AF137" s="20"/>
+      <c r="AG137" s="25"/>
+      <c r="AH137" s="25"/>
+      <c r="AI137" s="25"/>
+      <c r="AJ137" s="25"/>
+      <c r="AK137" s="38"/>
+      <c r="AL137" s="25"/>
+      <c r="AM137" s="25"/>
+      <c r="AN137" s="25"/>
+      <c r="AO137" s="25"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="2"/>
+      <c r="B138" s="38"/>
+      <c r="C138" s="51"/>
+      <c r="D138" s="52"/>
+      <c r="E138" s="25"/>
+      <c r="F138" s="25"/>
+      <c r="G138" s="107"/>
+      <c r="H138" s="51"/>
+      <c r="I138" s="52"/>
+      <c r="J138" s="20"/>
+      <c r="K138" s="25"/>
+      <c r="L138" s="25"/>
+      <c r="M138" s="25"/>
+      <c r="N138" s="25"/>
+      <c r="O138" s="25"/>
+      <c r="P138" s="25"/>
+      <c r="Q138" s="25"/>
+      <c r="R138" s="25"/>
+      <c r="S138" s="25"/>
+      <c r="T138" s="25"/>
+      <c r="U138" s="53"/>
+      <c r="V138" s="20"/>
+      <c r="W138" s="77" t="s">
+        <v>148</v>
+      </c>
+      <c r="X138" s="41"/>
+      <c r="Y138" s="25"/>
+      <c r="Z138" s="25"/>
+      <c r="AA138" s="38"/>
+      <c r="AB138" s="77" t="s">
+        <v>149</v>
+      </c>
+      <c r="AC138" s="41"/>
+      <c r="AD138" s="25"/>
+      <c r="AE138" s="53"/>
+      <c r="AF138" s="20"/>
+      <c r="AG138" s="25"/>
+      <c r="AH138" s="25"/>
+      <c r="AI138" s="25"/>
+      <c r="AJ138" s="25"/>
+      <c r="AK138" s="38"/>
+      <c r="AL138" s="25"/>
+      <c r="AM138" s="25"/>
+      <c r="AN138" s="25"/>
+      <c r="AO138" s="25"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="2"/>
+      <c r="B139" s="38"/>
+      <c r="C139" s="55"/>
+      <c r="D139" s="56"/>
+      <c r="E139" s="25"/>
+      <c r="F139" s="25"/>
+      <c r="G139" s="38"/>
+      <c r="H139" s="4"/>
+      <c r="I139" s="4"/>
+      <c r="J139" s="25"/>
+      <c r="K139" s="25"/>
+      <c r="L139" s="25"/>
+      <c r="M139" s="25"/>
+      <c r="N139" s="25"/>
+      <c r="O139" s="25"/>
+      <c r="P139" s="25"/>
+      <c r="Q139" s="25"/>
+      <c r="R139" s="25"/>
+      <c r="S139" s="25"/>
+      <c r="T139" s="25"/>
+      <c r="U139" s="53"/>
+      <c r="V139" s="20"/>
+      <c r="W139" s="42"/>
+      <c r="X139" s="43"/>
+      <c r="Y139" s="25"/>
+      <c r="Z139" s="25"/>
+      <c r="AA139" s="131" t="s">
+        <v>150</v>
+      </c>
+      <c r="AB139" s="42"/>
+      <c r="AC139" s="79"/>
+      <c r="AD139" s="25"/>
+      <c r="AE139" s="53"/>
+      <c r="AF139" s="20"/>
+      <c r="AG139" s="25"/>
+      <c r="AH139" s="25"/>
+      <c r="AI139" s="25"/>
+      <c r="AJ139" s="25"/>
+      <c r="AK139" s="38"/>
+      <c r="AL139" s="25"/>
+      <c r="AM139" s="25"/>
+      <c r="AN139" s="25"/>
+      <c r="AO139" s="25"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="2"/>
+      <c r="B140" s="38"/>
+      <c r="C140" s="77" t="s">
+        <v>151</v>
+      </c>
+      <c r="D140" s="41"/>
+      <c r="E140" s="25"/>
+      <c r="F140" s="25"/>
+      <c r="G140" s="38"/>
+      <c r="H140" s="77" t="s">
+        <v>152</v>
+      </c>
+      <c r="I140" s="41"/>
+      <c r="J140" s="25"/>
+      <c r="K140" s="25"/>
+      <c r="L140" s="25"/>
+      <c r="M140" s="25"/>
+      <c r="N140" s="25"/>
+      <c r="O140" s="25"/>
+      <c r="P140" s="25"/>
+      <c r="Q140" s="25"/>
+      <c r="R140" s="25"/>
+      <c r="S140" s="25"/>
+      <c r="T140" s="25"/>
+      <c r="U140" s="53"/>
+      <c r="V140" s="62"/>
+      <c r="W140" s="44"/>
+      <c r="X140" s="45"/>
+      <c r="Y140" s="2"/>
+      <c r="Z140" s="2"/>
+      <c r="AA140" s="38"/>
+      <c r="AB140" s="44"/>
+      <c r="AC140" s="45"/>
+      <c r="AD140" s="59"/>
+      <c r="AE140" s="60"/>
+      <c r="AF140" s="20"/>
+      <c r="AG140" s="25"/>
+      <c r="AH140" s="25"/>
+      <c r="AI140" s="25"/>
+      <c r="AJ140" s="25"/>
+      <c r="AK140" s="38"/>
+      <c r="AL140" s="25"/>
+      <c r="AM140" s="132" t="s">
+        <v>153</v>
+      </c>
+      <c r="AN140" s="25"/>
+      <c r="AO140" s="25"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="2"/>
+      <c r="B141" s="117" t="s">
+        <v>154</v>
+      </c>
+      <c r="C141" s="42"/>
+      <c r="D141" s="43"/>
+      <c r="E141" s="25"/>
+      <c r="F141" s="25"/>
+      <c r="G141" s="125" t="s">
+        <v>155</v>
+      </c>
+      <c r="H141" s="42"/>
+      <c r="I141" s="79"/>
+      <c r="J141" s="25"/>
+      <c r="K141" s="25"/>
+      <c r="L141" s="25"/>
+      <c r="M141" s="25"/>
+      <c r="N141" s="25"/>
+      <c r="O141" s="25"/>
+      <c r="P141" s="25"/>
+      <c r="Q141" s="25"/>
+      <c r="R141" s="25"/>
+      <c r="S141" s="25"/>
+      <c r="T141" s="25"/>
+      <c r="U141" s="53"/>
+      <c r="V141" s="63"/>
+      <c r="W141" s="42"/>
+      <c r="X141" s="47"/>
+      <c r="Y141" s="48"/>
+      <c r="Z141" s="49"/>
+      <c r="AA141" s="68"/>
+      <c r="AB141" s="42"/>
+      <c r="AC141" s="47"/>
+      <c r="AD141" s="4"/>
+      <c r="AE141" s="4"/>
+      <c r="AF141" s="25"/>
+      <c r="AG141" s="25"/>
+      <c r="AH141" s="25"/>
+      <c r="AI141" s="25"/>
+      <c r="AJ141" s="25"/>
+      <c r="AK141" s="38"/>
+      <c r="AL141" s="25"/>
+      <c r="AM141" s="25"/>
+      <c r="AN141" s="25"/>
+      <c r="AO141" s="25"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="2"/>
+      <c r="B142" s="38"/>
+      <c r="C142" s="44"/>
+      <c r="D142" s="45"/>
+      <c r="E142" s="2"/>
+      <c r="F142" s="2"/>
+      <c r="G142" s="38"/>
+      <c r="H142" s="44"/>
+      <c r="I142" s="45"/>
+      <c r="J142" s="2"/>
+      <c r="K142" s="2"/>
+      <c r="L142" s="25"/>
+      <c r="M142" s="25"/>
+      <c r="N142" s="25"/>
+      <c r="O142" s="25"/>
+      <c r="P142" s="25"/>
+      <c r="Q142" s="25"/>
+      <c r="R142" s="25"/>
+      <c r="S142" s="25"/>
+      <c r="T142" s="25"/>
+      <c r="U142" s="53"/>
+      <c r="V142" s="20"/>
+      <c r="W142" s="51"/>
+      <c r="X142" s="52"/>
+      <c r="Y142" s="25"/>
+      <c r="Z142" s="25"/>
+      <c r="AA142" s="107"/>
+      <c r="AB142" s="51"/>
+      <c r="AC142" s="52"/>
+      <c r="AD142" s="25"/>
+      <c r="AE142" s="25"/>
+      <c r="AF142" s="25"/>
+      <c r="AG142" s="25"/>
+      <c r="AH142" s="25"/>
+      <c r="AI142" s="25"/>
+      <c r="AJ142" s="25"/>
+      <c r="AK142" s="38"/>
+      <c r="AL142" s="25"/>
+      <c r="AM142" s="25"/>
+      <c r="AN142" s="25"/>
+      <c r="AO142" s="25"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="2"/>
+      <c r="B143" s="133" t="s">
+        <v>156</v>
+      </c>
+      <c r="C143" s="42"/>
+      <c r="D143" s="47"/>
+      <c r="E143" s="48"/>
+      <c r="F143" s="49"/>
+      <c r="G143" s="68"/>
+      <c r="H143" s="42"/>
+      <c r="I143" s="47"/>
+      <c r="J143" s="48"/>
+      <c r="K143" s="49"/>
+      <c r="L143" s="20"/>
+      <c r="M143" s="77" t="s">
+        <v>157</v>
+      </c>
+      <c r="N143" s="41"/>
+      <c r="O143" s="25"/>
+      <c r="P143" s="25"/>
+      <c r="Q143" s="38"/>
+      <c r="R143" s="77" t="s">
+        <v>158</v>
+      </c>
+      <c r="S143" s="41"/>
+      <c r="T143" s="25"/>
+      <c r="U143" s="53"/>
+      <c r="V143" s="20"/>
+      <c r="W143" s="25"/>
+      <c r="X143" s="25"/>
+      <c r="Y143" s="25"/>
+      <c r="Z143" s="25"/>
+      <c r="AA143" s="38"/>
+      <c r="AB143" s="25"/>
+      <c r="AC143" s="25"/>
+      <c r="AD143" s="25"/>
+      <c r="AE143" s="25"/>
+      <c r="AF143" s="25"/>
+      <c r="AG143" s="25"/>
+      <c r="AH143" s="25"/>
+      <c r="AI143" s="25"/>
+      <c r="AJ143" s="25"/>
+      <c r="AK143" s="38"/>
+      <c r="AL143" s="25"/>
+      <c r="AM143" s="25"/>
+      <c r="AN143" s="25"/>
+      <c r="AO143" s="25"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="2"/>
+      <c r="B144" s="38"/>
+      <c r="C144" s="51"/>
+      <c r="D144" s="52"/>
+      <c r="E144" s="25"/>
+      <c r="F144" s="25"/>
+      <c r="G144" s="107"/>
+      <c r="H144" s="51"/>
+      <c r="I144" s="52"/>
+      <c r="J144" s="25"/>
+      <c r="K144" s="53"/>
+      <c r="L144" s="20"/>
+      <c r="M144" s="42"/>
+      <c r="N144" s="43"/>
+      <c r="O144" s="25"/>
+      <c r="P144" s="25"/>
+      <c r="Q144" s="134" t="s">
+        <v>159</v>
+      </c>
+      <c r="R144" s="42"/>
+      <c r="S144" s="79"/>
+      <c r="T144" s="25"/>
+      <c r="U144" s="53"/>
+      <c r="V144" s="20"/>
+      <c r="W144" s="25"/>
+      <c r="X144" s="25"/>
+      <c r="Y144" s="25"/>
+      <c r="Z144" s="25"/>
+      <c r="AA144" s="38"/>
+      <c r="AB144" s="25"/>
+      <c r="AC144" s="25"/>
+      <c r="AD144" s="25"/>
+      <c r="AE144" s="25"/>
+      <c r="AF144" s="25"/>
+      <c r="AG144" s="25"/>
+      <c r="AH144" s="25"/>
+      <c r="AI144" s="25"/>
+      <c r="AJ144" s="25"/>
+      <c r="AK144" s="38"/>
+      <c r="AL144" s="25"/>
+      <c r="AM144" s="25"/>
+      <c r="AN144" s="25"/>
+      <c r="AO144" s="25"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="2"/>
+      <c r="B145" s="38"/>
+      <c r="C145" s="55"/>
+      <c r="D145" s="56"/>
+      <c r="E145" s="25"/>
+      <c r="F145" s="25"/>
+      <c r="G145" s="38"/>
+      <c r="H145" s="2"/>
+      <c r="I145" s="2"/>
+      <c r="J145" s="25"/>
+      <c r="K145" s="53"/>
+      <c r="L145" s="85"/>
+      <c r="M145" s="44"/>
+      <c r="N145" s="45"/>
+      <c r="O145" s="2"/>
+      <c r="P145" s="2"/>
+      <c r="Q145" s="38"/>
+      <c r="R145" s="44"/>
+      <c r="S145" s="45"/>
+      <c r="T145" s="59"/>
+      <c r="U145" s="60"/>
+      <c r="V145" s="20"/>
+      <c r="W145" s="25"/>
+      <c r="X145" s="25"/>
+      <c r="Y145" s="25"/>
+      <c r="Z145" s="25"/>
+      <c r="AA145" s="38"/>
+      <c r="AB145" s="25"/>
+      <c r="AC145" s="25"/>
+      <c r="AD145" s="25"/>
+      <c r="AE145" s="25"/>
+      <c r="AF145" s="25"/>
+      <c r="AG145" s="25"/>
+      <c r="AH145" s="25"/>
+      <c r="AI145" s="25"/>
+      <c r="AJ145" s="25"/>
+      <c r="AK145" s="38"/>
+      <c r="AL145" s="25"/>
+      <c r="AM145" s="25"/>
+      <c r="AN145" s="25"/>
+      <c r="AO145" s="25"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="2"/>
+      <c r="B146" s="38"/>
+      <c r="C146" s="77" t="s">
+        <v>160</v>
+      </c>
+      <c r="D146" s="41"/>
+      <c r="E146" s="25"/>
+      <c r="F146" s="25"/>
+      <c r="G146" s="38"/>
+      <c r="H146" s="77" t="s">
+        <v>161</v>
+      </c>
+      <c r="I146" s="41"/>
+      <c r="J146" s="20"/>
+      <c r="K146" s="53"/>
+      <c r="L146" s="88"/>
+      <c r="M146" s="42"/>
+      <c r="N146" s="47"/>
+      <c r="O146" s="48"/>
+      <c r="P146" s="49"/>
+      <c r="Q146" s="68"/>
+      <c r="R146" s="42"/>
+      <c r="S146" s="47"/>
+      <c r="T146" s="4"/>
+      <c r="U146" s="4"/>
+      <c r="V146" s="25"/>
+      <c r="W146" s="25"/>
+      <c r="X146" s="25"/>
+      <c r="Y146" s="25"/>
+      <c r="Z146" s="25"/>
+      <c r="AA146" s="38"/>
+      <c r="AB146" s="25"/>
+      <c r="AC146" s="25"/>
+      <c r="AD146" s="25"/>
+      <c r="AE146" s="25"/>
+      <c r="AF146" s="25"/>
+      <c r="AG146" s="25"/>
+      <c r="AH146" s="25"/>
+      <c r="AI146" s="25"/>
+      <c r="AJ146" s="25"/>
+      <c r="AK146" s="38"/>
+      <c r="AL146" s="25"/>
+      <c r="AM146" s="25"/>
+      <c r="AN146" s="25"/>
+      <c r="AO146" s="25"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="2"/>
+      <c r="B147" s="135" t="s">
+        <v>162</v>
+      </c>
+      <c r="C147" s="42"/>
+      <c r="D147" s="43"/>
+      <c r="E147" s="25"/>
+      <c r="F147" s="25"/>
+      <c r="G147" s="136" t="s">
+        <v>163</v>
+      </c>
+      <c r="H147" s="42"/>
+      <c r="I147" s="79"/>
+      <c r="J147" s="20"/>
+      <c r="K147" s="53"/>
+      <c r="L147" s="20"/>
+      <c r="M147" s="51"/>
+      <c r="N147" s="52"/>
+      <c r="O147" s="25"/>
+      <c r="P147" s="25"/>
+      <c r="Q147" s="107"/>
+      <c r="R147" s="51"/>
+      <c r="S147" s="52"/>
+      <c r="T147" s="25"/>
+      <c r="U147" s="25"/>
+      <c r="V147" s="25"/>
+      <c r="W147" s="25"/>
+      <c r="X147" s="25"/>
+      <c r="Y147" s="25"/>
+      <c r="Z147" s="25"/>
+      <c r="AA147" s="38"/>
+      <c r="AB147" s="25"/>
+      <c r="AC147" s="25"/>
+      <c r="AD147" s="25"/>
+      <c r="AE147" s="25"/>
+      <c r="AF147" s="25"/>
+      <c r="AG147" s="25"/>
+      <c r="AH147" s="25"/>
+      <c r="AI147" s="25"/>
+      <c r="AJ147" s="25"/>
+      <c r="AK147" s="38"/>
+      <c r="AL147" s="25"/>
+      <c r="AM147" s="25"/>
+      <c r="AN147" s="25"/>
+      <c r="AO147" s="25"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="2"/>
+      <c r="B148" s="38"/>
+      <c r="C148" s="44"/>
+      <c r="D148" s="45"/>
+      <c r="E148" s="2"/>
+      <c r="F148" s="2"/>
+      <c r="G148" s="38"/>
+      <c r="H148" s="44"/>
+      <c r="I148" s="45"/>
+      <c r="J148" s="62"/>
+      <c r="K148" s="60"/>
+      <c r="L148" s="20"/>
+      <c r="M148" s="25"/>
+      <c r="N148" s="25"/>
+      <c r="O148" s="25"/>
+      <c r="P148" s="25"/>
+      <c r="Q148" s="25"/>
+      <c r="R148" s="25"/>
+      <c r="S148" s="25"/>
+      <c r="T148" s="25"/>
+      <c r="U148" s="25"/>
+      <c r="V148" s="25"/>
+      <c r="W148" s="25"/>
+      <c r="X148" s="25"/>
+      <c r="Y148" s="25"/>
+      <c r="Z148" s="25"/>
+      <c r="AA148" s="38"/>
+      <c r="AB148" s="25"/>
+      <c r="AC148" s="25"/>
+      <c r="AD148" s="25"/>
+      <c r="AE148" s="25"/>
+      <c r="AF148" s="25"/>
+      <c r="AG148" s="25"/>
+      <c r="AH148" s="25"/>
+      <c r="AI148" s="25"/>
+      <c r="AJ148" s="25"/>
+      <c r="AK148" s="38"/>
+      <c r="AL148" s="25"/>
+      <c r="AM148" s="25"/>
+      <c r="AN148" s="25"/>
+      <c r="AO148" s="25"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="2"/>
+      <c r="B149" s="137" t="s">
+        <v>164</v>
+      </c>
+      <c r="C149" s="42"/>
+      <c r="D149" s="47"/>
+      <c r="E149" s="48"/>
+      <c r="F149" s="49"/>
+      <c r="G149" s="68"/>
+      <c r="H149" s="42"/>
+      <c r="I149" s="47"/>
+      <c r="J149" s="63"/>
+      <c r="K149" s="4"/>
+      <c r="L149" s="25"/>
+      <c r="M149" s="25"/>
+      <c r="N149" s="25"/>
+      <c r="O149" s="25"/>
+      <c r="P149" s="25"/>
+      <c r="Q149" s="25"/>
+      <c r="R149" s="25"/>
+      <c r="S149" s="25"/>
+      <c r="T149" s="25"/>
+      <c r="U149" s="25"/>
+      <c r="V149" s="25"/>
+      <c r="W149" s="25"/>
+      <c r="X149" s="25"/>
+      <c r="Y149" s="25"/>
+      <c r="Z149" s="25"/>
+      <c r="AA149" s="38"/>
+      <c r="AB149" s="25"/>
+      <c r="AC149" s="25"/>
+      <c r="AD149" s="25"/>
+      <c r="AE149" s="25"/>
+      <c r="AF149" s="25"/>
+      <c r="AG149" s="25"/>
+      <c r="AH149" s="25"/>
+      <c r="AI149" s="25"/>
+      <c r="AJ149" s="25"/>
+      <c r="AK149" s="38"/>
+      <c r="AL149" s="25"/>
+      <c r="AM149" s="25"/>
+      <c r="AN149" s="25"/>
+      <c r="AO149" s="25"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="2"/>
+      <c r="B150" s="38"/>
+      <c r="C150" s="51"/>
+      <c r="D150" s="52"/>
+      <c r="E150" s="25"/>
+      <c r="F150" s="25"/>
+      <c r="G150" s="107"/>
+      <c r="H150" s="51"/>
+      <c r="I150" s="52"/>
+      <c r="J150" s="20"/>
+      <c r="K150" s="25"/>
+      <c r="L150" s="25"/>
+      <c r="M150" s="25"/>
+      <c r="N150" s="25"/>
+      <c r="O150" s="25"/>
+      <c r="P150" s="25"/>
+      <c r="Q150" s="25"/>
+      <c r="R150" s="25"/>
+      <c r="S150" s="25"/>
+      <c r="T150" s="25"/>
+      <c r="U150" s="25"/>
+      <c r="V150" s="25"/>
+      <c r="W150" s="25"/>
+      <c r="X150" s="25"/>
+      <c r="Y150" s="25"/>
+      <c r="Z150" s="25"/>
+      <c r="AA150" s="38"/>
+      <c r="AB150" s="25"/>
+      <c r="AC150" s="25"/>
+      <c r="AD150" s="25"/>
+      <c r="AE150" s="25"/>
+      <c r="AF150" s="25"/>
+      <c r="AG150" s="25"/>
+      <c r="AH150" s="25"/>
+      <c r="AI150" s="25"/>
+      <c r="AJ150" s="25"/>
+      <c r="AK150" s="38"/>
+      <c r="AL150" s="25"/>
+      <c r="AM150" s="25"/>
+      <c r="AN150" s="25"/>
+      <c r="AO150" s="25"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="2"/>
+      <c r="B151" s="38"/>
+      <c r="C151" s="72"/>
+      <c r="D151" s="72"/>
+      <c r="E151" s="25"/>
+      <c r="F151" s="25"/>
+      <c r="G151" s="38"/>
+      <c r="H151" s="2"/>
+      <c r="I151" s="2"/>
+      <c r="J151" s="25"/>
+      <c r="K151" s="25"/>
+      <c r="L151" s="25"/>
+      <c r="M151" s="25"/>
+      <c r="N151" s="25"/>
+      <c r="O151" s="25"/>
+      <c r="P151" s="25"/>
+      <c r="Q151" s="25"/>
+      <c r="R151" s="25"/>
+      <c r="S151" s="25"/>
+      <c r="T151" s="25"/>
+      <c r="U151" s="25"/>
+      <c r="V151" s="25"/>
+      <c r="W151" s="25"/>
+      <c r="X151" s="25"/>
+      <c r="Y151" s="25"/>
+      <c r="Z151" s="25"/>
+      <c r="AA151" s="38"/>
+      <c r="AB151" s="25"/>
+      <c r="AC151" s="25"/>
+      <c r="AD151" s="25"/>
+      <c r="AE151" s="25"/>
+      <c r="AF151" s="25"/>
+      <c r="AG151" s="25"/>
+      <c r="AH151" s="25"/>
+      <c r="AI151" s="25"/>
+      <c r="AJ151" s="25"/>
+      <c r="AK151" s="38"/>
+      <c r="AL151" s="25"/>
+      <c r="AM151" s="25"/>
+      <c r="AN151" s="25"/>
+      <c r="AO151" s="25"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="2"/>
+      <c r="B152" s="25"/>
+      <c r="C152" s="25"/>
+      <c r="D152" s="25"/>
+      <c r="E152" s="25"/>
+      <c r="F152" s="25"/>
+      <c r="G152" s="25"/>
+      <c r="H152" s="25"/>
+      <c r="I152" s="25"/>
+      <c r="J152" s="25"/>
+      <c r="K152" s="25"/>
+      <c r="L152" s="25"/>
+      <c r="M152" s="25"/>
+      <c r="N152" s="25"/>
+      <c r="O152" s="25"/>
+      <c r="P152" s="25"/>
+      <c r="Q152" s="25"/>
+      <c r="R152" s="25"/>
+      <c r="S152" s="25"/>
+      <c r="T152" s="25"/>
+      <c r="U152" s="25"/>
+      <c r="V152" s="25"/>
+      <c r="W152" s="25"/>
+      <c r="X152" s="25"/>
+      <c r="Y152" s="25"/>
+      <c r="Z152" s="25"/>
+      <c r="AA152" s="25"/>
+      <c r="AB152" s="25"/>
+      <c r="AC152" s="25"/>
+      <c r="AD152" s="25"/>
+      <c r="AE152" s="25"/>
+      <c r="AF152" s="25"/>
+      <c r="AG152" s="25"/>
+      <c r="AH152" s="25"/>
+      <c r="AI152" s="25"/>
+      <c r="AJ152" s="25"/>
+      <c r="AK152" s="25"/>
+      <c r="AL152" s="25"/>
+      <c r="AM152" s="25"/>
+      <c r="AN152" s="25"/>
+      <c r="AO152" s="25"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="2"/>
+      <c r="B153" s="25"/>
+      <c r="C153" s="25"/>
+      <c r="D153" s="25"/>
+      <c r="E153" s="25"/>
+      <c r="F153" s="25"/>
+      <c r="G153" s="25"/>
+      <c r="H153" s="25"/>
+      <c r="I153" s="25"/>
+      <c r="J153" s="25"/>
+      <c r="K153" s="25"/>
+      <c r="L153" s="25"/>
+      <c r="M153" s="25"/>
+      <c r="N153" s="25"/>
+      <c r="O153" s="25"/>
+      <c r="P153" s="25"/>
+      <c r="Q153" s="25"/>
+      <c r="R153" s="25"/>
+      <c r="S153" s="25"/>
+      <c r="T153" s="25"/>
+      <c r="U153" s="25"/>
+      <c r="V153" s="25"/>
+      <c r="W153" s="25"/>
+      <c r="X153" s="25"/>
+      <c r="Y153" s="25"/>
+      <c r="Z153" s="25"/>
+      <c r="AA153" s="25"/>
+      <c r="AB153" s="25"/>
+      <c r="AC153" s="25"/>
+      <c r="AD153" s="25"/>
+      <c r="AE153" s="25"/>
+      <c r="AF153" s="25"/>
+      <c r="AG153" s="25"/>
+      <c r="AH153" s="25"/>
+      <c r="AI153" s="25"/>
+      <c r="AJ153" s="25"/>
+      <c r="AK153" s="25"/>
+      <c r="AL153" s="25"/>
+      <c r="AM153" s="25"/>
+      <c r="AN153" s="25"/>
+      <c r="AO153" s="25"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="2"/>
+      <c r="B154" s="25"/>
+      <c r="C154" s="25"/>
+      <c r="D154" s="25"/>
+      <c r="E154" s="25"/>
+      <c r="F154" s="25"/>
+      <c r="G154" s="25"/>
+      <c r="H154" s="25"/>
+      <c r="I154" s="25"/>
+      <c r="J154" s="25"/>
+      <c r="K154" s="25"/>
+      <c r="L154" s="25"/>
+      <c r="M154" s="25"/>
+      <c r="N154" s="25"/>
+      <c r="O154" s="25"/>
+      <c r="P154" s="25"/>
+      <c r="Q154" s="25"/>
+      <c r="R154" s="25"/>
+      <c r="S154" s="25"/>
+      <c r="T154" s="25"/>
+      <c r="U154" s="25"/>
+      <c r="V154" s="25"/>
+      <c r="W154" s="25"/>
+      <c r="X154" s="25"/>
+      <c r="Y154" s="25"/>
+      <c r="Z154" s="25"/>
+      <c r="AA154" s="25"/>
+      <c r="AB154" s="25"/>
+      <c r="AC154" s="25"/>
+      <c r="AD154" s="25"/>
+      <c r="AE154" s="25"/>
+      <c r="AF154" s="25"/>
+      <c r="AG154" s="25"/>
+      <c r="AH154" s="25"/>
+      <c r="AI154" s="25"/>
+      <c r="AJ154" s="25"/>
+      <c r="AK154" s="25"/>
+      <c r="AL154" s="25"/>
+      <c r="AM154" s="25"/>
+      <c r="AN154" s="25"/>
+      <c r="AO154" s="25"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="2"/>
+      <c r="B155" s="25"/>
+      <c r="C155" s="25"/>
+      <c r="D155" s="25"/>
+      <c r="E155" s="25"/>
+      <c r="F155" s="25"/>
+      <c r="G155" s="25"/>
+      <c r="H155" s="25"/>
+      <c r="I155" s="25"/>
+      <c r="J155" s="25"/>
+      <c r="K155" s="25"/>
+      <c r="L155" s="25"/>
+      <c r="M155" s="25"/>
+      <c r="N155" s="25"/>
+      <c r="O155" s="25"/>
+      <c r="P155" s="25"/>
+      <c r="Q155" s="25"/>
+      <c r="R155" s="25"/>
+      <c r="S155" s="25"/>
+      <c r="T155" s="25"/>
+      <c r="U155" s="25"/>
+      <c r="V155" s="25"/>
+      <c r="W155" s="25"/>
+      <c r="X155" s="25"/>
+      <c r="Y155" s="25"/>
+      <c r="Z155" s="25"/>
+      <c r="AA155" s="25"/>
+      <c r="AB155" s="25"/>
+      <c r="AC155" s="25"/>
+      <c r="AD155" s="25"/>
+      <c r="AE155" s="25"/>
+      <c r="AF155" s="25"/>
+      <c r="AG155" s="25"/>
+      <c r="AH155" s="25"/>
+      <c r="AI155" s="25"/>
+      <c r="AJ155" s="25"/>
+      <c r="AK155" s="25"/>
+      <c r="AL155" s="25"/>
+      <c r="AM155" s="25"/>
+      <c r="AN155" s="25"/>
+      <c r="AO155" s="25"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="2"/>
+      <c r="B156" s="25"/>
+      <c r="C156" s="25"/>
+      <c r="D156" s="25"/>
+      <c r="E156" s="25"/>
+      <c r="F156" s="25"/>
+      <c r="G156" s="25"/>
+      <c r="H156" s="25"/>
+      <c r="I156" s="25"/>
+      <c r="J156" s="25"/>
+      <c r="K156" s="25"/>
+      <c r="L156" s="25"/>
+      <c r="M156" s="25"/>
+      <c r="N156" s="25"/>
+      <c r="O156" s="25"/>
+      <c r="P156" s="25"/>
+      <c r="Q156" s="25"/>
+      <c r="R156" s="25"/>
+      <c r="S156" s="25"/>
+      <c r="T156" s="25"/>
+      <c r="U156" s="25"/>
+      <c r="V156" s="25"/>
+      <c r="W156" s="25"/>
+      <c r="X156" s="25"/>
+      <c r="Y156" s="25"/>
+      <c r="Z156" s="25"/>
+      <c r="AA156" s="25"/>
+      <c r="AB156" s="25"/>
+      <c r="AC156" s="25"/>
+      <c r="AD156" s="25"/>
+      <c r="AE156" s="25"/>
+      <c r="AF156" s="25"/>
+      <c r="AG156" s="25"/>
+      <c r="AH156" s="25"/>
+      <c r="AI156" s="25"/>
+      <c r="AJ156" s="25"/>
+      <c r="AK156" s="25"/>
+      <c r="AL156" s="25"/>
+      <c r="AM156" s="25"/>
+      <c r="AN156" s="25"/>
+      <c r="AO156" s="25"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="2"/>
+      <c r="B157" s="25"/>
+      <c r="C157" s="25"/>
+      <c r="D157" s="25"/>
+      <c r="E157" s="25"/>
+      <c r="F157" s="25"/>
+      <c r="G157" s="25"/>
+      <c r="H157" s="25"/>
+      <c r="I157" s="25"/>
+      <c r="J157" s="25"/>
+      <c r="K157" s="25"/>
+      <c r="L157" s="25"/>
+      <c r="M157" s="25"/>
+      <c r="N157" s="25"/>
+      <c r="O157" s="25"/>
+      <c r="P157" s="25"/>
+      <c r="Q157" s="25"/>
+      <c r="R157" s="25"/>
+      <c r="S157" s="25"/>
+      <c r="T157" s="25"/>
+      <c r="U157" s="25"/>
+      <c r="V157" s="25"/>
+      <c r="W157" s="25"/>
+      <c r="X157" s="25"/>
+      <c r="Y157" s="25"/>
+      <c r="Z157" s="25"/>
+      <c r="AA157" s="25"/>
+      <c r="AB157" s="25"/>
+      <c r="AC157" s="25"/>
+      <c r="AD157" s="25"/>
+      <c r="AE157" s="25"/>
+      <c r="AF157" s="25"/>
+      <c r="AG157" s="25"/>
+      <c r="AH157" s="25"/>
+      <c r="AI157" s="25"/>
+      <c r="AJ157" s="25"/>
+      <c r="AK157" s="25"/>
+      <c r="AL157" s="25"/>
+      <c r="AM157" s="25"/>
+      <c r="AN157" s="25"/>
+      <c r="AO157" s="25"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="2"/>
+      <c r="B158" s="25"/>
+      <c r="C158" s="25"/>
+      <c r="D158" s="25"/>
+      <c r="E158" s="25"/>
+      <c r="F158" s="25"/>
+      <c r="G158" s="25"/>
+      <c r="H158" s="25"/>
+      <c r="I158" s="25"/>
+      <c r="J158" s="25"/>
+      <c r="K158" s="25"/>
+      <c r="L158" s="25"/>
+      <c r="M158" s="25"/>
+      <c r="N158" s="25"/>
+      <c r="O158" s="25"/>
+      <c r="P158" s="25"/>
+      <c r="Q158" s="25"/>
+      <c r="R158" s="25"/>
+      <c r="S158" s="25"/>
+      <c r="T158" s="25"/>
+      <c r="U158" s="25"/>
+      <c r="V158" s="25"/>
+      <c r="W158" s="25"/>
+      <c r="X158" s="25"/>
+      <c r="Y158" s="25"/>
+      <c r="Z158" s="25"/>
+      <c r="AA158" s="25"/>
+      <c r="AB158" s="25"/>
+      <c r="AC158" s="25"/>
+      <c r="AD158" s="25"/>
+      <c r="AE158" s="25"/>
+      <c r="AF158" s="25"/>
+      <c r="AG158" s="25"/>
+      <c r="AH158" s="25"/>
+      <c r="AI158" s="25"/>
+      <c r="AJ158" s="25"/>
+      <c r="AK158" s="25"/>
+      <c r="AL158" s="25"/>
+      <c r="AM158" s="25"/>
+      <c r="AN158" s="25"/>
+      <c r="AO158" s="25"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="2"/>
+      <c r="B159" s="25"/>
+      <c r="C159" s="25"/>
+      <c r="D159" s="25"/>
+      <c r="E159" s="25"/>
+      <c r="F159" s="25"/>
+      <c r="G159" s="25"/>
+      <c r="H159" s="25"/>
+      <c r="I159" s="25"/>
+      <c r="J159" s="25"/>
+      <c r="K159" s="25"/>
+      <c r="L159" s="25"/>
+      <c r="M159" s="25"/>
+      <c r="N159" s="25"/>
+      <c r="O159" s="25"/>
+      <c r="P159" s="25"/>
+      <c r="Q159" s="25"/>
+      <c r="R159" s="25"/>
+      <c r="S159" s="25"/>
+      <c r="T159" s="25"/>
+      <c r="U159" s="25"/>
+      <c r="V159" s="25"/>
+      <c r="W159" s="25"/>
+      <c r="X159" s="25"/>
+      <c r="Y159" s="25"/>
+      <c r="Z159" s="25"/>
+      <c r="AA159" s="25"/>
+      <c r="AB159" s="25"/>
+      <c r="AC159" s="25"/>
+      <c r="AD159" s="25"/>
+      <c r="AE159" s="25"/>
+      <c r="AF159" s="25"/>
+      <c r="AG159" s="25"/>
+      <c r="AH159" s="25"/>
+      <c r="AI159" s="25"/>
+      <c r="AJ159" s="25"/>
+      <c r="AK159" s="25"/>
+      <c r="AL159" s="25"/>
+      <c r="AM159" s="25"/>
+      <c r="AN159" s="25"/>
+      <c r="AO159" s="25"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="2"/>
+      <c r="B160" s="25"/>
+      <c r="C160" s="25"/>
+      <c r="D160" s="25"/>
+      <c r="E160" s="25"/>
+      <c r="F160" s="25"/>
+      <c r="G160" s="25"/>
+      <c r="H160" s="25"/>
+      <c r="I160" s="25"/>
+      <c r="J160" s="25"/>
+      <c r="K160" s="25"/>
+      <c r="L160" s="25"/>
+      <c r="M160" s="25"/>
+      <c r="N160" s="25"/>
+      <c r="O160" s="25"/>
+      <c r="P160" s="25"/>
+      <c r="Q160" s="25"/>
+      <c r="R160" s="25"/>
+      <c r="S160" s="25"/>
+      <c r="T160" s="25"/>
+      <c r="U160" s="25"/>
+      <c r="V160" s="25"/>
+      <c r="W160" s="25"/>
+      <c r="X160" s="25"/>
+      <c r="Y160" s="25"/>
+      <c r="Z160" s="25"/>
+      <c r="AA160" s="25"/>
+      <c r="AB160" s="25"/>
+      <c r="AC160" s="25"/>
+      <c r="AD160" s="25"/>
+      <c r="AE160" s="25"/>
+      <c r="AF160" s="25"/>
+      <c r="AG160" s="25"/>
+      <c r="AH160" s="25"/>
+      <c r="AI160" s="25"/>
+      <c r="AJ160" s="25"/>
+      <c r="AK160" s="25"/>
+      <c r="AL160" s="25"/>
+      <c r="AM160" s="25"/>
+      <c r="AN160" s="25"/>
+      <c r="AO160" s="25"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="2"/>
+      <c r="B161" s="25"/>
+      <c r="C161" s="25"/>
+      <c r="D161" s="25"/>
+      <c r="E161" s="25"/>
+      <c r="F161" s="25"/>
+      <c r="G161" s="25"/>
+      <c r="H161" s="25"/>
+      <c r="I161" s="25"/>
+      <c r="J161" s="25"/>
+      <c r="K161" s="25"/>
+      <c r="L161" s="25"/>
+      <c r="M161" s="25"/>
+      <c r="N161" s="25"/>
+      <c r="O161" s="25"/>
+      <c r="P161" s="25"/>
+      <c r="Q161" s="25"/>
+      <c r="R161" s="25"/>
+      <c r="S161" s="25"/>
+      <c r="T161" s="25"/>
+      <c r="U161" s="25"/>
+      <c r="V161" s="25"/>
+      <c r="W161" s="25"/>
+      <c r="X161" s="25"/>
+      <c r="Y161" s="25"/>
+      <c r="Z161" s="25"/>
+      <c r="AA161" s="25"/>
+      <c r="AB161" s="25"/>
+      <c r="AC161" s="25"/>
+      <c r="AD161" s="25"/>
+      <c r="AE161" s="25"/>
+      <c r="AF161" s="25"/>
+      <c r="AG161" s="25"/>
+      <c r="AH161" s="25"/>
+      <c r="AI161" s="25"/>
+      <c r="AJ161" s="25"/>
+      <c r="AK161" s="25"/>
+      <c r="AL161" s="25"/>
+      <c r="AM161" s="25"/>
+      <c r="AN161" s="25"/>
+      <c r="AO161" s="25"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="2"/>
+      <c r="B162" s="25"/>
+      <c r="C162" s="25"/>
+      <c r="D162" s="25"/>
+      <c r="E162" s="25"/>
+      <c r="F162" s="25"/>
+      <c r="G162" s="25"/>
+      <c r="H162" s="25"/>
+      <c r="I162" s="25"/>
+      <c r="J162" s="25"/>
+      <c r="K162" s="25"/>
+      <c r="L162" s="25"/>
+      <c r="M162" s="25"/>
+      <c r="N162" s="25"/>
+      <c r="O162" s="25"/>
+      <c r="P162" s="25"/>
+      <c r="Q162" s="25"/>
+      <c r="R162" s="25"/>
+      <c r="S162" s="25"/>
+      <c r="T162" s="25"/>
+      <c r="U162" s="25"/>
+      <c r="V162" s="25"/>
+      <c r="W162" s="25"/>
+      <c r="X162" s="25"/>
+      <c r="Y162" s="25"/>
+      <c r="Z162" s="25"/>
+      <c r="AA162" s="25"/>
+      <c r="AB162" s="25"/>
+      <c r="AC162" s="25"/>
+      <c r="AD162" s="25"/>
+      <c r="AE162" s="25"/>
+      <c r="AF162" s="25"/>
+      <c r="AG162" s="25"/>
+      <c r="AH162" s="25"/>
+      <c r="AI162" s="25"/>
+      <c r="AJ162" s="25"/>
+      <c r="AK162" s="25"/>
+      <c r="AL162" s="25"/>
+      <c r="AM162" s="25"/>
+      <c r="AN162" s="25"/>
+      <c r="AO162" s="25"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="2"/>
+      <c r="B163" s="25"/>
+      <c r="C163" s="25"/>
+      <c r="D163" s="25"/>
+      <c r="E163" s="25"/>
+      <c r="F163" s="25"/>
+      <c r="G163" s="25"/>
+      <c r="H163" s="25"/>
+      <c r="I163" s="25"/>
+      <c r="J163" s="25"/>
+      <c r="K163" s="25"/>
+      <c r="L163" s="25"/>
+      <c r="M163" s="25"/>
+      <c r="N163" s="25"/>
+      <c r="O163" s="25"/>
+      <c r="P163" s="25"/>
+      <c r="Q163" s="25"/>
+      <c r="R163" s="25"/>
+      <c r="S163" s="25"/>
+      <c r="T163" s="25"/>
+      <c r="U163" s="25"/>
+      <c r="V163" s="25"/>
+      <c r="W163" s="25"/>
+      <c r="X163" s="25"/>
+      <c r="Y163" s="25"/>
+      <c r="Z163" s="25"/>
+      <c r="AA163" s="25"/>
+      <c r="AB163" s="25"/>
+      <c r="AC163" s="25"/>
+      <c r="AD163" s="25"/>
+      <c r="AE163" s="25"/>
+      <c r="AF163" s="25"/>
+      <c r="AG163" s="25"/>
+      <c r="AH163" s="25"/>
+      <c r="AI163" s="25"/>
+      <c r="AJ163" s="25"/>
+      <c r="AK163" s="25"/>
+      <c r="AL163" s="25"/>
+      <c r="AM163" s="25"/>
+      <c r="AN163" s="25"/>
+      <c r="AO163" s="25"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="2"/>
+      <c r="B164" s="25"/>
+      <c r="C164" s="25"/>
+      <c r="D164" s="25"/>
+      <c r="E164" s="25"/>
+      <c r="F164" s="25"/>
+      <c r="G164" s="25"/>
+      <c r="H164" s="25"/>
+      <c r="I164" s="25"/>
+      <c r="J164" s="25"/>
+      <c r="K164" s="25"/>
+      <c r="L164" s="25"/>
+      <c r="M164" s="25"/>
+      <c r="N164" s="25"/>
+      <c r="O164" s="25"/>
+      <c r="P164" s="25"/>
+      <c r="Q164" s="25"/>
+      <c r="R164" s="25"/>
+      <c r="S164" s="25"/>
+      <c r="T164" s="25"/>
+      <c r="U164" s="25"/>
+      <c r="V164" s="25"/>
+      <c r="W164" s="25"/>
+      <c r="X164" s="25"/>
+      <c r="Y164" s="25"/>
+      <c r="Z164" s="25"/>
+      <c r="AA164" s="25"/>
+      <c r="AB164" s="25"/>
+      <c r="AC164" s="25"/>
+      <c r="AD164" s="25"/>
+      <c r="AE164" s="25"/>
+      <c r="AF164" s="25"/>
+      <c r="AG164" s="25"/>
+      <c r="AH164" s="25"/>
+      <c r="AI164" s="25"/>
+      <c r="AJ164" s="25"/>
+      <c r="AK164" s="25"/>
+      <c r="AL164" s="25"/>
+      <c r="AM164" s="25"/>
+      <c r="AN164" s="25"/>
+      <c r="AO164" s="25"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="2"/>
+      <c r="B165" s="25"/>
+      <c r="C165" s="25"/>
+      <c r="D165" s="25"/>
+      <c r="E165" s="25"/>
+      <c r="F165" s="25"/>
+      <c r="G165" s="25"/>
+      <c r="H165" s="25"/>
+      <c r="I165" s="25"/>
+      <c r="J165" s="25"/>
+      <c r="K165" s="25"/>
+      <c r="L165" s="25"/>
+      <c r="M165" s="25"/>
+      <c r="N165" s="25"/>
+      <c r="O165" s="25"/>
+      <c r="P165" s="25"/>
+      <c r="Q165" s="25"/>
+      <c r="R165" s="25"/>
+      <c r="S165" s="25"/>
+      <c r="T165" s="25"/>
+      <c r="U165" s="25"/>
+      <c r="V165" s="25"/>
+      <c r="W165" s="25"/>
+      <c r="X165" s="25"/>
+      <c r="Y165" s="25"/>
+      <c r="Z165" s="25"/>
+      <c r="AA165" s="25"/>
+      <c r="AB165" s="25"/>
+      <c r="AC165" s="25"/>
+      <c r="AD165" s="25"/>
+      <c r="AE165" s="25"/>
+      <c r="AF165" s="25"/>
+      <c r="AG165" s="25"/>
+      <c r="AH165" s="25"/>
+      <c r="AI165" s="25"/>
+      <c r="AJ165" s="25"/>
+      <c r="AK165" s="25"/>
+      <c r="AL165" s="25"/>
+      <c r="AM165" s="25"/>
+      <c r="AN165" s="25"/>
+      <c r="AO165" s="25"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="2"/>
+      <c r="B166" s="25"/>
+      <c r="C166" s="25"/>
+      <c r="D166" s="25"/>
+      <c r="E166" s="25"/>
+      <c r="F166" s="25"/>
+      <c r="G166" s="25"/>
+      <c r="H166" s="25"/>
+      <c r="I166" s="25"/>
+      <c r="J166" s="25"/>
+      <c r="K166" s="25"/>
+      <c r="L166" s="25"/>
+      <c r="M166" s="25"/>
+      <c r="N166" s="25"/>
+      <c r="O166" s="25"/>
+      <c r="P166" s="25"/>
+      <c r="Q166" s="25"/>
+      <c r="R166" s="25"/>
+      <c r="S166" s="25"/>
+      <c r="T166" s="25"/>
+      <c r="U166" s="25"/>
+      <c r="V166" s="25"/>
+      <c r="W166" s="25"/>
+      <c r="X166" s="25"/>
+      <c r="Y166" s="25"/>
+      <c r="Z166" s="25"/>
+      <c r="AA166" s="25"/>
+      <c r="AB166" s="25"/>
+      <c r="AC166" s="25"/>
+      <c r="AD166" s="25"/>
+      <c r="AE166" s="25"/>
+      <c r="AF166" s="25"/>
+      <c r="AG166" s="25"/>
+      <c r="AH166" s="25"/>
+      <c r="AI166" s="25"/>
+      <c r="AJ166" s="25"/>
+      <c r="AK166" s="25"/>
+      <c r="AL166" s="25"/>
+      <c r="AM166" s="25"/>
+      <c r="AN166" s="25"/>
+      <c r="AO166" s="25"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="2"/>
+      <c r="B167" s="25"/>
+      <c r="C167" s="25"/>
+      <c r="D167" s="25"/>
+      <c r="E167" s="25"/>
+      <c r="F167" s="25"/>
+      <c r="G167" s="25"/>
+      <c r="H167" s="25"/>
+      <c r="I167" s="25"/>
+      <c r="J167" s="25"/>
+      <c r="K167" s="25"/>
+      <c r="L167" s="25"/>
+      <c r="M167" s="25"/>
+      <c r="N167" s="25"/>
+      <c r="O167" s="25"/>
+      <c r="P167" s="25"/>
+      <c r="Q167" s="25"/>
+      <c r="R167" s="25"/>
+      <c r="S167" s="25"/>
+      <c r="T167" s="25"/>
+      <c r="U167" s="25"/>
+      <c r="V167" s="25"/>
+      <c r="W167" s="25"/>
+      <c r="X167" s="25"/>
+      <c r="Y167" s="25"/>
+      <c r="Z167" s="25"/>
+      <c r="AA167" s="25"/>
+      <c r="AB167" s="25"/>
+      <c r="AC167" s="25"/>
+      <c r="AD167" s="25"/>
+      <c r="AE167" s="25"/>
+      <c r="AF167" s="25"/>
+      <c r="AG167" s="25"/>
+      <c r="AH167" s="25"/>
+      <c r="AI167" s="25"/>
+      <c r="AJ167" s="25"/>
+      <c r="AK167" s="25"/>
+      <c r="AL167" s="25"/>
+      <c r="AM167" s="25"/>
+      <c r="AN167" s="25"/>
+      <c r="AO167" s="25"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="2"/>
+      <c r="B168" s="25"/>
+      <c r="C168" s="25"/>
+      <c r="D168" s="25"/>
+      <c r="E168" s="25"/>
+      <c r="F168" s="25"/>
+      <c r="G168" s="25"/>
+      <c r="H168" s="25"/>
+      <c r="I168" s="25"/>
+      <c r="J168" s="25"/>
+      <c r="K168" s="25"/>
+      <c r="L168" s="25"/>
+      <c r="M168" s="25"/>
+      <c r="N168" s="25"/>
+      <c r="O168" s="25"/>
+      <c r="P168" s="25"/>
+      <c r="Q168" s="25"/>
+      <c r="R168" s="25"/>
+      <c r="S168" s="25"/>
+      <c r="T168" s="25"/>
+      <c r="U168" s="25"/>
+      <c r="V168" s="25"/>
+      <c r="W168" s="25"/>
+      <c r="X168" s="25"/>
+      <c r="Y168" s="25"/>
+      <c r="Z168" s="25"/>
+      <c r="AA168" s="25"/>
+      <c r="AB168" s="25"/>
+      <c r="AC168" s="25"/>
+      <c r="AD168" s="25"/>
+      <c r="AE168" s="25"/>
+      <c r="AF168" s="25"/>
+      <c r="AG168" s="25"/>
+      <c r="AH168" s="25"/>
+      <c r="AI168" s="25"/>
+      <c r="AJ168" s="25"/>
+      <c r="AK168" s="25"/>
+      <c r="AL168" s="25"/>
+      <c r="AM168" s="25"/>
+      <c r="AN168" s="25"/>
+      <c r="AO168" s="25"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="2"/>
+      <c r="B169" s="25"/>
+      <c r="C169" s="25"/>
+      <c r="D169" s="25"/>
+      <c r="E169" s="25"/>
+      <c r="F169" s="25"/>
+      <c r="G169" s="25"/>
+      <c r="H169" s="25"/>
+      <c r="I169" s="25"/>
+      <c r="J169" s="25"/>
+      <c r="K169" s="25"/>
+      <c r="L169" s="25"/>
+      <c r="M169" s="25"/>
+      <c r="N169" s="25"/>
+      <c r="O169" s="25"/>
+      <c r="P169" s="25"/>
+      <c r="Q169" s="25"/>
+      <c r="R169" s="25"/>
+      <c r="S169" s="25"/>
+      <c r="T169" s="25"/>
+      <c r="U169" s="25"/>
+      <c r="V169" s="25"/>
+      <c r="W169" s="25"/>
+      <c r="X169" s="25"/>
+      <c r="Y169" s="25"/>
+      <c r="Z169" s="25"/>
+      <c r="AA169" s="25"/>
+      <c r="AB169" s="25"/>
+      <c r="AC169" s="25"/>
+      <c r="AD169" s="25"/>
+      <c r="AE169" s="25"/>
+      <c r="AF169" s="25"/>
+      <c r="AG169" s="25"/>
+      <c r="AH169" s="25"/>
+      <c r="AI169" s="25"/>
+      <c r="AJ169" s="25"/>
+      <c r="AK169" s="25"/>
+      <c r="AL169" s="25"/>
+      <c r="AM169" s="25"/>
+      <c r="AN169" s="25"/>
+      <c r="AO169" s="25"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="2"/>
+      <c r="B170" s="25"/>
+      <c r="C170" s="25"/>
+      <c r="D170" s="25"/>
+      <c r="E170" s="25"/>
+      <c r="F170" s="25"/>
+      <c r="G170" s="25"/>
+      <c r="H170" s="25"/>
+      <c r="I170" s="25"/>
+      <c r="J170" s="25"/>
+      <c r="K170" s="25"/>
+      <c r="L170" s="25"/>
+      <c r="M170" s="25"/>
+      <c r="N170" s="25"/>
+      <c r="O170" s="25"/>
+      <c r="P170" s="25"/>
+      <c r="Q170" s="25"/>
+      <c r="R170" s="25"/>
+      <c r="S170" s="25"/>
+      <c r="T170" s="25"/>
+      <c r="U170" s="25"/>
+      <c r="V170" s="25"/>
+      <c r="W170" s="25"/>
+      <c r="X170" s="25"/>
+      <c r="Y170" s="25"/>
+      <c r="Z170" s="25"/>
+      <c r="AA170" s="25"/>
+      <c r="AB170" s="25"/>
+      <c r="AC170" s="25"/>
+      <c r="AD170" s="25"/>
+      <c r="AE170" s="25"/>
+      <c r="AF170" s="25"/>
+      <c r="AG170" s="25"/>
+      <c r="AH170" s="25"/>
+      <c r="AI170" s="25"/>
+      <c r="AJ170" s="25"/>
+      <c r="AK170" s="25"/>
+      <c r="AL170" s="25"/>
+      <c r="AM170" s="25"/>
+      <c r="AN170" s="25"/>
+      <c r="AO170" s="25"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="2"/>
+      <c r="B171" s="25"/>
+      <c r="C171" s="25"/>
+      <c r="D171" s="25"/>
+      <c r="E171" s="25"/>
+      <c r="F171" s="25"/>
+      <c r="G171" s="25"/>
+      <c r="H171" s="25"/>
+      <c r="I171" s="25"/>
+      <c r="J171" s="25"/>
+      <c r="K171" s="25"/>
+      <c r="L171" s="25"/>
+      <c r="M171" s="25"/>
+      <c r="N171" s="25"/>
+      <c r="O171" s="25"/>
+      <c r="P171" s="25"/>
+      <c r="Q171" s="25"/>
+      <c r="R171" s="25"/>
+      <c r="S171" s="25"/>
+      <c r="T171" s="25"/>
+      <c r="U171" s="25"/>
+      <c r="V171" s="25"/>
+      <c r="W171" s="25"/>
+      <c r="X171" s="25"/>
+      <c r="Y171" s="25"/>
+      <c r="Z171" s="25"/>
+      <c r="AA171" s="25"/>
+      <c r="AB171" s="25"/>
+      <c r="AC171" s="25"/>
+      <c r="AD171" s="25"/>
+      <c r="AE171" s="25"/>
+      <c r="AF171" s="25"/>
+      <c r="AG171" s="25"/>
+      <c r="AH171" s="25"/>
+      <c r="AI171" s="25"/>
+      <c r="AJ171" s="25"/>
+      <c r="AK171" s="25"/>
+      <c r="AL171" s="25"/>
+      <c r="AM171" s="25"/>
+      <c r="AN171" s="25"/>
+      <c r="AO171" s="25"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="2"/>
+      <c r="B172" s="25"/>
+      <c r="C172" s="25"/>
+      <c r="D172" s="25"/>
+      <c r="E172" s="25"/>
+      <c r="F172" s="25"/>
+      <c r="G172" s="25"/>
+      <c r="H172" s="25"/>
+      <c r="I172" s="25"/>
+      <c r="J172" s="25"/>
+      <c r="K172" s="25"/>
+      <c r="L172" s="25"/>
+      <c r="M172" s="25"/>
+      <c r="N172" s="25"/>
+      <c r="O172" s="25"/>
+      <c r="P172" s="25"/>
+      <c r="Q172" s="25"/>
+      <c r="R172" s="25"/>
+      <c r="S172" s="25"/>
+      <c r="T172" s="25"/>
+      <c r="U172" s="25"/>
+      <c r="V172" s="25"/>
+      <c r="W172" s="25"/>
+      <c r="X172" s="25"/>
+      <c r="Y172" s="25"/>
+      <c r="Z172" s="25"/>
+      <c r="AA172" s="25"/>
+      <c r="AB172" s="25"/>
+      <c r="AC172" s="25"/>
+      <c r="AD172" s="25"/>
+      <c r="AE172" s="25"/>
+      <c r="AF172" s="25"/>
+      <c r="AG172" s="25"/>
+      <c r="AH172" s="25"/>
+      <c r="AI172" s="25"/>
+      <c r="AJ172" s="25"/>
+      <c r="AK172" s="25"/>
+      <c r="AL172" s="25"/>
+      <c r="AM172" s="25"/>
+      <c r="AN172" s="25"/>
+      <c r="AO172" s="25"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="2"/>
+      <c r="B173" s="25"/>
+      <c r="C173" s="25"/>
+      <c r="D173" s="25"/>
+      <c r="E173" s="25"/>
+      <c r="F173" s="25"/>
+      <c r="G173" s="25"/>
+      <c r="H173" s="25"/>
+      <c r="I173" s="25"/>
+      <c r="J173" s="25"/>
+      <c r="K173" s="25"/>
+      <c r="L173" s="25"/>
+      <c r="M173" s="25"/>
+      <c r="N173" s="25"/>
+      <c r="O173" s="25"/>
+      <c r="P173" s="25"/>
+      <c r="Q173" s="25"/>
+      <c r="R173" s="25"/>
+      <c r="S173" s="25"/>
+      <c r="T173" s="25"/>
+      <c r="U173" s="25"/>
+      <c r="V173" s="25"/>
+      <c r="W173" s="25"/>
+      <c r="X173" s="25"/>
+      <c r="Y173" s="25"/>
+      <c r="Z173" s="25"/>
+      <c r="AA173" s="25"/>
+      <c r="AB173" s="25"/>
+      <c r="AC173" s="25"/>
+      <c r="AD173" s="25"/>
+      <c r="AE173" s="25"/>
+      <c r="AF173" s="25"/>
+      <c r="AG173" s="25"/>
+      <c r="AH173" s="25"/>
+      <c r="AI173" s="25"/>
+      <c r="AJ173" s="25"/>
+      <c r="AK173" s="25"/>
+      <c r="AL173" s="25"/>
+      <c r="AM173" s="25"/>
+      <c r="AN173" s="25"/>
+      <c r="AO173" s="25"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="2"/>
+      <c r="B174" s="25"/>
+      <c r="C174" s="25"/>
+      <c r="D174" s="25"/>
+      <c r="E174" s="25"/>
+      <c r="F174" s="25"/>
+      <c r="G174" s="25"/>
+      <c r="H174" s="25"/>
+      <c r="I174" s="25"/>
+      <c r="J174" s="25"/>
+      <c r="K174" s="25"/>
+      <c r="L174" s="25"/>
+      <c r="M174" s="25"/>
+      <c r="N174" s="25"/>
+      <c r="O174" s="25"/>
+      <c r="P174" s="25"/>
+      <c r="Q174" s="25"/>
+      <c r="R174" s="25"/>
+      <c r="S174" s="25"/>
+      <c r="T174" s="25"/>
+      <c r="U174" s="25"/>
+      <c r="V174" s="25"/>
+      <c r="W174" s="25"/>
+      <c r="X174" s="25"/>
+      <c r="Y174" s="25"/>
+      <c r="Z174" s="25"/>
+      <c r="AA174" s="25"/>
+      <c r="AB174" s="25"/>
+      <c r="AC174" s="25"/>
+      <c r="AD174" s="25"/>
+      <c r="AE174" s="25"/>
+      <c r="AF174" s="25"/>
+      <c r="AG174" s="25"/>
+      <c r="AH174" s="25"/>
+      <c r="AI174" s="25"/>
+      <c r="AJ174" s="25"/>
+      <c r="AK174" s="25"/>
+      <c r="AL174" s="25"/>
+      <c r="AM174" s="25"/>
+      <c r="AN174" s="25"/>
+      <c r="AO174" s="25"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="2"/>
+      <c r="B175" s="25"/>
+      <c r="C175" s="25"/>
+      <c r="D175" s="25"/>
+      <c r="E175" s="25"/>
+      <c r="F175" s="25"/>
+      <c r="G175" s="25"/>
+      <c r="H175" s="25"/>
+      <c r="I175" s="25"/>
+      <c r="J175" s="25"/>
+      <c r="K175" s="25"/>
+      <c r="L175" s="25"/>
+      <c r="M175" s="25"/>
+      <c r="N175" s="25"/>
+      <c r="O175" s="25"/>
+      <c r="P175" s="25"/>
+      <c r="Q175" s="25"/>
+      <c r="R175" s="25"/>
+      <c r="S175" s="25"/>
+      <c r="T175" s="25"/>
+      <c r="U175" s="25"/>
+      <c r="V175" s="25"/>
+      <c r="W175" s="25"/>
+      <c r="X175" s="25"/>
+      <c r="Y175" s="25"/>
+      <c r="Z175" s="25"/>
+      <c r="AA175" s="25"/>
+      <c r="AB175" s="25"/>
+      <c r="AC175" s="25"/>
+      <c r="AD175" s="25"/>
+      <c r="AE175" s="25"/>
+      <c r="AF175" s="25"/>
+      <c r="AG175" s="25"/>
+      <c r="AH175" s="25"/>
+      <c r="AI175" s="25"/>
+      <c r="AJ175" s="25"/>
+      <c r="AK175" s="25"/>
+      <c r="AL175" s="25"/>
+      <c r="AM175" s="25"/>
+      <c r="AN175" s="25"/>
+      <c r="AO175" s="25"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="2"/>
+      <c r="B176" s="25"/>
+      <c r="C176" s="25"/>
+      <c r="D176" s="25"/>
+      <c r="E176" s="25"/>
+      <c r="F176" s="25"/>
+      <c r="G176" s="25"/>
+      <c r="H176" s="25"/>
+      <c r="I176" s="25"/>
+      <c r="J176" s="25"/>
+      <c r="K176" s="25"/>
+      <c r="L176" s="25"/>
+      <c r="M176" s="25"/>
+      <c r="N176" s="25"/>
+      <c r="O176" s="25"/>
+      <c r="P176" s="25"/>
+      <c r="Q176" s="25"/>
+      <c r="R176" s="25"/>
+      <c r="S176" s="25"/>
+      <c r="T176" s="25"/>
+      <c r="U176" s="25"/>
+      <c r="V176" s="25"/>
+      <c r="W176" s="25"/>
+      <c r="X176" s="25"/>
+      <c r="Y176" s="25"/>
+      <c r="Z176" s="25"/>
+      <c r="AA176" s="25"/>
+      <c r="AB176" s="25"/>
+      <c r="AC176" s="25"/>
+      <c r="AD176" s="25"/>
+      <c r="AE176" s="25"/>
+      <c r="AF176" s="25"/>
+      <c r="AG176" s="25"/>
+      <c r="AH176" s="25"/>
+      <c r="AI176" s="25"/>
+      <c r="AJ176" s="25"/>
+      <c r="AK176" s="25"/>
+      <c r="AL176" s="25"/>
+      <c r="AM176" s="25"/>
+      <c r="AN176" s="25"/>
+      <c r="AO176" s="25"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="2"/>
+      <c r="B177" s="25"/>
+      <c r="C177" s="25"/>
+      <c r="D177" s="25"/>
+      <c r="E177" s="25"/>
+      <c r="F177" s="25"/>
+      <c r="G177" s="25"/>
+      <c r="H177" s="25"/>
+      <c r="I177" s="25"/>
+      <c r="J177" s="25"/>
+      <c r="K177" s="25"/>
+      <c r="L177" s="25"/>
+      <c r="M177" s="25"/>
+      <c r="N177" s="25"/>
+      <c r="O177" s="25"/>
+      <c r="P177" s="25"/>
+      <c r="Q177" s="25"/>
+      <c r="R177" s="25"/>
+      <c r="S177" s="25"/>
+      <c r="T177" s="25"/>
+      <c r="U177" s="25"/>
+      <c r="V177" s="25"/>
+      <c r="W177" s="25"/>
+      <c r="X177" s="25"/>
+      <c r="Y177" s="25"/>
+      <c r="Z177" s="25"/>
+      <c r="AA177" s="25"/>
+      <c r="AB177" s="25"/>
+      <c r="AC177" s="25"/>
+      <c r="AD177" s="25"/>
+      <c r="AE177" s="25"/>
+      <c r="AF177" s="25"/>
+      <c r="AG177" s="25"/>
+      <c r="AH177" s="25"/>
+      <c r="AI177" s="25"/>
+      <c r="AJ177" s="25"/>
+      <c r="AK177" s="25"/>
+      <c r="AL177" s="25"/>
+      <c r="AM177" s="25"/>
+      <c r="AN177" s="25"/>
+      <c r="AO177" s="25"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="2"/>
+      <c r="B178" s="25"/>
+      <c r="C178" s="25"/>
+      <c r="D178" s="25"/>
+      <c r="E178" s="25"/>
+      <c r="F178" s="25"/>
+      <c r="G178" s="25"/>
+      <c r="H178" s="25"/>
+      <c r="I178" s="25"/>
+      <c r="J178" s="25"/>
+      <c r="K178" s="25"/>
+      <c r="L178" s="25"/>
+      <c r="M178" s="25"/>
+      <c r="N178" s="25"/>
+      <c r="O178" s="25"/>
+      <c r="P178" s="25"/>
+      <c r="Q178" s="25"/>
+      <c r="R178" s="25"/>
+      <c r="S178" s="25"/>
+      <c r="T178" s="25"/>
+      <c r="U178" s="25"/>
+      <c r="V178" s="25"/>
+      <c r="W178" s="25"/>
+      <c r="X178" s="25"/>
+      <c r="Y178" s="25"/>
+      <c r="Z178" s="25"/>
+      <c r="AA178" s="25"/>
+      <c r="AB178" s="25"/>
+      <c r="AC178" s="25"/>
+      <c r="AD178" s="25"/>
+      <c r="AE178" s="25"/>
+      <c r="AF178" s="25"/>
+      <c r="AG178" s="25"/>
+      <c r="AH178" s="25"/>
+      <c r="AI178" s="25"/>
+      <c r="AJ178" s="25"/>
+      <c r="AK178" s="25"/>
+      <c r="AL178" s="25"/>
+      <c r="AM178" s="25"/>
+      <c r="AN178" s="25"/>
+      <c r="AO178" s="25"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="2"/>
+      <c r="B179" s="25"/>
+      <c r="C179" s="25"/>
+      <c r="D179" s="25"/>
+      <c r="E179" s="25"/>
+      <c r="F179" s="25"/>
+      <c r="G179" s="25"/>
+      <c r="H179" s="25"/>
+      <c r="I179" s="25"/>
+      <c r="J179" s="25"/>
+      <c r="K179" s="25"/>
+      <c r="L179" s="25"/>
+      <c r="M179" s="25"/>
+      <c r="N179" s="25"/>
+      <c r="O179" s="25"/>
+      <c r="P179" s="25"/>
+      <c r="Q179" s="25"/>
+      <c r="R179" s="25"/>
+      <c r="S179" s="25"/>
+      <c r="T179" s="25"/>
+      <c r="U179" s="25"/>
+      <c r="V179" s="25"/>
+      <c r="W179" s="25"/>
+      <c r="X179" s="25"/>
+      <c r="Y179" s="25"/>
+      <c r="Z179" s="25"/>
+      <c r="AA179" s="25"/>
+      <c r="AB179" s="25"/>
+      <c r="AC179" s="25"/>
+      <c r="AD179" s="25"/>
+      <c r="AE179" s="25"/>
+      <c r="AF179" s="25"/>
+      <c r="AG179" s="25"/>
+      <c r="AH179" s="25"/>
+      <c r="AI179" s="25"/>
+      <c r="AJ179" s="25"/>
+      <c r="AK179" s="25"/>
+      <c r="AL179" s="25"/>
+      <c r="AM179" s="25"/>
+      <c r="AN179" s="25"/>
+      <c r="AO179" s="25"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="2"/>
+      <c r="B180" s="25"/>
+      <c r="C180" s="25"/>
+      <c r="D180" s="25"/>
+      <c r="E180" s="25"/>
+      <c r="F180" s="25"/>
+      <c r="G180" s="25"/>
+      <c r="H180" s="25"/>
+      <c r="I180" s="25"/>
+      <c r="J180" s="25"/>
+      <c r="K180" s="25"/>
+      <c r="L180" s="25"/>
+      <c r="M180" s="25"/>
+      <c r="N180" s="25"/>
+      <c r="O180" s="25"/>
+      <c r="P180" s="25"/>
+      <c r="Q180" s="25"/>
+      <c r="R180" s="25"/>
+      <c r="S180" s="25"/>
+      <c r="T180" s="25"/>
+      <c r="U180" s="25"/>
+      <c r="V180" s="25"/>
+      <c r="W180" s="25"/>
+      <c r="X180" s="25"/>
+      <c r="Y180" s="25"/>
+      <c r="Z180" s="25"/>
+      <c r="AA180" s="25"/>
+      <c r="AB180" s="25"/>
+      <c r="AC180" s="25"/>
+      <c r="AD180" s="25"/>
+      <c r="AE180" s="25"/>
+      <c r="AF180" s="25"/>
+      <c r="AG180" s="25"/>
+      <c r="AH180" s="25"/>
+      <c r="AI180" s="25"/>
+      <c r="AJ180" s="25"/>
+      <c r="AK180" s="25"/>
+      <c r="AL180" s="25"/>
+      <c r="AM180" s="25"/>
+      <c r="AN180" s="25"/>
+      <c r="AO180" s="25"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="2"/>
+      <c r="B181" s="25"/>
+      <c r="C181" s="25"/>
+      <c r="D181" s="25"/>
+      <c r="E181" s="25"/>
+      <c r="F181" s="25"/>
+      <c r="G181" s="25"/>
+      <c r="H181" s="25"/>
+      <c r="I181" s="25"/>
+      <c r="J181" s="25"/>
+      <c r="K181" s="25"/>
+      <c r="L181" s="25"/>
+      <c r="M181" s="25"/>
+      <c r="N181" s="25"/>
+      <c r="O181" s="25"/>
+      <c r="P181" s="25"/>
+      <c r="Q181" s="25"/>
+      <c r="R181" s="25"/>
+      <c r="S181" s="25"/>
+      <c r="T181" s="25"/>
+      <c r="U181" s="25"/>
+      <c r="V181" s="25"/>
+      <c r="W181" s="25"/>
+      <c r="X181" s="25"/>
+      <c r="Y181" s="25"/>
+      <c r="Z181" s="25"/>
+      <c r="AA181" s="25"/>
+      <c r="AB181" s="25"/>
+      <c r="AC181" s="25"/>
+      <c r="AD181" s="25"/>
+      <c r="AE181" s="25"/>
+      <c r="AF181" s="25"/>
+      <c r="AG181" s="25"/>
+      <c r="AH181" s="25"/>
+      <c r="AI181" s="25"/>
+      <c r="AJ181" s="25"/>
+      <c r="AK181" s="25"/>
+      <c r="AL181" s="25"/>
+      <c r="AM181" s="25"/>
+      <c r="AN181" s="25"/>
+      <c r="AO181" s="25"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="2"/>
+      <c r="B182" s="25"/>
+      <c r="C182" s="25"/>
+      <c r="D182" s="25"/>
+      <c r="E182" s="25"/>
+      <c r="F182" s="25"/>
+      <c r="G182" s="25"/>
+      <c r="H182" s="25"/>
+      <c r="I182" s="25"/>
+      <c r="J182" s="25"/>
+      <c r="K182" s="25"/>
+      <c r="L182" s="25"/>
+      <c r="M182" s="25"/>
+      <c r="N182" s="25"/>
+      <c r="O182" s="25"/>
+      <c r="P182" s="25"/>
+      <c r="Q182" s="25"/>
+      <c r="R182" s="25"/>
+      <c r="S182" s="25"/>
+      <c r="T182" s="25"/>
+      <c r="U182" s="25"/>
+      <c r="V182" s="25"/>
+      <c r="W182" s="25"/>
+      <c r="X182" s="25"/>
+      <c r="Y182" s="25"/>
+      <c r="Z182" s="25"/>
+      <c r="AA182" s="25"/>
+      <c r="AB182" s="25"/>
+      <c r="AC182" s="25"/>
+      <c r="AD182" s="25"/>
+      <c r="AE182" s="25"/>
+      <c r="AF182" s="25"/>
+      <c r="AG182" s="25"/>
+      <c r="AH182" s="25"/>
+      <c r="AI182" s="25"/>
+      <c r="AJ182" s="25"/>
+      <c r="AK182" s="25"/>
+      <c r="AL182" s="25"/>
+      <c r="AM182" s="25"/>
+      <c r="AN182" s="25"/>
+      <c r="AO182" s="25"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="2"/>
+      <c r="B183" s="25"/>
+      <c r="C183" s="25"/>
+      <c r="D183" s="25"/>
+      <c r="E183" s="25"/>
+      <c r="F183" s="25"/>
+      <c r="G183" s="25"/>
+      <c r="H183" s="25"/>
+      <c r="I183" s="25"/>
+      <c r="J183" s="25"/>
+      <c r="K183" s="25"/>
+      <c r="L183" s="25"/>
+      <c r="M183" s="25"/>
+      <c r="N183" s="25"/>
+      <c r="O183" s="25"/>
+      <c r="P183" s="25"/>
+      <c r="Q183" s="25"/>
+      <c r="R183" s="25"/>
+      <c r="S183" s="25"/>
+      <c r="T183" s="25"/>
+      <c r="U183" s="25"/>
+      <c r="V183" s="25"/>
+      <c r="W183" s="25"/>
+      <c r="X183" s="25"/>
+      <c r="Y183" s="25"/>
+      <c r="Z183" s="25"/>
+      <c r="AA183" s="25"/>
+      <c r="AB183" s="25"/>
+      <c r="AC183" s="25"/>
+      <c r="AD183" s="25"/>
+      <c r="AE183" s="25"/>
+      <c r="AF183" s="25"/>
+      <c r="AG183" s="25"/>
+      <c r="AH183" s="25"/>
+      <c r="AI183" s="25"/>
+      <c r="AJ183" s="25"/>
+      <c r="AK183" s="25"/>
+      <c r="AL183" s="25"/>
+      <c r="AM183" s="25"/>
+      <c r="AN183" s="25"/>
+      <c r="AO183" s="25"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="2"/>
+      <c r="B184" s="25"/>
+      <c r="C184" s="25"/>
+      <c r="D184" s="25"/>
+      <c r="E184" s="25"/>
+      <c r="F184" s="25"/>
+      <c r="G184" s="25"/>
+      <c r="H184" s="25"/>
+      <c r="I184" s="25"/>
+      <c r="J184" s="25"/>
+      <c r="K184" s="25"/>
+      <c r="L184" s="25"/>
+      <c r="M184" s="25"/>
+      <c r="N184" s="25"/>
+      <c r="O184" s="25"/>
+      <c r="P184" s="25"/>
+      <c r="Q184" s="25"/>
+      <c r="R184" s="25"/>
+      <c r="S184" s="25"/>
+      <c r="T184" s="25"/>
+      <c r="U184" s="25"/>
+      <c r="V184" s="25"/>
+      <c r="W184" s="25"/>
+      <c r="X184" s="25"/>
+      <c r="Y184" s="25"/>
+      <c r="Z184" s="25"/>
+      <c r="AA184" s="25"/>
+      <c r="AB184" s="25"/>
+      <c r="AC184" s="25"/>
+      <c r="AD184" s="25"/>
+      <c r="AE184" s="25"/>
+      <c r="AF184" s="25"/>
+      <c r="AG184" s="25"/>
+      <c r="AH184" s="25"/>
+      <c r="AI184" s="25"/>
+      <c r="AJ184" s="25"/>
+      <c r="AK184" s="25"/>
+      <c r="AL184" s="25"/>
+      <c r="AM184" s="25"/>
+      <c r="AN184" s="25"/>
+      <c r="AO184" s="25"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="2"/>
+      <c r="B185" s="25"/>
+      <c r="C185" s="25"/>
+      <c r="D185" s="25"/>
+      <c r="E185" s="25"/>
+      <c r="F185" s="25"/>
+      <c r="G185" s="25"/>
+      <c r="H185" s="25"/>
+      <c r="I185" s="25"/>
+      <c r="J185" s="25"/>
+      <c r="K185" s="25"/>
+      <c r="L185" s="25"/>
+      <c r="M185" s="25"/>
+      <c r="N185" s="25"/>
+      <c r="O185" s="25"/>
+      <c r="P185" s="25"/>
+      <c r="Q185" s="25"/>
+      <c r="R185" s="25"/>
+      <c r="S185" s="25"/>
+      <c r="T185" s="25"/>
+      <c r="U185" s="25"/>
+      <c r="V185" s="25"/>
+      <c r="W185" s="25"/>
+      <c r="X185" s="25"/>
+      <c r="Y185" s="25"/>
+      <c r="Z185" s="25"/>
+      <c r="AA185" s="25"/>
+      <c r="AB185" s="25"/>
+      <c r="AC185" s="25"/>
+      <c r="AD185" s="25"/>
+      <c r="AE185" s="25"/>
+      <c r="AF185" s="25"/>
+      <c r="AG185" s="25"/>
+      <c r="AH185" s="25"/>
+      <c r="AI185" s="25"/>
+      <c r="AJ185" s="25"/>
+      <c r="AK185" s="25"/>
+      <c r="AL185" s="25"/>
+      <c r="AM185" s="25"/>
+      <c r="AN185" s="25"/>
+      <c r="AO185" s="25"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="2"/>
+      <c r="B186" s="25"/>
+      <c r="C186" s="25"/>
+      <c r="D186" s="25"/>
+      <c r="E186" s="25"/>
+      <c r="F186" s="25"/>
+      <c r="G186" s="25"/>
+      <c r="H186" s="25"/>
+      <c r="I186" s="25"/>
+      <c r="J186" s="25"/>
+      <c r="K186" s="25"/>
+      <c r="L186" s="25"/>
+      <c r="M186" s="25"/>
+      <c r="N186" s="25"/>
+      <c r="O186" s="25"/>
+      <c r="P186" s="25"/>
+      <c r="Q186" s="25"/>
+      <c r="R186" s="25"/>
+      <c r="S186" s="25"/>
+      <c r="T186" s="25"/>
+      <c r="U186" s="25"/>
+      <c r="V186" s="25"/>
+      <c r="W186" s="25"/>
+      <c r="X186" s="25"/>
+      <c r="Y186" s="25"/>
+      <c r="Z186" s="25"/>
+      <c r="AA186" s="25"/>
+      <c r="AB186" s="25"/>
+      <c r="AC186" s="25"/>
+      <c r="AD186" s="25"/>
+      <c r="AE186" s="25"/>
+      <c r="AF186" s="25"/>
+      <c r="AG186" s="25"/>
+      <c r="AH186" s="25"/>
+      <c r="AI186" s="25"/>
+      <c r="AJ186" s="25"/>
+      <c r="AK186" s="25"/>
+      <c r="AL186" s="25"/>
+      <c r="AM186" s="25"/>
+      <c r="AN186" s="25"/>
+      <c r="AO186" s="25"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="2"/>
+      <c r="B187" s="25"/>
+      <c r="C187" s="25"/>
+      <c r="D187" s="25"/>
+      <c r="E187" s="25"/>
+      <c r="F187" s="25"/>
+      <c r="G187" s="25"/>
+      <c r="H187" s="25"/>
+      <c r="I187" s="25"/>
+      <c r="J187" s="25"/>
+      <c r="K187" s="25"/>
+      <c r="L187" s="25"/>
+      <c r="M187" s="25"/>
+      <c r="N187" s="25"/>
+      <c r="O187" s="25"/>
+      <c r="P187" s="25"/>
+      <c r="Q187" s="25"/>
+      <c r="R187" s="25"/>
+      <c r="S187" s="25"/>
+      <c r="T187" s="25"/>
+      <c r="U187" s="25"/>
+      <c r="V187" s="25"/>
+      <c r="W187" s="25"/>
+      <c r="X187" s="25"/>
+      <c r="Y187" s="25"/>
+      <c r="Z187" s="25"/>
+      <c r="AA187" s="25"/>
+      <c r="AB187" s="25"/>
+      <c r="AC187" s="25"/>
+      <c r="AD187" s="25"/>
+      <c r="AE187" s="25"/>
+      <c r="AF187" s="25"/>
+      <c r="AG187" s="25"/>
+      <c r="AH187" s="25"/>
+      <c r="AI187" s="25"/>
+      <c r="AJ187" s="25"/>
+      <c r="AK187" s="25"/>
+      <c r="AL187" s="25"/>
+      <c r="AM187" s="25"/>
+      <c r="AN187" s="25"/>
+      <c r="AO187" s="25"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="2"/>
+      <c r="B188" s="25"/>
+      <c r="C188" s="25"/>
+      <c r="D188" s="25"/>
+      <c r="E188" s="25"/>
+      <c r="F188" s="25"/>
+      <c r="G188" s="25"/>
+      <c r="H188" s="25"/>
+      <c r="I188" s="25"/>
+      <c r="J188" s="25"/>
+      <c r="K188" s="25"/>
+      <c r="L188" s="25"/>
+      <c r="M188" s="25"/>
+      <c r="N188" s="25"/>
+      <c r="O188" s="25"/>
+      <c r="P188" s="25"/>
+      <c r="Q188" s="25"/>
+      <c r="R188" s="25"/>
+      <c r="S188" s="25"/>
+      <c r="T188" s="25"/>
+      <c r="U188" s="25"/>
+      <c r="V188" s="25"/>
+      <c r="W188" s="25"/>
+      <c r="X188" s="25"/>
+      <c r="Y188" s="25"/>
+      <c r="Z188" s="25"/>
+      <c r="AA188" s="25"/>
+      <c r="AB188" s="25"/>
+      <c r="AC188" s="25"/>
+      <c r="AD188" s="25"/>
+      <c r="AE188" s="25"/>
+      <c r="AF188" s="25"/>
+      <c r="AG188" s="25"/>
+      <c r="AH188" s="25"/>
+      <c r="AI188" s="25"/>
+      <c r="AJ188" s="25"/>
+      <c r="AK188" s="25"/>
+      <c r="AL188" s="25"/>
+      <c r="AM188" s="25"/>
+      <c r="AN188" s="25"/>
+      <c r="AO188" s="25"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="2"/>
+      <c r="B189" s="25"/>
+      <c r="C189" s="25"/>
+      <c r="D189" s="25"/>
+      <c r="E189" s="25"/>
+      <c r="F189" s="25"/>
+      <c r="G189" s="25"/>
+      <c r="H189" s="25"/>
+      <c r="I189" s="25"/>
+      <c r="J189" s="25"/>
+      <c r="K189" s="25"/>
+      <c r="L189" s="25"/>
+      <c r="M189" s="25"/>
+      <c r="N189" s="25"/>
+      <c r="O189" s="25"/>
+      <c r="P189" s="25"/>
+      <c r="Q189" s="25"/>
+      <c r="R189" s="25"/>
+      <c r="S189" s="25"/>
+      <c r="T189" s="25"/>
+      <c r="U189" s="25"/>
+      <c r="V189" s="25"/>
+      <c r="W189" s="25"/>
+      <c r="X189" s="25"/>
+      <c r="Y189" s="25"/>
+      <c r="Z189" s="25"/>
+      <c r="AA189" s="25"/>
+      <c r="AB189" s="25"/>
+      <c r="AC189" s="25"/>
+      <c r="AD189" s="25"/>
+      <c r="AE189" s="25"/>
+      <c r="AF189" s="25"/>
+      <c r="AG189" s="25"/>
+      <c r="AH189" s="25"/>
+      <c r="AI189" s="25"/>
+      <c r="AJ189" s="25"/>
+      <c r="AK189" s="25"/>
+      <c r="AL189" s="25"/>
+      <c r="AM189" s="25"/>
+      <c r="AN189" s="25"/>
+      <c r="AO189" s="25"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="2"/>
+      <c r="B190" s="25"/>
+      <c r="C190" s="25"/>
+      <c r="D190" s="25"/>
+      <c r="E190" s="25"/>
+      <c r="F190" s="25"/>
+      <c r="G190" s="25"/>
+      <c r="H190" s="25"/>
+      <c r="I190" s="25"/>
+      <c r="J190" s="25"/>
+      <c r="K190" s="25"/>
+      <c r="L190" s="25"/>
+      <c r="M190" s="25"/>
+      <c r="N190" s="25"/>
+      <c r="O190" s="25"/>
+      <c r="P190" s="25"/>
+      <c r="Q190" s="25"/>
+      <c r="R190" s="25"/>
+      <c r="S190" s="25"/>
+      <c r="T190" s="25"/>
+      <c r="U190" s="25"/>
+      <c r="V190" s="25"/>
+      <c r="W190" s="25"/>
+      <c r="X190" s="25"/>
+      <c r="Y190" s="25"/>
+      <c r="Z190" s="25"/>
+      <c r="AA190" s="25"/>
+      <c r="AB190" s="25"/>
+      <c r="AC190" s="25"/>
+      <c r="AD190" s="25"/>
+      <c r="AE190" s="25"/>
+      <c r="AF190" s="25"/>
+      <c r="AG190" s="25"/>
+      <c r="AH190" s="25"/>
+      <c r="AI190" s="25"/>
+      <c r="AJ190" s="25"/>
+      <c r="AK190" s="25"/>
+      <c r="AL190" s="25"/>
+      <c r="AM190" s="25"/>
+      <c r="AN190" s="25"/>
+      <c r="AO190" s="25"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="2"/>
+      <c r="B191" s="25"/>
+      <c r="C191" s="25"/>
+      <c r="D191" s="25"/>
+      <c r="E191" s="25"/>
+      <c r="F191" s="25"/>
+      <c r="G191" s="25"/>
+      <c r="H191" s="25"/>
+      <c r="I191" s="25"/>
+      <c r="J191" s="25"/>
+      <c r="K191" s="25"/>
+      <c r="L191" s="25"/>
+      <c r="M191" s="25"/>
+      <c r="N191" s="25"/>
+      <c r="O191" s="25"/>
+      <c r="P191" s="25"/>
+      <c r="Q191" s="25"/>
+      <c r="R191" s="25"/>
+      <c r="S191" s="25"/>
+      <c r="T191" s="25"/>
+      <c r="U191" s="25"/>
+      <c r="V191" s="25"/>
+      <c r="W191" s="25"/>
+      <c r="X191" s="25"/>
+      <c r="Y191" s="25"/>
+      <c r="Z191" s="25"/>
+      <c r="AA191" s="25"/>
+      <c r="AB191" s="25"/>
+      <c r="AC191" s="25"/>
+      <c r="AD191" s="25"/>
+      <c r="AE191" s="25"/>
+      <c r="AF191" s="25"/>
+      <c r="AG191" s="25"/>
+      <c r="AH191" s="25"/>
+      <c r="AI191" s="25"/>
+      <c r="AJ191" s="25"/>
+      <c r="AK191" s="25"/>
+      <c r="AL191" s="25"/>
+      <c r="AM191" s="25"/>
+      <c r="AN191" s="25"/>
+      <c r="AO191" s="25"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="2"/>
+      <c r="B192" s="25"/>
+      <c r="C192" s="25"/>
+      <c r="D192" s="25"/>
+      <c r="E192" s="25"/>
+      <c r="F192" s="25"/>
+      <c r="G192" s="25"/>
+      <c r="H192" s="25"/>
+      <c r="I192" s="25"/>
+      <c r="J192" s="25"/>
+      <c r="K192" s="25"/>
+      <c r="L192" s="25"/>
+      <c r="M192" s="25"/>
+      <c r="N192" s="25"/>
+      <c r="O192" s="25"/>
+      <c r="P192" s="25"/>
+      <c r="Q192" s="25"/>
+      <c r="R192" s="25"/>
+      <c r="S192" s="25"/>
+      <c r="T192" s="25"/>
+      <c r="U192" s="25"/>
+      <c r="V192" s="25"/>
+      <c r="W192" s="25"/>
+      <c r="X192" s="25"/>
+      <c r="Y192" s="25"/>
+      <c r="Z192" s="25"/>
+      <c r="AA192" s="25"/>
+      <c r="AB192" s="25"/>
+      <c r="AC192" s="25"/>
+      <c r="AD192" s="25"/>
+      <c r="AE192" s="25"/>
+      <c r="AF192" s="25"/>
+      <c r="AG192" s="25"/>
+      <c r="AH192" s="25"/>
+      <c r="AI192" s="25"/>
+      <c r="AJ192" s="25"/>
+      <c r="AK192" s="25"/>
+      <c r="AL192" s="25"/>
+      <c r="AM192" s="25"/>
+      <c r="AN192" s="25"/>
+      <c r="AO192" s="25"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="2"/>
+      <c r="B193" s="25"/>
+      <c r="C193" s="25"/>
+      <c r="D193" s="25"/>
+      <c r="E193" s="25"/>
+      <c r="F193" s="25"/>
+      <c r="G193" s="25"/>
+      <c r="H193" s="25"/>
+      <c r="I193" s="25"/>
+      <c r="J193" s="25"/>
+      <c r="K193" s="25"/>
+      <c r="L193" s="25"/>
+      <c r="M193" s="25"/>
+      <c r="N193" s="25"/>
+      <c r="O193" s="25"/>
+      <c r="P193" s="25"/>
+      <c r="Q193" s="25"/>
+      <c r="R193" s="25"/>
+      <c r="S193" s="25"/>
+      <c r="T193" s="25"/>
+      <c r="U193" s="25"/>
+      <c r="V193" s="25"/>
+      <c r="W193" s="25"/>
+      <c r="X193" s="25"/>
+      <c r="Y193" s="25"/>
+      <c r="Z193" s="25"/>
+      <c r="AA193" s="25"/>
+      <c r="AB193" s="25"/>
+      <c r="AC193" s="25"/>
+      <c r="AD193" s="25"/>
+      <c r="AE193" s="25"/>
+      <c r="AF193" s="25"/>
+      <c r="AG193" s="25"/>
+      <c r="AH193" s="25"/>
+      <c r="AI193" s="25"/>
+      <c r="AJ193" s="25"/>
+      <c r="AK193" s="25"/>
+      <c r="AL193" s="25"/>
+      <c r="AM193" s="25"/>
+      <c r="AN193" s="25"/>
+      <c r="AO193" s="25"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="2"/>
+      <c r="B194" s="25"/>
+      <c r="C194" s="25"/>
+      <c r="D194" s="25"/>
+      <c r="E194" s="25"/>
+      <c r="F194" s="25"/>
+      <c r="G194" s="25"/>
+      <c r="H194" s="25"/>
+      <c r="I194" s="25"/>
+      <c r="J194" s="25"/>
+      <c r="K194" s="25"/>
+      <c r="L194" s="25"/>
+      <c r="M194" s="25"/>
+      <c r="N194" s="25"/>
+      <c r="O194" s="25"/>
+      <c r="P194" s="25"/>
+      <c r="Q194" s="25"/>
+      <c r="R194" s="25"/>
+      <c r="S194" s="25"/>
+      <c r="T194" s="25"/>
+      <c r="U194" s="25"/>
+      <c r="V194" s="25"/>
+      <c r="W194" s="25"/>
+      <c r="X194" s="25"/>
+      <c r="Y194" s="25"/>
+      <c r="Z194" s="25"/>
+      <c r="AA194" s="25"/>
+      <c r="AB194" s="25"/>
+      <c r="AC194" s="25"/>
+      <c r="AD194" s="25"/>
+      <c r="AE194" s="25"/>
+      <c r="AF194" s="25"/>
+      <c r="AG194" s="25"/>
+      <c r="AH194" s="25"/>
+      <c r="AI194" s="25"/>
+      <c r="AJ194" s="25"/>
+      <c r="AK194" s="25"/>
+      <c r="AL194" s="25"/>
+      <c r="AM194" s="25"/>
+      <c r="AN194" s="25"/>
+      <c r="AO194" s="25"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="2"/>
+      <c r="B195" s="25"/>
+      <c r="C195" s="25"/>
+      <c r="D195" s="25"/>
+      <c r="E195" s="25"/>
+      <c r="F195" s="25"/>
+      <c r="G195" s="25"/>
+      <c r="H195" s="25"/>
+      <c r="I195" s="25"/>
+      <c r="J195" s="25"/>
+      <c r="K195" s="25"/>
+      <c r="L195" s="25"/>
+      <c r="M195" s="25"/>
+      <c r="N195" s="25"/>
+      <c r="O195" s="25"/>
+      <c r="P195" s="25"/>
+      <c r="Q195" s="25"/>
+      <c r="R195" s="25"/>
+      <c r="S195" s="25"/>
+      <c r="T195" s="25"/>
+      <c r="U195" s="25"/>
+      <c r="V195" s="25"/>
+      <c r="W195" s="25"/>
+      <c r="X195" s="25"/>
+      <c r="Y195" s="25"/>
+      <c r="Z195" s="25"/>
+      <c r="AA195" s="25"/>
+      <c r="AB195" s="25"/>
+      <c r="AC195" s="25"/>
+      <c r="AD195" s="25"/>
+      <c r="AE195" s="25"/>
+      <c r="AF195" s="25"/>
+      <c r="AG195" s="25"/>
+      <c r="AH195" s="25"/>
+      <c r="AI195" s="25"/>
+      <c r="AJ195" s="25"/>
+      <c r="AK195" s="25"/>
+      <c r="AL195" s="25"/>
+      <c r="AM195" s="25"/>
+      <c r="AN195" s="25"/>
+      <c r="AO195" s="25"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="2"/>
+      <c r="B196" s="25"/>
+      <c r="C196" s="25"/>
+      <c r="D196" s="25"/>
+      <c r="E196" s="25"/>
+      <c r="F196" s="25"/>
+      <c r="G196" s="25"/>
+      <c r="H196" s="25"/>
+      <c r="I196" s="25"/>
+      <c r="J196" s="25"/>
+      <c r="K196" s="25"/>
+      <c r="L196" s="25"/>
+      <c r="M196" s="25"/>
+      <c r="N196" s="25"/>
+      <c r="O196" s="25"/>
+      <c r="P196" s="25"/>
+      <c r="Q196" s="25"/>
+      <c r="R196" s="25"/>
+      <c r="S196" s="25"/>
+      <c r="T196" s="25"/>
+      <c r="U196" s="25"/>
+      <c r="V196" s="25"/>
+      <c r="W196" s="25"/>
+      <c r="X196" s="25"/>
+      <c r="Y196" s="25"/>
+      <c r="Z196" s="25"/>
+      <c r="AA196" s="25"/>
+      <c r="AB196" s="25"/>
+      <c r="AC196" s="25"/>
+      <c r="AD196" s="25"/>
+      <c r="AE196" s="25"/>
+      <c r="AF196" s="25"/>
+      <c r="AG196" s="25"/>
+      <c r="AH196" s="25"/>
+      <c r="AI196" s="25"/>
+      <c r="AJ196" s="25"/>
+      <c r="AK196" s="25"/>
+      <c r="AL196" s="25"/>
+      <c r="AM196" s="25"/>
+      <c r="AN196" s="25"/>
+      <c r="AO196" s="25"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="2"/>
+      <c r="B197" s="25"/>
+      <c r="C197" s="25"/>
+      <c r="D197" s="25"/>
+      <c r="E197" s="25"/>
+      <c r="F197" s="25"/>
+      <c r="G197" s="25"/>
+      <c r="H197" s="25"/>
+      <c r="I197" s="25"/>
+      <c r="J197" s="25"/>
+      <c r="K197" s="25"/>
+      <c r="L197" s="25"/>
+      <c r="M197" s="25"/>
+      <c r="N197" s="25"/>
+      <c r="O197" s="25"/>
+      <c r="P197" s="25"/>
+      <c r="Q197" s="25"/>
+      <c r="R197" s="25"/>
+      <c r="S197" s="25"/>
+      <c r="T197" s="25"/>
+      <c r="U197" s="25"/>
+      <c r="V197" s="25"/>
+      <c r="W197" s="25"/>
+      <c r="X197" s="25"/>
+      <c r="Y197" s="25"/>
+      <c r="Z197" s="25"/>
+      <c r="AA197" s="25"/>
+      <c r="AB197" s="25"/>
+      <c r="AC197" s="25"/>
+      <c r="AD197" s="25"/>
+      <c r="AE197" s="25"/>
+      <c r="AF197" s="25"/>
+      <c r="AG197" s="25"/>
+      <c r="AH197" s="25"/>
+      <c r="AI197" s="25"/>
+      <c r="AJ197" s="25"/>
+      <c r="AK197" s="25"/>
+      <c r="AL197" s="25"/>
+      <c r="AM197" s="25"/>
+      <c r="AN197" s="25"/>
+      <c r="AO197" s="25"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="2"/>
+      <c r="B198" s="25"/>
+      <c r="C198" s="25"/>
+      <c r="D198" s="25"/>
+      <c r="E198" s="25"/>
+      <c r="F198" s="25"/>
+      <c r="G198" s="25"/>
+      <c r="H198" s="25"/>
+      <c r="I198" s="25"/>
+      <c r="J198" s="25"/>
+      <c r="K198" s="25"/>
+      <c r="L198" s="25"/>
+      <c r="M198" s="25"/>
+      <c r="N198" s="25"/>
+      <c r="O198" s="25"/>
+      <c r="P198" s="25"/>
+      <c r="Q198" s="25"/>
+      <c r="R198" s="25"/>
+      <c r="S198" s="25"/>
+      <c r="T198" s="25"/>
+      <c r="U198" s="25"/>
+      <c r="V198" s="25"/>
+      <c r="W198" s="25"/>
+      <c r="X198" s="25"/>
+      <c r="Y198" s="25"/>
+      <c r="Z198" s="25"/>
+      <c r="AA198" s="25"/>
+      <c r="AB198" s="25"/>
+      <c r="AC198" s="25"/>
+      <c r="AD198" s="25"/>
+      <c r="AE198" s="25"/>
+      <c r="AF198" s="25"/>
+      <c r="AG198" s="25"/>
+      <c r="AH198" s="25"/>
+      <c r="AI198" s="25"/>
+      <c r="AJ198" s="25"/>
+      <c r="AK198" s="25"/>
+      <c r="AL198" s="25"/>
+      <c r="AM198" s="25"/>
+      <c r="AN198" s="25"/>
+      <c r="AO198" s="25"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="2"/>
+      <c r="B199" s="38"/>
+      <c r="C199" s="138"/>
+      <c r="D199" s="139"/>
+      <c r="E199" s="25"/>
+      <c r="F199" s="25"/>
+      <c r="G199" s="107"/>
+      <c r="H199" s="138"/>
+      <c r="I199" s="139"/>
+      <c r="J199" s="20"/>
+      <c r="K199" s="25"/>
+      <c r="L199" s="25"/>
+      <c r="M199" s="25"/>
+      <c r="N199" s="25"/>
+      <c r="O199" s="25"/>
+      <c r="P199" s="25"/>
+      <c r="Q199" s="38"/>
+      <c r="R199" s="25"/>
+      <c r="S199" s="25"/>
+      <c r="T199" s="25"/>
+      <c r="U199" s="25"/>
+      <c r="V199" s="25"/>
+      <c r="W199" s="25"/>
+      <c r="X199" s="25"/>
+      <c r="Y199" s="25"/>
+      <c r="Z199" s="25"/>
+      <c r="AA199" s="38"/>
+      <c r="AB199" s="25"/>
+      <c r="AC199" s="25"/>
+      <c r="AD199" s="25"/>
+      <c r="AE199" s="25"/>
+      <c r="AF199" s="25"/>
+      <c r="AG199" s="25"/>
+      <c r="AH199" s="25"/>
+      <c r="AI199" s="25"/>
+      <c r="AJ199" s="25"/>
+      <c r="AK199" s="38"/>
+      <c r="AL199" s="25"/>
+      <c r="AM199" s="25"/>
+      <c r="AN199" s="25"/>
+      <c r="AO199" s="25"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="29" t="str">
+        <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS")</f>
+        <v>For more brackets visit PLEXKITS</v>
+      </c>
+      <c r="B200" s="6"/>
+      <c r="C200" s="6"/>
+      <c r="D200" s="6"/>
+      <c r="E200" s="6"/>
+      <c r="F200" s="6"/>
+      <c r="G200" s="6"/>
+      <c r="H200" s="6"/>
+      <c r="I200" s="6"/>
+      <c r="J200" s="6"/>
+      <c r="K200" s="6"/>
+      <c r="L200" s="6"/>
+      <c r="M200" s="6"/>
+      <c r="N200" s="6"/>
+      <c r="O200" s="6"/>
+      <c r="P200" s="6"/>
+      <c r="Q200" s="6"/>
+      <c r="R200" s="6"/>
+      <c r="S200" s="6"/>
+      <c r="T200" s="6"/>
+      <c r="U200" s="6"/>
+      <c r="V200" s="6"/>
+      <c r="W200" s="6"/>
+      <c r="X200" s="6"/>
+      <c r="Y200" s="6"/>
+      <c r="Z200" s="6"/>
+      <c r="AA200" s="6"/>
+      <c r="AB200" s="6"/>
+      <c r="AC200" s="6"/>
+      <c r="AD200" s="6"/>
+      <c r="AE200" s="6"/>
+      <c r="AF200" s="6"/>
+      <c r="AG200" s="6"/>
+      <c r="AH200" s="6"/>
+      <c r="AI200" s="6"/>
+      <c r="AJ200" s="6"/>
+      <c r="AK200" s="6"/>
+      <c r="AL200" s="6"/>
+      <c r="AM200" s="6"/>
+      <c r="AN200" s="7"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="30"/>
+      <c r="AN201" s="31"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="32"/>
+      <c r="B202" s="27"/>
+      <c r="C202" s="27"/>
+      <c r="D202" s="27"/>
+      <c r="E202" s="27"/>
+      <c r="F202" s="27"/>
+      <c r="G202" s="27"/>
+      <c r="H202" s="27"/>
+      <c r="I202" s="27"/>
+      <c r="J202" s="27"/>
+      <c r="K202" s="27"/>
+      <c r="L202" s="27"/>
+      <c r="M202" s="27"/>
+      <c r="N202" s="27"/>
+      <c r="O202" s="27"/>
+      <c r="P202" s="27"/>
+      <c r="Q202" s="27"/>
+      <c r="R202" s="27"/>
+      <c r="S202" s="27"/>
+      <c r="T202" s="27"/>
+      <c r="U202" s="27"/>
+      <c r="V202" s="27"/>
+      <c r="W202" s="27"/>
+      <c r="X202" s="27"/>
+      <c r="Y202" s="27"/>
+      <c r="Z202" s="27"/>
+      <c r="AA202" s="27"/>
+      <c r="AB202" s="27"/>
+      <c r="AC202" s="27"/>
+      <c r="AD202" s="27"/>
+      <c r="AE202" s="27"/>
+      <c r="AF202" s="27"/>
+      <c r="AG202" s="27"/>
+      <c r="AH202" s="27"/>
+      <c r="AI202" s="27"/>
+      <c r="AJ202" s="27"/>
+      <c r="AK202" s="27"/>
+      <c r="AL202" s="27"/>
+      <c r="AM202" s="27"/>
+      <c r="AN202" s="28"/>
+    </row>
+  </sheetData>
+  <mergeCells count="319">
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="R26:R27"/>
+    <mergeCell ref="S26:S27"/>
+    <mergeCell ref="R28:R29"/>
+    <mergeCell ref="S28:S29"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="N14:N15"/>
+    <mergeCell ref="M16:M17"/>
+    <mergeCell ref="N16:N17"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="C71:D71"/>
+    <mergeCell ref="C72:C73"/>
+    <mergeCell ref="D72:D73"/>
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="D74:D75"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="D78:D79"/>
+    <mergeCell ref="C80:C81"/>
+    <mergeCell ref="D80:D81"/>
+    <mergeCell ref="C83:D83"/>
+    <mergeCell ref="C84:C85"/>
+    <mergeCell ref="D84:D85"/>
+    <mergeCell ref="C86:C87"/>
+    <mergeCell ref="D86:D87"/>
+    <mergeCell ref="C111:C112"/>
+    <mergeCell ref="C113:C114"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="C119:C120"/>
+    <mergeCell ref="C104:D104"/>
+    <mergeCell ref="C105:C106"/>
+    <mergeCell ref="D105:D106"/>
+    <mergeCell ref="C107:C108"/>
+    <mergeCell ref="D107:D108"/>
+    <mergeCell ref="C110:D110"/>
+    <mergeCell ref="D111:D112"/>
+    <mergeCell ref="D113:D114"/>
+    <mergeCell ref="D117:D118"/>
+    <mergeCell ref="D119:D120"/>
+    <mergeCell ref="C122:D122"/>
+    <mergeCell ref="C123:C124"/>
+    <mergeCell ref="D123:D124"/>
+    <mergeCell ref="C125:C126"/>
+    <mergeCell ref="D125:D126"/>
+    <mergeCell ref="C128:D128"/>
+    <mergeCell ref="C129:C130"/>
+    <mergeCell ref="D129:D130"/>
+    <mergeCell ref="C131:C132"/>
+    <mergeCell ref="D131:D132"/>
+    <mergeCell ref="C134:D134"/>
+    <mergeCell ref="C143:C144"/>
+    <mergeCell ref="D143:D144"/>
+    <mergeCell ref="C146:D146"/>
+    <mergeCell ref="C147:C148"/>
+    <mergeCell ref="D147:D148"/>
+    <mergeCell ref="C149:C150"/>
+    <mergeCell ref="D149:D150"/>
+    <mergeCell ref="C135:C136"/>
+    <mergeCell ref="D135:D136"/>
+    <mergeCell ref="C137:C138"/>
+    <mergeCell ref="D137:D138"/>
+    <mergeCell ref="C140:D140"/>
+    <mergeCell ref="C141:C142"/>
+    <mergeCell ref="D141:D142"/>
+    <mergeCell ref="H68:H69"/>
+    <mergeCell ref="I68:I69"/>
+    <mergeCell ref="H70:H71"/>
+    <mergeCell ref="I70:I71"/>
+    <mergeCell ref="H79:I79"/>
+    <mergeCell ref="H80:H81"/>
+    <mergeCell ref="I80:I81"/>
+    <mergeCell ref="H82:H83"/>
+    <mergeCell ref="I82:I83"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="H105:H106"/>
+    <mergeCell ref="I105:I106"/>
+    <mergeCell ref="H107:H108"/>
+    <mergeCell ref="I107:I108"/>
+    <mergeCell ref="H110:I110"/>
+    <mergeCell ref="H111:H112"/>
+    <mergeCell ref="I111:I112"/>
+    <mergeCell ref="H113:H114"/>
+    <mergeCell ref="I113:I114"/>
+    <mergeCell ref="H117:H118"/>
+    <mergeCell ref="I117:I118"/>
+    <mergeCell ref="H119:H120"/>
+    <mergeCell ref="I119:I120"/>
+    <mergeCell ref="H122:I122"/>
+    <mergeCell ref="H123:H124"/>
+    <mergeCell ref="I123:I124"/>
+    <mergeCell ref="H125:H126"/>
+    <mergeCell ref="I125:I126"/>
+    <mergeCell ref="H135:H136"/>
+    <mergeCell ref="H137:H138"/>
+    <mergeCell ref="H128:I128"/>
+    <mergeCell ref="H129:H130"/>
+    <mergeCell ref="I129:I130"/>
+    <mergeCell ref="H131:H132"/>
+    <mergeCell ref="I131:I132"/>
+    <mergeCell ref="H134:I134"/>
+    <mergeCell ref="I135:I136"/>
+    <mergeCell ref="H147:H148"/>
+    <mergeCell ref="I147:I148"/>
+    <mergeCell ref="H149:H150"/>
+    <mergeCell ref="I149:I150"/>
+    <mergeCell ref="I137:I138"/>
+    <mergeCell ref="H140:I140"/>
+    <mergeCell ref="H141:H142"/>
+    <mergeCell ref="I141:I142"/>
+    <mergeCell ref="H143:H144"/>
+    <mergeCell ref="I143:I144"/>
+    <mergeCell ref="H146:I146"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C54:C55"/>
+    <mergeCell ref="D54:D55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="D56:D57"/>
+    <mergeCell ref="H56:H57"/>
+    <mergeCell ref="I56:I57"/>
+    <mergeCell ref="H58:H59"/>
+    <mergeCell ref="I58:I59"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="C62:C63"/>
+    <mergeCell ref="D62:D63"/>
+    <mergeCell ref="C66:C67"/>
+    <mergeCell ref="D66:D67"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="C68:C69"/>
+    <mergeCell ref="D68:D69"/>
+    <mergeCell ref="C90:C91"/>
+    <mergeCell ref="D90:D91"/>
+    <mergeCell ref="H91:I91"/>
+    <mergeCell ref="C96:C97"/>
+    <mergeCell ref="D96:D97"/>
+    <mergeCell ref="C98:C99"/>
+    <mergeCell ref="D98:D99"/>
+    <mergeCell ref="C116:D116"/>
+    <mergeCell ref="C92:C93"/>
+    <mergeCell ref="D92:D93"/>
+    <mergeCell ref="H92:H93"/>
+    <mergeCell ref="I92:I93"/>
+    <mergeCell ref="H94:H95"/>
+    <mergeCell ref="I94:I95"/>
+    <mergeCell ref="C95:D95"/>
+    <mergeCell ref="M110:M111"/>
+    <mergeCell ref="H116:I116"/>
+    <mergeCell ref="AB138:AC138"/>
+    <mergeCell ref="AB139:AB140"/>
+    <mergeCell ref="AC139:AC140"/>
+    <mergeCell ref="AB141:AB142"/>
+    <mergeCell ref="AC141:AC142"/>
+    <mergeCell ref="AH134:AH135"/>
+    <mergeCell ref="M134:M135"/>
+    <mergeCell ref="N134:N135"/>
+    <mergeCell ref="R134:R135"/>
+    <mergeCell ref="S134:S135"/>
+    <mergeCell ref="W138:X138"/>
+    <mergeCell ref="W139:W140"/>
+    <mergeCell ref="X139:X140"/>
+    <mergeCell ref="M144:M145"/>
+    <mergeCell ref="M146:M147"/>
+    <mergeCell ref="N146:N147"/>
+    <mergeCell ref="R146:R147"/>
+    <mergeCell ref="S146:S147"/>
+    <mergeCell ref="A200:AN202"/>
+    <mergeCell ref="W141:W142"/>
+    <mergeCell ref="X141:X142"/>
+    <mergeCell ref="M143:N143"/>
+    <mergeCell ref="R143:S143"/>
+    <mergeCell ref="N144:N145"/>
+    <mergeCell ref="R144:R145"/>
+    <mergeCell ref="S144:S145"/>
+    <mergeCell ref="W115:W116"/>
+    <mergeCell ref="W117:W118"/>
+    <mergeCell ref="X117:X118"/>
+    <mergeCell ref="AB117:AB118"/>
+    <mergeCell ref="AC117:AC118"/>
+    <mergeCell ref="R108:R109"/>
+    <mergeCell ref="R110:R111"/>
+    <mergeCell ref="W114:X114"/>
+    <mergeCell ref="AB114:AC114"/>
+    <mergeCell ref="X115:X116"/>
+    <mergeCell ref="AB115:AB116"/>
+    <mergeCell ref="AC115:AC116"/>
+    <mergeCell ref="M107:N107"/>
+    <mergeCell ref="R107:S107"/>
+    <mergeCell ref="M108:M109"/>
+    <mergeCell ref="N108:N109"/>
+    <mergeCell ref="S108:S109"/>
+    <mergeCell ref="N110:N111"/>
+    <mergeCell ref="S110:S111"/>
+    <mergeCell ref="AG126:AG127"/>
+    <mergeCell ref="AG128:AG129"/>
+    <mergeCell ref="AH128:AH129"/>
+    <mergeCell ref="AL128:AL129"/>
+    <mergeCell ref="AM128:AM129"/>
+    <mergeCell ref="R120:R121"/>
+    <mergeCell ref="R122:R123"/>
+    <mergeCell ref="AG125:AH125"/>
+    <mergeCell ref="AL125:AM125"/>
+    <mergeCell ref="AH126:AH127"/>
+    <mergeCell ref="AL126:AL127"/>
+    <mergeCell ref="AM126:AM127"/>
+    <mergeCell ref="M119:N119"/>
+    <mergeCell ref="R119:S119"/>
+    <mergeCell ref="M120:M121"/>
+    <mergeCell ref="N120:N121"/>
+    <mergeCell ref="S120:S121"/>
+    <mergeCell ref="M122:M123"/>
+    <mergeCell ref="S122:S123"/>
+    <mergeCell ref="N122:N123"/>
+    <mergeCell ref="M131:N131"/>
+    <mergeCell ref="R131:S131"/>
+    <mergeCell ref="M132:M133"/>
+    <mergeCell ref="N132:N133"/>
+    <mergeCell ref="R132:R133"/>
+    <mergeCell ref="S132:S133"/>
+    <mergeCell ref="C42:C43"/>
+    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="C44:C45"/>
+    <mergeCell ref="D44:D45"/>
+    <mergeCell ref="H44:H45"/>
+    <mergeCell ref="I44:I45"/>
+    <mergeCell ref="AG45:AG46"/>
+    <mergeCell ref="AH45:AH46"/>
+    <mergeCell ref="AG42:AH42"/>
+    <mergeCell ref="AG43:AG44"/>
+    <mergeCell ref="AH43:AH44"/>
+    <mergeCell ref="AG41:AH41"/>
+    <mergeCell ref="H46:H47"/>
+    <mergeCell ref="I46:I47"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="D48:D49"/>
+    <mergeCell ref="W48:X48"/>
+    <mergeCell ref="W49:W50"/>
+    <mergeCell ref="X49:X50"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C38:C39"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="M38:M39"/>
+    <mergeCell ref="N38:N39"/>
+    <mergeCell ref="M40:M41"/>
+    <mergeCell ref="N40:N41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="W51:W52"/>
+    <mergeCell ref="X51:X52"/>
+    <mergeCell ref="R73:S73"/>
+    <mergeCell ref="R74:R75"/>
+    <mergeCell ref="S74:S75"/>
+    <mergeCell ref="R76:R77"/>
+    <mergeCell ref="S76:S77"/>
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="C77:D77"/>
+    <mergeCell ref="M85:N85"/>
+    <mergeCell ref="M86:M87"/>
+    <mergeCell ref="N86:N87"/>
+    <mergeCell ref="M88:M89"/>
+    <mergeCell ref="N88:N89"/>
+    <mergeCell ref="C89:D89"/>
+    <mergeCell ref="C60:C61"/>
+    <mergeCell ref="D60:D61"/>
+    <mergeCell ref="M61:N61"/>
+    <mergeCell ref="M62:M63"/>
+    <mergeCell ref="N62:N63"/>
+    <mergeCell ref="M64:M65"/>
+    <mergeCell ref="N64:N65"/>
+    <mergeCell ref="AB51:AB52"/>
+    <mergeCell ref="AC51:AC52"/>
+    <mergeCell ref="AB48:AC48"/>
+    <mergeCell ref="AB49:AB50"/>
+    <mergeCell ref="AC49:AC50"/>
+  </mergeCells>
+  <dataValidations>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N132">
+      <formula1>'Double Elimination Bracket 32 T'!$I$129:$I$132</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I68 D135">
+      <formula1>'Double Elimination Bracket 32 T'!$D$66:$D$69</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="X117">
+      <formula1>'Double Elimination Bracket 32 T'!$S$120:$S$123</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I82 D143">
+      <formula1>'Double Elimination Bracket 32 T'!$D$84:$D$87</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="S26 S108">
+      <formula1>'Double Elimination Bracket 32 T'!$N$14:$N$17</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AC117">
+      <formula1>'Double Elimination Bracket 32 T'!$X$115:$X$118</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I113">
+      <formula1>'Double Elimination Bracket 32 T'!$D$111:$D$114</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I137">
+      <formula1>'Double Elimination Bracket 32 T'!$D$135:$D$138</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N108">
+      <formula1>'Double Elimination Bracket 32 T'!$I$105:$I$108</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I143">
+      <formula1>'Double Elimination Bracket 32 T'!$D$141:$D$144</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N64 I111">
+      <formula1>'Double Elimination Bracket 32 T'!$I$68:$I$71</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I131">
+      <formula1>'Double Elimination Bracket 32 T'!$D$129:$D$132</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="S134">
+      <formula1>'Double Elimination Bracket 32 T'!$N$132:$N$135</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I20 D111">
+      <formula1>'Double Elimination Bracket 32 T'!$D$18:$D$21</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N110">
+      <formula1>'Double Elimination Bracket 32 T'!$I$111:$I$114</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N134">
+      <formula1>'Double Elimination Bracket 32 T'!$I$135:$I$138</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N144">
+      <formula1>'Double Elimination Bracket 32 T'!$I$141:$I$144</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="S110">
+      <formula1>'Double Elimination Bracket 32 T'!$N$108:$N$111</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I46 D125">
+      <formula1>'Double Elimination Bracket 32 T'!$D$48:$D$51</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="X51 AC115">
+      <formula1>'Double Elimination Bracket 32 T'!$S$74:$S$77</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N62 I105">
+      <formula1>'Double Elimination Bracket 32 T'!$I$56:$I$59</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AC141">
+      <formula1>'Double Elimination Bracket 32 T'!$X$139:$X$142</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I92 D147">
+      <formula1>'Double Elimination Bracket 32 T'!$D$90:$D$93</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N16 I135">
+      <formula1>'Double Elimination Bracket 32 T'!$I$20:$I$23</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AM128">
+      <formula1>'Double Elimination Bracket 32 T'!$AH$126:$AH$129</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I94 D149">
+      <formula1>'Double Elimination Bracket 32 T'!$D$96:$D$99</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="S146">
+      <formula1>'Double Elimination Bracket 32 T'!$N$144:$N$147</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I8 D105">
+      <formula1>'Double Elimination Bracket 32 T'!$D$6:$D$9</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I32 D117">
+      <formula1>'Double Elimination Bracket 32 T'!$D$30:$D$33</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="X115">
+      <formula1>'Double Elimination Bracket 32 T'!$S$108:$S$111</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AC49 AM126">
+      <formula1>'Double Elimination Bracket 32 T'!$X$49:$X$52</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="X139">
+      <formula1>'Double Elimination Bracket 32 T'!$S$132:$S$135</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I107">
+      <formula1>'Double Elimination Bracket 32 T'!$D$105:$D$108</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="S76 S144">
+      <formula1>'Double Elimination Bracket 32 T'!$N$86:$N$89</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N120">
+      <formula1>'Double Elimination Bracket 32 T'!$I$117:$I$120</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="S122">
+      <formula1>'Double Elimination Bracket 32 T'!$N$120:$N$123</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AH128">
+      <formula1>'Double Elimination Bracket 32 T'!$AC$139:$AC$142</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I125">
+      <formula1>'Double Elimination Bracket 32 T'!$D$123:$D$126</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="S74 S132">
+      <formula1>'Double Elimination Bracket 32 T'!$N$62:$N$65</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I149">
+      <formula1>'Double Elimination Bracket 32 T'!$D$147:$D$150</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I58 D131">
+      <formula1>'Double Elimination Bracket 32 T'!$D$60:$D$63</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I119">
+      <formula1>'Double Elimination Bracket 32 T'!$D$117:$D$120</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N14 I129">
+      <formula1>'Double Elimination Bracket 32 T'!$I$8:$I$11</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N122">
+      <formula1>'Double Elimination Bracket 32 T'!$I$123:$I$126</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I44 D123">
+      <formula1>'Double Elimination Bracket 32 T'!$D$42:$D$45</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="X49 AC139">
+      <formula1>'Double Elimination Bracket 32 T'!$S$26:$S$29</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I10 D107">
+      <formula1>'Double Elimination Bracket 32 T'!$D$12:$D$15</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AH126">
+      <formula1>'Double Elimination Bracket 32 T'!$AC$115:$AC$118</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N38 I141">
+      <formula1>'Double Elimination Bracket 32 T'!$I$32:$I$35</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N86 I117">
+      <formula1>'Double Elimination Bracket 32 T'!$I$80:$I$83</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N146">
+      <formula1>'Double Elimination Bracket 32 T'!$I$147:$I$150</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I80 D141">
+      <formula1>'Double Elimination Bracket 32 T'!$D$78:$D$81</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N88 I123">
+      <formula1>'Double Elimination Bracket 32 T'!$I$92:$I$95</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AC51">
+      <formula1>'Double Elimination Bracket 32 T'!$AM$126:$AM$129</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I34 D119">
+      <formula1>'Double Elimination Bracket 32 T'!$D$36:$D$39</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AH43 AH45">
+      <formula1>'Double Elimination Bracket 32 T'!$AC$49:$AC$52</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I70 D137">
+      <formula1>'Double Elimination Bracket 32 T'!$D$72:$D$75</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="S28 S120">
+      <formula1>'Double Elimination Bracket 32 T'!$N$38:$N$41</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="X141">
+      <formula1>'Double Elimination Bracket 32 T'!$S$144:$S$147</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I22 D113">
+      <formula1>'Double Elimination Bracket 32 T'!$D$24:$D$27</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I56 D129">
+      <formula1>'Double Elimination Bracket 32 T'!$D$54:$D$57</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N40 I147">
+      <formula1>'Double Elimination Bracket 32 T'!$I$44:$I$47</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions gridLines="1" horizontalCentered="1"/>
+  <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
+  <drawing r:id="rId1"/>
+</worksheet>
 </file>
-
-[...5 lines deleted...]
-</file>