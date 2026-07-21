--- v0 (2026-04-29)
+++ v1 (2026-07-21)
@@ -1,3042 +1,6997 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...9 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30203"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9648A869-7680-4125-8856-16AEEA34E54E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="0" windowWidth="0" windowHeight="0" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
-    <sheet state="visible" name="FIFA World Cup Bracket 2026" sheetId="1" r:id="rId4"/>
-    <sheet state="visible" name="Bracket Info" sheetId="2" r:id="rId5"/>
+    <sheet name="FIFA World Cup Bracket 2026" sheetId="2" r:id="rId1"/>
+    <sheet name="Bracket Info" sheetId="3" r:id="rId2"/>
+    <sheet name="Group Stage" sheetId="1" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B50" i="3" l="1"/>
+  <c r="B49" i="3"/>
+  <c r="B48" i="3"/>
+  <c r="B47" i="3"/>
+  <c r="B46" i="3"/>
+  <c r="B45" i="3"/>
+  <c r="B44" i="3"/>
+  <c r="B43" i="3"/>
+  <c r="B42" i="3"/>
+  <c r="B41" i="3"/>
+  <c r="B40" i="3"/>
+  <c r="B39" i="3"/>
+  <c r="B38" i="3"/>
+  <c r="B37" i="3"/>
+  <c r="B36" i="3"/>
+  <c r="B35" i="3"/>
+  <c r="B34" i="3"/>
+  <c r="B33" i="3"/>
+  <c r="B32" i="3"/>
+  <c r="B31" i="3"/>
+  <c r="B30" i="3"/>
+  <c r="B29" i="3"/>
+  <c r="B28" i="3"/>
+  <c r="B27" i="3"/>
+  <c r="B26" i="3"/>
+  <c r="B25" i="3"/>
+  <c r="B24" i="3"/>
+  <c r="B23" i="3"/>
+  <c r="B22" i="3"/>
+  <c r="B21" i="3"/>
+  <c r="B20" i="3"/>
+  <c r="B19" i="3"/>
+  <c r="B18" i="3"/>
+  <c r="B17" i="3"/>
+  <c r="B16" i="3"/>
+  <c r="B15" i="3"/>
+  <c r="B14" i="3"/>
+  <c r="B13" i="3"/>
+  <c r="B12" i="3"/>
+  <c r="B11" i="3"/>
+  <c r="B10" i="3"/>
+  <c r="B9" i="3"/>
+  <c r="B8" i="3"/>
+  <c r="B7" i="3"/>
+  <c r="B6" i="3"/>
+  <c r="B5" i="3"/>
+  <c r="B4" i="3"/>
+  <c r="B3" i="3"/>
+  <c r="A66" i="2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="93">
   <si>
     <t>FIFA World Cup Bracket 2026</t>
   </si>
   <si>
     <t>ROUND OF 32</t>
   </si>
   <si>
     <t>ROUND OF 16</t>
   </si>
   <si>
     <t>QUARTERFINALS</t>
   </si>
   <si>
     <t>SEMIFINALS</t>
   </si>
   <si>
     <t>FINAL</t>
   </si>
   <si>
     <t>WORLD CUP CHAMPION</t>
   </si>
   <si>
     <t>RUNNER UP</t>
   </si>
   <si>
     <t>3rd Place Match</t>
   </si>
   <si>
     <t>3RD PLACE</t>
+  </si>
+  <si>
+    <t>*Warning, editing this page will edit the bracket</t>
+  </si>
+  <si>
+    <t>Algeria</t>
+  </si>
+  <si>
+    <t>Argentina</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>Bosnia and Herzegovina</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Cabo Verde</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>DR Congo</t>
+  </si>
+  <si>
+    <t>Côte d’Ivoire</t>
+  </si>
+  <si>
+    <t>Croatia</t>
+  </si>
+  <si>
+    <t>Curaçao</t>
+  </si>
+  <si>
+    <t>Czech Republic</t>
+  </si>
+  <si>
+    <t>Ecuador</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>England</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>Haiti</t>
+  </si>
+  <si>
+    <t>Iran</t>
+  </si>
+  <si>
+    <t>Iraq</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>Korea Republic</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Morocco</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>Panama</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>Qatar</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>Scotland</t>
+  </si>
+  <si>
+    <t>Senegal</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>Tunisia</t>
+  </si>
+  <si>
+    <t>Türkiye</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>Uruguay</t>
+  </si>
+  <si>
+    <t>Uzbekistan</t>
+  </si>
+  <si>
+    <t>GROUP A</t>
+  </si>
+  <si>
+    <t>GROUP B</t>
+  </si>
+  <si>
+    <t>GROUP C</t>
+  </si>
+  <si>
+    <t>#</t>
+  </si>
+  <si>
+    <t>TEAM</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>GF</t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t>GD</t>
+  </si>
+  <si>
+    <t>PTS</t>
+  </si>
+  <si>
+    <t>Czechia</t>
+  </si>
+  <si>
+    <t>GROUP D</t>
+  </si>
+  <si>
+    <t>GROUP E</t>
+  </si>
+  <si>
+    <t>GROUP F</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>GROUP G</t>
+  </si>
+  <si>
+    <t>GROUP H</t>
+  </si>
+  <si>
+    <t>GROUP I</t>
+  </si>
+  <si>
+    <t>GROUP J</t>
+  </si>
+  <si>
+    <t>GROUP K</t>
+  </si>
+  <si>
+    <t>GROUP L</t>
+  </si>
+  <si>
+    <t>Legend:</t>
+  </si>
+  <si>
+    <t>P = Played</t>
+  </si>
+  <si>
+    <t>D = Draws</t>
+  </si>
+  <si>
+    <t>GA = Goals Against</t>
+  </si>
+  <si>
+    <t>W = Wins</t>
+  </si>
+  <si>
+    <t>L = Losses</t>
+  </si>
+  <si>
+    <t>GD = Goal Difference</t>
+  </si>
+  <si>
+    <t>GF = Goals For</t>
+  </si>
+  <si>
+    <t>PTS = Points</t>
+  </si>
+  <si>
+    <t>*Win = 3 pts | Draw = 1 pt | Loss = 0 pts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <fonts count="19">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="23">
     <font>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="9.0"/>
-[...4 lines deleted...]
-      <sz val="47.0"/>
+      <sz val="47"/>
       <color rgb="FFFFFFFF"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
-[...15 lines deleted...]
-      <sz val="8.0"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="10.0"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Montserrat"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
+      <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="12.0"/>
-[...17 lines deleted...]
-      <sz val="13.0"/>
+      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="17"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="15"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF999999"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="13"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="9.0"/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="9.0"/>
+      <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="9.0"/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF072C7C"/>
         <bgColor rgb="FF072C7C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0057D4"/>
         <bgColor rgb="FF0057D4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FF38761D"/>
+        <bgColor rgb="FF38761D"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF134F5C"/>
+        <bgColor rgb="FF134F5C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF76A5AF"/>
+        <bgColor rgb="FF76A5AF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF8E7CC3"/>
+        <bgColor rgb="FF8E7CC3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF351C75"/>
+        <bgColor rgb="FF351C75"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCC0000"/>
+        <bgColor rgb="FFCC0000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE06666"/>
+        <bgColor rgb="FFE06666"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE69138"/>
+        <bgColor rgb="FFE69138"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF1C232"/>
+        <bgColor rgb="FFF1C232"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB45F06"/>
+        <bgColor rgb="FFB45F06"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB29F03"/>
+        <bgColor rgb="FFB29F03"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFBDBDBD"/>
+        <bgColor rgb="FFBDBDBD"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="16">
-    <border/>
+  <borders count="46">
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFEFEFEF"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFEFEFEF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFEFEFEF"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFEFEFEF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFEFEFEF"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFEFEFEF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFEFEFEF"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFEFEFEF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFEFEFEF"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFEFEFEF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFEFEFEF"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFEFEFEF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFEFEFEF"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FFEFEFEF"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="medium">
         <color rgb="FFC3D4E3"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF999999"/>
       </left>
+      <right/>
       <top style="thin">
         <color rgb="FF999999"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF999999"/>
       </right>
       <top style="thin">
         <color rgb="FF999999"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF999999"/>
       </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF999999"/>
       </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color rgb="FF999999"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF999999"/>
       </left>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF999999"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF999999"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF999999"/>
       </left>
+      <right/>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF999999"/>
       </left>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FF999999"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF999999"/>
       </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FF999999"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FF999999"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFEFEFEF"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFEFEFEF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFEFEFEF"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFEFEFEF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
-[...9 lines deleted...]
-    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+  <cellXfs count="150">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="1" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="0" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="4" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="4" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="4" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="2" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...8 lines deleted...]
-    <xf borderId="3" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...7 lines deleted...]
-    <xf borderId="0" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="2" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...16 lines deleted...]
-    <xf borderId="0" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="8" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="11" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...4 lines deleted...]
-    <xf borderId="2" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="4" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="4" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="10" fillId="4" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...18 lines deleted...]
-    <xf borderId="0" fillId="4" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="4" fontId="9" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...68 lines deleted...]
-    <xf borderId="0" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="15" fillId="4" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...51 lines deleted...]
-    <xf borderId="0" fillId="3" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="4" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
+  <dimension ref="A1:AE70"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15.75" customHeight="1"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="3.88"/>
-[...25 lines deleted...]
-    <col customWidth="1" min="31" max="31" width="3.88"/>
+    <col min="1" max="1" width="3.85546875" customWidth="1"/>
+    <col min="2" max="2" width="2.5703125" customWidth="1"/>
+    <col min="3" max="3" width="28.85546875" customWidth="1"/>
+    <col min="4" max="4" width="3.85546875" customWidth="1"/>
+    <col min="5" max="5" width="2.5703125" customWidth="1"/>
+    <col min="6" max="6" width="28.85546875" customWidth="1"/>
+    <col min="7" max="7" width="3.85546875" customWidth="1"/>
+    <col min="8" max="8" width="2.5703125" customWidth="1"/>
+    <col min="9" max="9" width="28.85546875" customWidth="1"/>
+    <col min="10" max="10" width="3.85546875" customWidth="1"/>
+    <col min="11" max="11" width="2.5703125" customWidth="1"/>
+    <col min="12" max="12" width="12.5703125" customWidth="1"/>
+    <col min="13" max="15" width="3.85546875" customWidth="1"/>
+    <col min="16" max="16" width="28.85546875" customWidth="1"/>
+    <col min="17" max="19" width="3.85546875" customWidth="1"/>
+    <col min="20" max="20" width="12.5703125" customWidth="1"/>
+    <col min="21" max="21" width="2.5703125" customWidth="1"/>
+    <col min="22" max="22" width="3.85546875" customWidth="1"/>
+    <col min="23" max="23" width="28.85546875" customWidth="1"/>
+    <col min="24" max="24" width="2.5703125" customWidth="1"/>
+    <col min="25" max="25" width="3.85546875" customWidth="1"/>
+    <col min="26" max="26" width="28.85546875" customWidth="1"/>
+    <col min="27" max="27" width="2.5703125" customWidth="1"/>
+    <col min="28" max="28" width="3.85546875" customWidth="1"/>
+    <col min="29" max="29" width="28.85546875" customWidth="1"/>
+    <col min="30" max="30" width="2.5703125" customWidth="1"/>
+    <col min="31" max="31" width="3.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="72.0" customHeight="1">
-[...1 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:31" ht="72" customHeight="1">
+      <c r="A1" s="33"/>
+      <c r="B1" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="AE1" s="3"/>
-[...36 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
+      <c r="Z1" s="80"/>
+      <c r="AA1" s="80"/>
+      <c r="AB1" s="80"/>
+      <c r="AC1" s="80"/>
+      <c r="AD1" s="80"/>
+      <c r="AE1" s="33"/>
+    </row>
+    <row r="2" spans="1:31" ht="12" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+      <c r="AE2" s="1"/>
+    </row>
+    <row r="3" spans="1:31" ht="12" customHeight="1">
+      <c r="A3" s="34"/>
+      <c r="B3" s="109" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="5"/>
-      <c r="E3" s="5" t="s">
+      <c r="C3" s="80"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="109" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="5"/>
-      <c r="H3" s="5" t="s">
+      <c r="F3" s="80"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="109" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="5"/>
-      <c r="K3" s="5" t="s">
+      <c r="I3" s="80"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="N3" s="5"/>
-      <c r="O3" s="5" t="s">
+      <c r="L3" s="80"/>
+      <c r="M3" s="80"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="109" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="5"/>
-      <c r="S3" s="5" t="s">
+      <c r="P3" s="80"/>
+      <c r="Q3" s="80"/>
+      <c r="R3" s="34"/>
+      <c r="S3" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="V3" s="5"/>
-      <c r="W3" s="5" t="s">
+      <c r="T3" s="80"/>
+      <c r="U3" s="80"/>
+      <c r="V3" s="34"/>
+      <c r="W3" s="109" t="s">
         <v>3</v>
       </c>
-      <c r="Y3" s="5"/>
-      <c r="Z3" s="5" t="s">
+      <c r="X3" s="80"/>
+      <c r="Y3" s="34"/>
+      <c r="Z3" s="109" t="s">
         <v>2</v>
       </c>
-      <c r="AB3" s="5"/>
-      <c r="AC3" s="5" t="s">
+      <c r="AA3" s="80"/>
+      <c r="AB3" s="34"/>
+      <c r="AC3" s="109" t="s">
         <v>1</v>
       </c>
-      <c r="AE3" s="5"/>
-[...604 lines deleted...]
-      <c r="I22" s="27"/>
+      <c r="AD3" s="80"/>
+      <c r="AE3" s="34"/>
+    </row>
+    <row r="4" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A4" s="35"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="129"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="129"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="129"/>
+      <c r="L4" s="129"/>
+      <c r="M4" s="129"/>
+      <c r="N4" s="35"/>
+      <c r="O4" s="129"/>
+      <c r="P4" s="129"/>
+      <c r="Q4" s="129"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="129"/>
+      <c r="T4" s="129"/>
+      <c r="U4" s="129"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="129"/>
+      <c r="X4" s="129"/>
+      <c r="Y4" s="35"/>
+      <c r="Z4" s="129"/>
+      <c r="AA4" s="129"/>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="129"/>
+      <c r="AD4" s="129"/>
+      <c r="AE4" s="35"/>
+    </row>
+    <row r="5" spans="1:31" ht="9" customHeight="1">
+      <c r="A5" s="42"/>
+      <c r="B5" s="68"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="42"/>
+      <c r="O5" s="42"/>
+      <c r="P5" s="42"/>
+      <c r="Q5" s="42"/>
+      <c r="R5" s="42"/>
+      <c r="S5" s="42"/>
+      <c r="T5" s="42"/>
+      <c r="U5" s="42"/>
+      <c r="V5" s="42"/>
+      <c r="W5" s="42"/>
+      <c r="X5" s="42"/>
+      <c r="Y5" s="42"/>
+      <c r="Z5" s="42"/>
+      <c r="AA5" s="42"/>
+      <c r="AB5" s="42"/>
+      <c r="AC5" s="75"/>
+      <c r="AD5" s="68"/>
+      <c r="AE5" s="42"/>
+    </row>
+    <row r="6" spans="1:31" ht="9" customHeight="1">
+      <c r="A6" s="42"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
+      <c r="Z6" s="42"/>
+      <c r="AA6" s="42"/>
+      <c r="AB6" s="42"/>
+      <c r="AC6" s="75"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="42"/>
+    </row>
+    <row r="7" spans="1:31" ht="9" customHeight="1">
+      <c r="A7" s="42"/>
+      <c r="B7" s="68"/>
+      <c r="C7" s="75"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="42"/>
+      <c r="P7" s="42"/>
+      <c r="Q7" s="42"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="42"/>
+      <c r="T7" s="42"/>
+      <c r="U7" s="42"/>
+      <c r="V7" s="42"/>
+      <c r="W7" s="42"/>
+      <c r="X7" s="42"/>
+      <c r="Y7" s="42"/>
+      <c r="Z7" s="42"/>
+      <c r="AA7" s="42"/>
+      <c r="AB7" s="42"/>
+      <c r="AC7" s="75"/>
+      <c r="AD7" s="68"/>
+      <c r="AE7" s="42"/>
+    </row>
+    <row r="8" spans="1:31" ht="9" customHeight="1">
+      <c r="A8" s="42"/>
+      <c r="B8" s="68"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="42"/>
+      <c r="P8" s="42"/>
+      <c r="Q8" s="42"/>
+      <c r="R8" s="42"/>
+      <c r="S8" s="42"/>
+      <c r="T8" s="42"/>
+      <c r="U8" s="42"/>
+      <c r="V8" s="42"/>
+      <c r="W8" s="42"/>
+      <c r="X8" s="42"/>
+      <c r="Y8" s="42"/>
+      <c r="Z8" s="42"/>
+      <c r="AA8" s="42"/>
+      <c r="AB8" s="42"/>
+      <c r="AC8" s="74"/>
+      <c r="AD8" s="68"/>
+      <c r="AE8" s="42"/>
+    </row>
+    <row r="9" spans="1:31" ht="15" customHeight="1">
+      <c r="A9" s="42"/>
+      <c r="B9" s="97"/>
+      <c r="C9" s="110"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="42"/>
+      <c r="J9" s="42"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="42"/>
+      <c r="N9" s="42"/>
+      <c r="O9" s="42"/>
+      <c r="P9" s="42"/>
+      <c r="Q9" s="42"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+      <c r="V9" s="42"/>
+      <c r="W9" s="42"/>
+      <c r="X9" s="42"/>
+      <c r="Y9" s="42"/>
+      <c r="Z9" s="42"/>
+      <c r="AA9" s="42"/>
+      <c r="AB9" s="42"/>
+      <c r="AC9" s="96"/>
+      <c r="AD9" s="99"/>
+      <c r="AE9" s="42"/>
+    </row>
+    <row r="10" spans="1:31" ht="15" customHeight="1">
+      <c r="A10" s="42"/>
+      <c r="B10" s="130"/>
+      <c r="C10" s="131"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="38"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="42"/>
+      <c r="M10" s="42"/>
+      <c r="N10" s="42"/>
+      <c r="O10" s="42"/>
+      <c r="P10" s="42"/>
+      <c r="Q10" s="50"/>
+      <c r="R10" s="50"/>
+      <c r="S10" s="50"/>
+      <c r="T10" s="50"/>
+      <c r="U10" s="50"/>
+      <c r="V10" s="50"/>
+      <c r="W10" s="50"/>
+      <c r="X10" s="50"/>
+      <c r="Y10" s="50"/>
+      <c r="Z10" s="50"/>
+      <c r="AA10" s="57"/>
+      <c r="AB10" s="39"/>
+      <c r="AC10" s="132"/>
+      <c r="AD10" s="133"/>
+      <c r="AE10" s="42"/>
+    </row>
+    <row r="11" spans="1:31" ht="15" customHeight="1">
+      <c r="A11" s="42"/>
+      <c r="B11" s="111"/>
+      <c r="C11" s="112"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="69"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="42"/>
+      <c r="M11" s="42"/>
+      <c r="N11" s="42"/>
+      <c r="O11" s="42"/>
+      <c r="P11" s="42"/>
+      <c r="Q11" s="50"/>
+      <c r="R11" s="50"/>
+      <c r="S11" s="50"/>
+      <c r="T11" s="50"/>
+      <c r="U11" s="50"/>
+      <c r="V11" s="50"/>
+      <c r="W11" s="50"/>
+      <c r="X11" s="50"/>
+      <c r="Y11" s="50"/>
+      <c r="Z11" s="50"/>
+      <c r="AA11" s="41"/>
+      <c r="AB11" s="50"/>
+      <c r="AC11" s="106"/>
+      <c r="AD11" s="101"/>
+      <c r="AE11" s="42"/>
+    </row>
+    <row r="12" spans="1:31" ht="15" customHeight="1">
+      <c r="A12" s="42"/>
+      <c r="B12" s="134"/>
+      <c r="C12" s="135"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="42"/>
+      <c r="K12" s="42"/>
+      <c r="L12" s="42"/>
+      <c r="M12" s="42"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="42"/>
+      <c r="P12" s="50"/>
+      <c r="Q12" s="50"/>
+      <c r="R12" s="50"/>
+      <c r="S12" s="50"/>
+      <c r="T12" s="50"/>
+      <c r="U12" s="50"/>
+      <c r="V12" s="50"/>
+      <c r="W12" s="50"/>
+      <c r="X12" s="50"/>
+      <c r="Y12" s="50"/>
+      <c r="Z12" s="50"/>
+      <c r="AA12" s="41"/>
+      <c r="AB12" s="50"/>
+      <c r="AC12" s="134"/>
+      <c r="AD12" s="135"/>
+      <c r="AE12" s="42"/>
+    </row>
+    <row r="13" spans="1:31" ht="15" customHeight="1">
+      <c r="A13" s="42"/>
+      <c r="B13" s="68"/>
+      <c r="C13" s="75"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="97"/>
+      <c r="F13" s="110"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="42"/>
+      <c r="M13" s="42"/>
+      <c r="N13" s="42"/>
+      <c r="O13" s="42"/>
+      <c r="P13" s="50"/>
+      <c r="Q13" s="50"/>
+      <c r="R13" s="50"/>
+      <c r="S13" s="50"/>
+      <c r="T13" s="50"/>
+      <c r="U13" s="50"/>
+      <c r="V13" s="50"/>
+      <c r="W13" s="50"/>
+      <c r="X13" s="50"/>
+      <c r="Y13" s="50"/>
+      <c r="Z13" s="96"/>
+      <c r="AA13" s="99"/>
+      <c r="AB13" s="50"/>
+      <c r="AC13" s="61"/>
+      <c r="AD13" s="68"/>
+      <c r="AE13" s="42"/>
+    </row>
+    <row r="14" spans="1:31" ht="15" customHeight="1">
+      <c r="A14" s="42"/>
+      <c r="B14" s="68"/>
+      <c r="C14" s="75"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="130"/>
+      <c r="F14" s="131"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="42"/>
+      <c r="K14" s="42"/>
+      <c r="L14" s="42"/>
+      <c r="M14" s="42"/>
+      <c r="N14" s="42"/>
+      <c r="O14" s="42"/>
+      <c r="P14" s="50"/>
+      <c r="Q14" s="50"/>
+      <c r="R14" s="50"/>
+      <c r="S14" s="50"/>
+      <c r="T14" s="50"/>
+      <c r="U14" s="50"/>
+      <c r="V14" s="50"/>
+      <c r="W14" s="50"/>
+      <c r="X14" s="57"/>
+      <c r="Y14" s="39"/>
+      <c r="Z14" s="132"/>
+      <c r="AA14" s="133"/>
+      <c r="AB14" s="50"/>
+      <c r="AC14" s="61"/>
+      <c r="AD14" s="68"/>
+      <c r="AE14" s="42"/>
+    </row>
+    <row r="15" spans="1:31" ht="15" customHeight="1">
+      <c r="A15" s="42"/>
+      <c r="B15" s="68"/>
+      <c r="C15" s="75"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="111"/>
+      <c r="F15" s="112"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="69"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="42"/>
+      <c r="M15" s="42"/>
+      <c r="N15" s="42"/>
+      <c r="O15" s="42"/>
+      <c r="P15" s="50"/>
+      <c r="Q15" s="50"/>
+      <c r="R15" s="50"/>
+      <c r="S15" s="50"/>
+      <c r="T15" s="50"/>
+      <c r="U15" s="50"/>
+      <c r="V15" s="50"/>
+      <c r="W15" s="50"/>
+      <c r="X15" s="41"/>
+      <c r="Y15" s="50"/>
+      <c r="Z15" s="100"/>
+      <c r="AA15" s="101"/>
+      <c r="AB15" s="50"/>
+      <c r="AC15" s="61"/>
+      <c r="AD15" s="68"/>
+      <c r="AE15" s="42"/>
+    </row>
+    <row r="16" spans="1:31" ht="15" customHeight="1">
+      <c r="A16" s="42"/>
+      <c r="B16" s="68"/>
+      <c r="C16" s="75"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="134"/>
+      <c r="F16" s="135"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="42"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="42"/>
+      <c r="N16" s="42"/>
+      <c r="O16" s="42"/>
+      <c r="P16" s="50"/>
+      <c r="Q16" s="50"/>
+      <c r="R16" s="50"/>
+      <c r="S16" s="50"/>
+      <c r="T16" s="50"/>
+      <c r="U16" s="50"/>
+      <c r="V16" s="50"/>
+      <c r="W16" s="50"/>
+      <c r="X16" s="41"/>
+      <c r="Y16" s="50"/>
+      <c r="Z16" s="134"/>
+      <c r="AA16" s="135"/>
+      <c r="AB16" s="50"/>
+      <c r="AC16" s="61"/>
+      <c r="AD16" s="68"/>
+      <c r="AE16" s="42"/>
+    </row>
+    <row r="17" spans="1:31" ht="15" customHeight="1">
+      <c r="A17" s="42"/>
+      <c r="B17" s="68"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="69"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="69"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="42"/>
+      <c r="M17" s="42"/>
+      <c r="N17" s="42"/>
+      <c r="O17" s="42"/>
+      <c r="P17" s="50"/>
+      <c r="Q17" s="50"/>
+      <c r="R17" s="50"/>
+      <c r="S17" s="50"/>
+      <c r="T17" s="50"/>
+      <c r="U17" s="50"/>
+      <c r="V17" s="50"/>
+      <c r="W17" s="50"/>
+      <c r="X17" s="41"/>
+      <c r="Y17" s="50"/>
+      <c r="Z17" s="54"/>
+      <c r="AA17" s="41"/>
+      <c r="AB17" s="50"/>
+      <c r="AC17" s="61"/>
+      <c r="AD17" s="68"/>
+      <c r="AE17" s="42"/>
+    </row>
+    <row r="18" spans="1:31" ht="15" customHeight="1">
+      <c r="A18" s="42"/>
+      <c r="B18" s="97"/>
+      <c r="C18" s="110"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="69"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="42"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
+      <c r="N18" s="43"/>
+      <c r="O18" s="42"/>
+      <c r="P18" s="43"/>
+      <c r="Q18" s="50"/>
+      <c r="R18" s="50"/>
+      <c r="S18" s="50"/>
+      <c r="T18" s="50"/>
+      <c r="U18" s="50"/>
+      <c r="V18" s="50"/>
+      <c r="W18" s="50"/>
+      <c r="X18" s="41"/>
+      <c r="Y18" s="50"/>
+      <c r="Z18" s="54"/>
+      <c r="AA18" s="41"/>
+      <c r="AB18" s="50"/>
+      <c r="AC18" s="96"/>
+      <c r="AD18" s="99"/>
+      <c r="AE18" s="42"/>
+    </row>
+    <row r="19" spans="1:31" ht="15" customHeight="1">
+      <c r="A19" s="42"/>
+      <c r="B19" s="130"/>
+      <c r="C19" s="131"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="69"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
+      <c r="N19" s="43"/>
+      <c r="O19" s="42"/>
+      <c r="P19" s="42"/>
+      <c r="Q19" s="50"/>
+      <c r="R19" s="42"/>
+      <c r="S19" s="42"/>
+      <c r="T19" s="42"/>
+      <c r="U19" s="42"/>
+      <c r="V19" s="42"/>
+      <c r="W19" s="50"/>
+      <c r="X19" s="41"/>
+      <c r="Y19" s="50"/>
+      <c r="Z19" s="50"/>
+      <c r="AA19" s="46"/>
+      <c r="AB19" s="47"/>
+      <c r="AC19" s="132"/>
+      <c r="AD19" s="133"/>
+      <c r="AE19" s="42"/>
+    </row>
+    <row r="20" spans="1:31" ht="15" customHeight="1">
+      <c r="A20" s="42"/>
+      <c r="B20" s="111"/>
+      <c r="C20" s="112"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="43"/>
+      <c r="H20" s="97"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="48"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="43"/>
+      <c r="N20" s="43"/>
+      <c r="O20" s="42"/>
+      <c r="P20" s="42"/>
+      <c r="Q20" s="50"/>
+      <c r="R20" s="50"/>
+      <c r="S20" s="50"/>
+      <c r="T20" s="50"/>
+      <c r="U20" s="50"/>
+      <c r="V20" s="49"/>
+      <c r="W20" s="96"/>
+      <c r="X20" s="99"/>
+      <c r="Y20" s="50"/>
+      <c r="Z20" s="54"/>
+      <c r="AA20" s="50"/>
+      <c r="AB20" s="50"/>
+      <c r="AC20" s="106"/>
+      <c r="AD20" s="101"/>
+      <c r="AE20" s="42"/>
+    </row>
+    <row r="21" spans="1:31" ht="15" customHeight="1">
+      <c r="A21" s="42"/>
+      <c r="B21" s="134"/>
+      <c r="C21" s="135"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="67"/>
+      <c r="G21" s="43"/>
+      <c r="H21" s="130"/>
+      <c r="I21" s="131"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="43"/>
+      <c r="N21" s="43"/>
+      <c r="O21" s="42"/>
+      <c r="P21" s="51"/>
+      <c r="Q21" s="50"/>
+      <c r="R21" s="42"/>
+      <c r="S21" s="42"/>
+      <c r="T21" s="42"/>
+      <c r="U21" s="42"/>
+      <c r="V21" s="69"/>
+      <c r="W21" s="132"/>
+      <c r="X21" s="133"/>
+      <c r="Y21" s="50"/>
+      <c r="Z21" s="54"/>
+      <c r="AA21" s="50"/>
+      <c r="AB21" s="50"/>
+      <c r="AC21" s="134"/>
+      <c r="AD21" s="135"/>
+      <c r="AE21" s="42"/>
+    </row>
+    <row r="22" spans="1:31" ht="15" customHeight="1">
+      <c r="A22" s="42"/>
+      <c r="B22" s="68"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="111"/>
+      <c r="I22" s="112"/>
       <c r="J22" s="52"/>
       <c r="K22" s="53"/>
-      <c r="L22" s="41"/>
-[...12 lines deleted...]
-      <c r="Y22" s="21"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="42"/>
+      <c r="P22" s="51"/>
+      <c r="Q22" s="50"/>
+      <c r="R22" s="50"/>
+      <c r="S22" s="50"/>
+      <c r="T22" s="50"/>
+      <c r="U22" s="57"/>
+      <c r="V22" s="39"/>
+      <c r="W22" s="100"/>
+      <c r="X22" s="101"/>
+      <c r="Y22" s="50"/>
       <c r="Z22" s="54"/>
       <c r="AA22" s="55"/>
-      <c r="AB22" s="21"/>
-[...14 lines deleted...]
-      <c r="J23" s="41"/>
+      <c r="AB22" s="50"/>
+      <c r="AC22" s="61"/>
+      <c r="AD22" s="68"/>
+      <c r="AE22" s="42"/>
+    </row>
+    <row r="23" spans="1:31" ht="15" customHeight="1">
+      <c r="A23" s="42"/>
+      <c r="B23" s="97"/>
+      <c r="C23" s="110"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="134"/>
+      <c r="I23" s="135"/>
+      <c r="J23" s="43"/>
       <c r="K23" s="56"/>
-      <c r="L23" s="41"/>
-[...46 lines deleted...]
-      <c r="Z24" s="40"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="43"/>
+      <c r="N23" s="43"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="51"/>
+      <c r="Q23" s="50"/>
+      <c r="R23" s="50"/>
+      <c r="S23" s="50"/>
+      <c r="T23" s="50"/>
+      <c r="U23" s="41"/>
+      <c r="V23" s="50"/>
+      <c r="W23" s="134"/>
+      <c r="X23" s="135"/>
+      <c r="Y23" s="50"/>
+      <c r="Z23" s="54"/>
+      <c r="AA23" s="50"/>
+      <c r="AB23" s="50"/>
+      <c r="AC23" s="96"/>
+      <c r="AD23" s="99"/>
+      <c r="AE23" s="42"/>
+    </row>
+    <row r="24" spans="1:31" ht="15" customHeight="1">
+      <c r="A24" s="42"/>
+      <c r="B24" s="130"/>
+      <c r="C24" s="131"/>
+      <c r="D24" s="37"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="42"/>
+      <c r="H24" s="69"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="42"/>
+      <c r="K24" s="69"/>
+      <c r="L24" s="42"/>
+      <c r="M24" s="42"/>
+      <c r="N24" s="42"/>
+      <c r="O24" s="43"/>
+      <c r="P24" s="43"/>
+      <c r="Q24" s="43"/>
+      <c r="R24" s="50"/>
+      <c r="S24" s="50"/>
+      <c r="T24" s="50"/>
+      <c r="U24" s="41"/>
+      <c r="V24" s="50"/>
+      <c r="W24" s="50"/>
+      <c r="X24" s="41"/>
+      <c r="Y24" s="50"/>
+      <c r="Z24" s="54"/>
       <c r="AA24" s="57"/>
-      <c r="AB24" s="23"/>
-[...30 lines deleted...]
-      <c r="Z25" s="40"/>
+      <c r="AB24" s="39"/>
+      <c r="AC24" s="132"/>
+      <c r="AD24" s="133"/>
+      <c r="AE24" s="42"/>
+    </row>
+    <row r="25" spans="1:31" ht="15" customHeight="1">
+      <c r="A25" s="42"/>
+      <c r="B25" s="111"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="69"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="69"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="69"/>
+      <c r="L25" s="42"/>
+      <c r="M25" s="42"/>
+      <c r="N25" s="42"/>
+      <c r="O25" s="43"/>
+      <c r="P25" s="43"/>
+      <c r="Q25" s="43"/>
+      <c r="R25" s="50"/>
+      <c r="S25" s="50"/>
+      <c r="T25" s="50"/>
+      <c r="U25" s="41"/>
+      <c r="V25" s="50"/>
+      <c r="W25" s="50"/>
+      <c r="X25" s="41"/>
+      <c r="Y25" s="50"/>
+      <c r="Z25" s="54"/>
       <c r="AA25" s="58"/>
-      <c r="AB25" s="21"/>
-[...30 lines deleted...]
-      <c r="Z26" s="40"/>
+      <c r="AB25" s="50"/>
+      <c r="AC25" s="106"/>
+      <c r="AD25" s="101"/>
+      <c r="AE25" s="42"/>
+    </row>
+    <row r="26" spans="1:31" ht="15" customHeight="1">
+      <c r="A26" s="42"/>
+      <c r="B26" s="134"/>
+      <c r="C26" s="135"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="69"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="69"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="69"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="42"/>
+      <c r="N26" s="42"/>
+      <c r="O26" s="43"/>
+      <c r="P26" s="43"/>
+      <c r="Q26" s="43"/>
+      <c r="R26" s="50"/>
+      <c r="S26" s="50"/>
+      <c r="T26" s="50"/>
+      <c r="U26" s="41"/>
+      <c r="V26" s="50"/>
+      <c r="W26" s="50"/>
+      <c r="X26" s="41"/>
+      <c r="Y26" s="50"/>
+      <c r="Z26" s="54"/>
       <c r="AA26" s="58"/>
-      <c r="AB26" s="21"/>
-[...18 lines deleted...]
-      <c r="N27" s="8"/>
+      <c r="AB26" s="50"/>
+      <c r="AC26" s="134"/>
+      <c r="AD26" s="135"/>
+      <c r="AE26" s="42"/>
+    </row>
+    <row r="27" spans="1:31" ht="15" customHeight="1">
+      <c r="A27" s="42"/>
+      <c r="B27" s="68"/>
+      <c r="C27" s="75"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="97"/>
+      <c r="F27" s="110"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="69"/>
+      <c r="L27" s="42"/>
+      <c r="M27" s="42"/>
+      <c r="N27" s="42"/>
       <c r="O27" s="59"/>
-      <c r="P27" s="60"/>
+      <c r="P27" s="113"/>
       <c r="Q27" s="53"/>
-      <c r="R27" s="21"/>
-[...455 lines deleted...]
-      <c r="N41" s="82" t="s">
+      <c r="R27" s="50"/>
+      <c r="S27" s="50"/>
+      <c r="T27" s="50"/>
+      <c r="U27" s="41"/>
+      <c r="V27" s="50"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="41"/>
+      <c r="Y27" s="50"/>
+      <c r="Z27" s="96"/>
+      <c r="AA27" s="99"/>
+      <c r="AB27" s="50"/>
+      <c r="AC27" s="61"/>
+      <c r="AD27" s="68"/>
+      <c r="AE27" s="42"/>
+    </row>
+    <row r="28" spans="1:31" ht="15" customHeight="1">
+      <c r="A28" s="42"/>
+      <c r="B28" s="68"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="130"/>
+      <c r="F28" s="131"/>
+      <c r="G28" s="44"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="69"/>
+      <c r="L28" s="42"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="37"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="80"/>
+      <c r="Q28" s="49"/>
+      <c r="R28" s="50"/>
+      <c r="S28" s="50"/>
+      <c r="T28" s="50"/>
+      <c r="U28" s="41"/>
+      <c r="V28" s="50"/>
+      <c r="W28" s="50"/>
+      <c r="X28" s="46"/>
+      <c r="Y28" s="47"/>
+      <c r="Z28" s="132"/>
+      <c r="AA28" s="133"/>
+      <c r="AB28" s="50"/>
+      <c r="AC28" s="61"/>
+      <c r="AD28" s="68"/>
+      <c r="AE28" s="42"/>
+    </row>
+    <row r="29" spans="1:31" ht="15" customHeight="1">
+      <c r="A29" s="42"/>
+      <c r="B29" s="68"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="111"/>
+      <c r="F29" s="112"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="69"/>
+      <c r="L29" s="42"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="42"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="136"/>
+      <c r="Q29" s="49"/>
+      <c r="R29" s="50"/>
+      <c r="S29" s="50"/>
+      <c r="T29" s="50"/>
+      <c r="U29" s="41"/>
+      <c r="V29" s="50"/>
+      <c r="W29" s="50"/>
+      <c r="X29" s="50"/>
+      <c r="Y29" s="50"/>
+      <c r="Z29" s="100"/>
+      <c r="AA29" s="101"/>
+      <c r="AB29" s="50"/>
+      <c r="AC29" s="61"/>
+      <c r="AD29" s="68"/>
+      <c r="AE29" s="42"/>
+    </row>
+    <row r="30" spans="1:31" ht="15" customHeight="1">
+      <c r="A30" s="42"/>
+      <c r="B30" s="68"/>
+      <c r="C30" s="75"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="134"/>
+      <c r="F30" s="135"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="69"/>
+      <c r="L30" s="42"/>
+      <c r="M30" s="62"/>
+      <c r="N30" s="42"/>
+      <c r="O30" s="41"/>
+      <c r="P30" s="114"/>
+      <c r="Q30" s="49"/>
+      <c r="R30" s="50"/>
+      <c r="S30" s="50"/>
+      <c r="T30" s="50"/>
+      <c r="U30" s="41"/>
+      <c r="V30" s="50"/>
+      <c r="W30" s="50"/>
+      <c r="X30" s="50"/>
+      <c r="Y30" s="50"/>
+      <c r="Z30" s="134"/>
+      <c r="AA30" s="135"/>
+      <c r="AB30" s="50"/>
+      <c r="AC30" s="61"/>
+      <c r="AD30" s="68"/>
+      <c r="AE30" s="42"/>
+    </row>
+    <row r="31" spans="1:31" ht="15" customHeight="1">
+      <c r="A31" s="42"/>
+      <c r="B31" s="68"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="69"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="69"/>
+      <c r="L31" s="42"/>
+      <c r="M31" s="62"/>
+      <c r="N31" s="42"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="80"/>
+      <c r="Q31" s="49"/>
+      <c r="R31" s="50"/>
+      <c r="S31" s="50"/>
+      <c r="T31" s="50"/>
+      <c r="U31" s="41"/>
+      <c r="V31" s="50"/>
+      <c r="W31" s="50"/>
+      <c r="X31" s="50"/>
+      <c r="Y31" s="50"/>
+      <c r="Z31" s="50"/>
+      <c r="AA31" s="41"/>
+      <c r="AB31" s="50"/>
+      <c r="AC31" s="61"/>
+      <c r="AD31" s="68"/>
+      <c r="AE31" s="42"/>
+    </row>
+    <row r="32" spans="1:31" ht="15" customHeight="1">
+      <c r="A32" s="42"/>
+      <c r="B32" s="97"/>
+      <c r="C32" s="110"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="69"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="42"/>
+      <c r="J32" s="42"/>
+      <c r="K32" s="69"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="63"/>
+      <c r="N32" s="42"/>
+      <c r="O32" s="46"/>
+      <c r="P32" s="137"/>
+      <c r="Q32" s="64"/>
+      <c r="R32" s="39"/>
+      <c r="S32" s="65"/>
+      <c r="T32" s="50"/>
+      <c r="U32" s="41"/>
+      <c r="V32" s="50"/>
+      <c r="W32" s="50"/>
+      <c r="X32" s="50"/>
+      <c r="Y32" s="50"/>
+      <c r="Z32" s="50"/>
+      <c r="AA32" s="41"/>
+      <c r="AB32" s="50"/>
+      <c r="AC32" s="96"/>
+      <c r="AD32" s="99"/>
+      <c r="AE32" s="42"/>
+    </row>
+    <row r="33" spans="1:31" ht="15" customHeight="1">
+      <c r="A33" s="42"/>
+      <c r="B33" s="130"/>
+      <c r="C33" s="131"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="45"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="69"/>
+      <c r="L33" s="75"/>
+      <c r="M33" s="63"/>
+      <c r="N33" s="42"/>
+      <c r="O33" s="50"/>
+      <c r="P33" s="50"/>
+      <c r="Q33" s="50"/>
+      <c r="R33" s="50"/>
+      <c r="S33" s="49"/>
+      <c r="T33" s="50"/>
+      <c r="U33" s="41"/>
+      <c r="V33" s="50"/>
+      <c r="W33" s="50"/>
+      <c r="X33" s="50"/>
+      <c r="Y33" s="50"/>
+      <c r="Z33" s="50"/>
+      <c r="AA33" s="46"/>
+      <c r="AB33" s="47"/>
+      <c r="AC33" s="132"/>
+      <c r="AD33" s="133"/>
+      <c r="AE33" s="42"/>
+    </row>
+    <row r="34" spans="1:31" ht="15" customHeight="1">
+      <c r="A34" s="42"/>
+      <c r="B34" s="111"/>
+      <c r="C34" s="112"/>
+      <c r="D34" s="42"/>
+      <c r="E34" s="42"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="42"/>
+      <c r="K34" s="69"/>
+      <c r="L34" s="75"/>
+      <c r="M34" s="63"/>
+      <c r="N34" s="42"/>
+      <c r="O34" s="50"/>
+      <c r="P34" s="50"/>
+      <c r="Q34" s="50"/>
+      <c r="R34" s="50"/>
+      <c r="S34" s="49"/>
+      <c r="T34" s="61"/>
+      <c r="U34" s="66"/>
+      <c r="V34" s="50"/>
+      <c r="W34" s="50"/>
+      <c r="X34" s="50"/>
+      <c r="Y34" s="50"/>
+      <c r="Z34" s="50"/>
+      <c r="AA34" s="50"/>
+      <c r="AB34" s="50"/>
+      <c r="AC34" s="106"/>
+      <c r="AD34" s="101"/>
+      <c r="AE34" s="42"/>
+    </row>
+    <row r="35" spans="1:31" ht="15" customHeight="1">
+      <c r="A35" s="42"/>
+      <c r="B35" s="134"/>
+      <c r="C35" s="135"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="97"/>
+      <c r="L35" s="98"/>
+      <c r="M35" s="138"/>
+      <c r="N35" s="62"/>
+      <c r="O35" s="50"/>
+      <c r="P35" s="50"/>
+      <c r="Q35" s="50"/>
+      <c r="R35" s="50"/>
+      <c r="S35" s="96"/>
+      <c r="T35" s="139"/>
+      <c r="U35" s="99"/>
+      <c r="V35" s="50"/>
+      <c r="W35" s="50"/>
+      <c r="X35" s="50"/>
+      <c r="Y35" s="50"/>
+      <c r="Z35" s="50"/>
+      <c r="AA35" s="50"/>
+      <c r="AB35" s="50"/>
+      <c r="AC35" s="134"/>
+      <c r="AD35" s="135"/>
+      <c r="AE35" s="42"/>
+    </row>
+    <row r="36" spans="1:31" ht="15" customHeight="1">
+      <c r="A36" s="42"/>
+      <c r="B36" s="68"/>
+      <c r="C36" s="67"/>
+      <c r="D36" s="42"/>
+      <c r="E36" s="42"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="42"/>
+      <c r="K36" s="130"/>
+      <c r="L36" s="136"/>
+      <c r="M36" s="131"/>
+      <c r="N36" s="62"/>
+      <c r="O36" s="50"/>
+      <c r="P36" s="50"/>
+      <c r="Q36" s="50"/>
+      <c r="R36" s="50"/>
+      <c r="S36" s="132"/>
+      <c r="T36" s="136"/>
+      <c r="U36" s="133"/>
+      <c r="V36" s="50"/>
+      <c r="W36" s="50"/>
+      <c r="X36" s="50"/>
+      <c r="Y36" s="50"/>
+      <c r="Z36" s="50"/>
+      <c r="AA36" s="50"/>
+      <c r="AB36" s="50"/>
+      <c r="AC36" s="61"/>
+      <c r="AD36" s="68"/>
+      <c r="AE36" s="42"/>
+    </row>
+    <row r="37" spans="1:31" ht="15" customHeight="1">
+      <c r="A37" s="42"/>
+      <c r="B37" s="97"/>
+      <c r="C37" s="110"/>
+      <c r="D37" s="42"/>
+      <c r="E37" s="42"/>
+      <c r="F37" s="42"/>
+      <c r="G37" s="42"/>
+      <c r="H37" s="42"/>
+      <c r="I37" s="42"/>
+      <c r="J37" s="42"/>
+      <c r="K37" s="111"/>
+      <c r="L37" s="116"/>
+      <c r="M37" s="140"/>
+      <c r="N37" s="42"/>
+      <c r="O37" s="42"/>
+      <c r="P37" s="50"/>
+      <c r="Q37" s="42"/>
+      <c r="R37" s="42"/>
+      <c r="S37" s="100"/>
+      <c r="T37" s="141"/>
+      <c r="U37" s="101"/>
+      <c r="V37" s="42"/>
+      <c r="W37" s="42"/>
+      <c r="X37" s="42"/>
+      <c r="Y37" s="42"/>
+      <c r="Z37" s="42"/>
+      <c r="AA37" s="42"/>
+      <c r="AB37" s="42"/>
+      <c r="AC37" s="96"/>
+      <c r="AD37" s="99"/>
+      <c r="AE37" s="42"/>
+    </row>
+    <row r="38" spans="1:31" ht="15" customHeight="1">
+      <c r="A38" s="42"/>
+      <c r="B38" s="130"/>
+      <c r="C38" s="131"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="134"/>
+      <c r="L38" s="137"/>
+      <c r="M38" s="135"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="50"/>
+      <c r="Q38" s="50"/>
+      <c r="R38" s="50"/>
+      <c r="S38" s="134"/>
+      <c r="T38" s="137"/>
+      <c r="U38" s="135"/>
+      <c r="V38" s="50"/>
+      <c r="W38" s="50"/>
+      <c r="X38" s="50"/>
+      <c r="Y38" s="50"/>
+      <c r="Z38" s="50"/>
+      <c r="AA38" s="57"/>
+      <c r="AB38" s="39"/>
+      <c r="AC38" s="132"/>
+      <c r="AD38" s="133"/>
+      <c r="AE38" s="42"/>
+    </row>
+    <row r="39" spans="1:31" ht="15" customHeight="1">
+      <c r="A39" s="42"/>
+      <c r="B39" s="111"/>
+      <c r="C39" s="112"/>
+      <c r="D39" s="42"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="42"/>
+      <c r="H39" s="42"/>
+      <c r="I39" s="42"/>
+      <c r="J39" s="42"/>
+      <c r="K39" s="69"/>
+      <c r="L39" s="75"/>
+      <c r="M39" s="75"/>
+      <c r="N39" s="42"/>
+      <c r="O39" s="42"/>
+      <c r="P39" s="50"/>
+      <c r="Q39" s="50"/>
+      <c r="R39" s="50"/>
+      <c r="S39" s="50"/>
+      <c r="T39" s="61"/>
+      <c r="U39" s="66"/>
+      <c r="V39" s="50"/>
+      <c r="W39" s="50"/>
+      <c r="X39" s="50"/>
+      <c r="Y39" s="50"/>
+      <c r="Z39" s="50"/>
+      <c r="AA39" s="41"/>
+      <c r="AB39" s="50"/>
+      <c r="AC39" s="106"/>
+      <c r="AD39" s="101"/>
+      <c r="AE39" s="42"/>
+    </row>
+    <row r="40" spans="1:31" ht="15" customHeight="1">
+      <c r="A40" s="42"/>
+      <c r="B40" s="134"/>
+      <c r="C40" s="135"/>
+      <c r="D40" s="42"/>
+      <c r="E40" s="69"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="42"/>
+      <c r="H40" s="42"/>
+      <c r="I40" s="42"/>
+      <c r="J40" s="42"/>
+      <c r="K40" s="69"/>
+      <c r="L40" s="75"/>
+      <c r="M40" s="75"/>
+      <c r="N40" s="42"/>
+      <c r="O40" s="42"/>
+      <c r="P40" s="50"/>
+      <c r="Q40" s="50"/>
+      <c r="R40" s="50"/>
+      <c r="S40" s="50"/>
+      <c r="T40" s="50"/>
+      <c r="U40" s="41"/>
+      <c r="V40" s="50"/>
+      <c r="W40" s="50"/>
+      <c r="X40" s="50"/>
+      <c r="Y40" s="50"/>
+      <c r="Z40" s="50"/>
+      <c r="AA40" s="41"/>
+      <c r="AB40" s="50"/>
+      <c r="AC40" s="134"/>
+      <c r="AD40" s="135"/>
+      <c r="AE40" s="42"/>
+    </row>
+    <row r="41" spans="1:31" ht="15" customHeight="1">
+      <c r="A41" s="42"/>
+      <c r="B41" s="68"/>
+      <c r="C41" s="75"/>
+      <c r="D41" s="42"/>
+      <c r="E41" s="97"/>
+      <c r="F41" s="110"/>
+      <c r="G41" s="42"/>
+      <c r="H41" s="42"/>
+      <c r="I41" s="42"/>
+      <c r="J41" s="42"/>
+      <c r="K41" s="69"/>
+      <c r="L41" s="75"/>
+      <c r="M41" s="75"/>
+      <c r="N41" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="O41" s="74"/>
-[...153 lines deleted...]
-      <c r="J46" s="41"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="139"/>
+      <c r="Q41" s="139"/>
+      <c r="R41" s="138"/>
+      <c r="S41" s="50"/>
+      <c r="T41" s="50"/>
+      <c r="U41" s="41"/>
+      <c r="V41" s="50"/>
+      <c r="W41" s="50"/>
+      <c r="X41" s="50"/>
+      <c r="Y41" s="50"/>
+      <c r="Z41" s="96"/>
+      <c r="AA41" s="99"/>
+      <c r="AB41" s="50"/>
+      <c r="AC41" s="61"/>
+      <c r="AD41" s="68"/>
+      <c r="AE41" s="42"/>
+    </row>
+    <row r="42" spans="1:31" ht="15" customHeight="1">
+      <c r="A42" s="42"/>
+      <c r="B42" s="68"/>
+      <c r="C42" s="75"/>
+      <c r="D42" s="42"/>
+      <c r="E42" s="130"/>
+      <c r="F42" s="131"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="38"/>
+      <c r="I42" s="42"/>
+      <c r="J42" s="42"/>
+      <c r="K42" s="69"/>
+      <c r="L42" s="42"/>
+      <c r="M42" s="42"/>
+      <c r="N42" s="130"/>
+      <c r="O42" s="80"/>
+      <c r="P42" s="80"/>
+      <c r="Q42" s="80"/>
+      <c r="R42" s="133"/>
+      <c r="S42" s="50"/>
+      <c r="T42" s="50"/>
+      <c r="U42" s="41"/>
+      <c r="V42" s="50"/>
+      <c r="W42" s="50"/>
+      <c r="X42" s="57"/>
+      <c r="Y42" s="39"/>
+      <c r="Z42" s="132"/>
+      <c r="AA42" s="133"/>
+      <c r="AB42" s="50"/>
+      <c r="AC42" s="61"/>
+      <c r="AD42" s="68"/>
+      <c r="AE42" s="42"/>
+    </row>
+    <row r="43" spans="1:31" ht="15" customHeight="1">
+      <c r="A43" s="42"/>
+      <c r="B43" s="68"/>
+      <c r="C43" s="75"/>
+      <c r="D43" s="42"/>
+      <c r="E43" s="111"/>
+      <c r="F43" s="112"/>
+      <c r="G43" s="42"/>
+      <c r="H43" s="69"/>
+      <c r="I43" s="42"/>
+      <c r="J43" s="42"/>
+      <c r="K43" s="69"/>
+      <c r="L43" s="42"/>
+      <c r="M43" s="42"/>
+      <c r="N43" s="104"/>
+      <c r="O43" s="139"/>
+      <c r="P43" s="139"/>
+      <c r="Q43" s="139"/>
+      <c r="R43" s="138"/>
+      <c r="S43" s="50"/>
+      <c r="T43" s="50"/>
+      <c r="U43" s="41"/>
+      <c r="V43" s="50"/>
+      <c r="W43" s="50"/>
+      <c r="X43" s="41"/>
+      <c r="Y43" s="50"/>
+      <c r="Z43" s="100"/>
+      <c r="AA43" s="101"/>
+      <c r="AB43" s="50"/>
+      <c r="AC43" s="61"/>
+      <c r="AD43" s="68"/>
+      <c r="AE43" s="42"/>
+    </row>
+    <row r="44" spans="1:31" ht="15" customHeight="1">
+      <c r="A44" s="42"/>
+      <c r="B44" s="68"/>
+      <c r="C44" s="75"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="134"/>
+      <c r="F44" s="135"/>
+      <c r="G44" s="42"/>
+      <c r="H44" s="69"/>
+      <c r="I44" s="42"/>
+      <c r="J44" s="42"/>
+      <c r="K44" s="69"/>
+      <c r="L44" s="42"/>
+      <c r="M44" s="42"/>
+      <c r="N44" s="130"/>
+      <c r="O44" s="80"/>
+      <c r="P44" s="80"/>
+      <c r="Q44" s="80"/>
+      <c r="R44" s="133"/>
+      <c r="S44" s="50"/>
+      <c r="T44" s="50"/>
+      <c r="U44" s="41"/>
+      <c r="V44" s="50"/>
+      <c r="W44" s="50"/>
+      <c r="X44" s="41"/>
+      <c r="Y44" s="50"/>
+      <c r="Z44" s="134"/>
+      <c r="AA44" s="135"/>
+      <c r="AB44" s="50"/>
+      <c r="AC44" s="61"/>
+      <c r="AD44" s="68"/>
+      <c r="AE44" s="42"/>
+    </row>
+    <row r="45" spans="1:31" ht="15" customHeight="1">
+      <c r="A45" s="42"/>
+      <c r="B45" s="68"/>
+      <c r="C45" s="75"/>
+      <c r="D45" s="42"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="40"/>
+      <c r="G45" s="42"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="40"/>
+      <c r="J45" s="42"/>
+      <c r="K45" s="69"/>
+      <c r="L45" s="42"/>
+      <c r="M45" s="42"/>
+      <c r="N45" s="134"/>
+      <c r="O45" s="137"/>
+      <c r="P45" s="137"/>
+      <c r="Q45" s="137"/>
+      <c r="R45" s="135"/>
+      <c r="S45" s="50"/>
+      <c r="T45" s="50"/>
+      <c r="U45" s="41"/>
+      <c r="V45" s="50"/>
+      <c r="W45" s="50"/>
+      <c r="X45" s="41"/>
+      <c r="Y45" s="50"/>
+      <c r="Z45" s="54"/>
+      <c r="AA45" s="41"/>
+      <c r="AB45" s="50"/>
+      <c r="AC45" s="61"/>
+      <c r="AD45" s="68"/>
+      <c r="AE45" s="42"/>
+    </row>
+    <row r="46" spans="1:31" ht="15" customHeight="1">
+      <c r="A46" s="42"/>
+      <c r="B46" s="97"/>
+      <c r="C46" s="110"/>
+      <c r="D46" s="42"/>
+      <c r="E46" s="69"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="42"/>
+      <c r="H46" s="69"/>
+      <c r="I46" s="40"/>
+      <c r="J46" s="43"/>
       <c r="K46" s="56"/>
-      <c r="L46" s="41"/>
-[...30 lines deleted...]
-      <c r="J47" s="41"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="43"/>
+      <c r="O46" s="42"/>
+      <c r="P46" s="43"/>
+      <c r="Q46" s="50"/>
+      <c r="R46" s="50"/>
+      <c r="S46" s="50"/>
+      <c r="T46" s="50"/>
+      <c r="U46" s="41"/>
+      <c r="V46" s="50"/>
+      <c r="W46" s="50"/>
+      <c r="X46" s="41"/>
+      <c r="Y46" s="50"/>
+      <c r="Z46" s="54"/>
+      <c r="AA46" s="41"/>
+      <c r="AB46" s="50"/>
+      <c r="AC46" s="96"/>
+      <c r="AD46" s="99"/>
+      <c r="AE46" s="42"/>
+    </row>
+    <row r="47" spans="1:31" ht="15" customHeight="1">
+      <c r="A47" s="42"/>
+      <c r="B47" s="130"/>
+      <c r="C47" s="131"/>
+      <c r="D47" s="44"/>
+      <c r="E47" s="45"/>
+      <c r="F47" s="40"/>
+      <c r="G47" s="42"/>
+      <c r="H47" s="69"/>
+      <c r="I47" s="40"/>
+      <c r="J47" s="43"/>
       <c r="K47" s="56"/>
-      <c r="L47" s="41"/>
-[...1 lines deleted...]
-      <c r="N47" s="84" t="s">
+      <c r="L47" s="43"/>
+      <c r="M47" s="43"/>
+      <c r="N47" s="105" t="s">
         <v>7</v>
       </c>
-      <c r="O47" s="74"/>
-[...27 lines deleted...]
-      <c r="J48" s="41"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="139"/>
+      <c r="R47" s="138"/>
+      <c r="S47" s="42"/>
+      <c r="T47" s="42"/>
+      <c r="U47" s="62"/>
+      <c r="V47" s="42"/>
+      <c r="W47" s="50"/>
+      <c r="X47" s="41"/>
+      <c r="Y47" s="50"/>
+      <c r="Z47" s="50"/>
+      <c r="AA47" s="46"/>
+      <c r="AB47" s="47"/>
+      <c r="AC47" s="132"/>
+      <c r="AD47" s="133"/>
+      <c r="AE47" s="42"/>
+    </row>
+    <row r="48" spans="1:31" ht="15" customHeight="1">
+      <c r="A48" s="42"/>
+      <c r="B48" s="111"/>
+      <c r="C48" s="112"/>
+      <c r="D48" s="42"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="97"/>
+      <c r="I48" s="110"/>
+      <c r="J48" s="43"/>
       <c r="K48" s="56"/>
-      <c r="L48" s="41"/>
-[...72 lines deleted...]
-      <c r="Y50" s="21"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="43"/>
+      <c r="N48" s="130"/>
+      <c r="O48" s="80"/>
+      <c r="P48" s="80"/>
+      <c r="Q48" s="80"/>
+      <c r="R48" s="133"/>
+      <c r="S48" s="50"/>
+      <c r="T48" s="50"/>
+      <c r="U48" s="41"/>
+      <c r="V48" s="49"/>
+      <c r="W48" s="96"/>
+      <c r="X48" s="99"/>
+      <c r="Y48" s="50"/>
+      <c r="Z48" s="54"/>
+      <c r="AA48" s="50"/>
+      <c r="AB48" s="50"/>
+      <c r="AC48" s="106"/>
+      <c r="AD48" s="101"/>
+      <c r="AE48" s="42"/>
+    </row>
+    <row r="49" spans="1:31" ht="15" customHeight="1">
+      <c r="A49" s="42"/>
+      <c r="B49" s="134"/>
+      <c r="C49" s="135"/>
+      <c r="D49" s="42"/>
+      <c r="E49" s="42"/>
+      <c r="F49" s="67"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="130"/>
+      <c r="I49" s="131"/>
+      <c r="J49" s="70"/>
+      <c r="K49" s="71"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="102"/>
+      <c r="O49" s="139"/>
+      <c r="P49" s="139"/>
+      <c r="Q49" s="139"/>
+      <c r="R49" s="138"/>
+      <c r="S49" s="42"/>
+      <c r="T49" s="42"/>
+      <c r="U49" s="72"/>
+      <c r="V49" s="45"/>
+      <c r="W49" s="132"/>
+      <c r="X49" s="133"/>
+      <c r="Y49" s="50"/>
+      <c r="Z49" s="54"/>
+      <c r="AA49" s="50"/>
+      <c r="AB49" s="50"/>
+      <c r="AC49" s="134"/>
+      <c r="AD49" s="135"/>
+      <c r="AE49" s="42"/>
+    </row>
+    <row r="50" spans="1:31" ht="15" customHeight="1">
+      <c r="A50" s="42"/>
+      <c r="B50" s="68"/>
+      <c r="C50" s="75"/>
+      <c r="D50" s="42"/>
+      <c r="E50" s="42"/>
+      <c r="F50" s="67"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="111"/>
+      <c r="I50" s="112"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="130"/>
+      <c r="O50" s="80"/>
+      <c r="P50" s="80"/>
+      <c r="Q50" s="80"/>
+      <c r="R50" s="133"/>
+      <c r="S50" s="50"/>
+      <c r="T50" s="50"/>
+      <c r="U50" s="50"/>
+      <c r="V50" s="50"/>
+      <c r="W50" s="100"/>
+      <c r="X50" s="101"/>
+      <c r="Y50" s="50"/>
       <c r="Z50" s="54"/>
       <c r="AA50" s="55"/>
-      <c r="AB50" s="21"/>
-[...63 lines deleted...]
-      <c r="Z52" s="40"/>
+      <c r="AB50" s="50"/>
+      <c r="AC50" s="61"/>
+      <c r="AD50" s="68"/>
+      <c r="AE50" s="42"/>
+    </row>
+    <row r="51" spans="1:31" ht="15" customHeight="1">
+      <c r="A51" s="42"/>
+      <c r="B51" s="97"/>
+      <c r="C51" s="110"/>
+      <c r="D51" s="42"/>
+      <c r="E51" s="42"/>
+      <c r="F51" s="40"/>
+      <c r="G51" s="42"/>
+      <c r="H51" s="134"/>
+      <c r="I51" s="135"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="43"/>
+      <c r="N51" s="134"/>
+      <c r="O51" s="137"/>
+      <c r="P51" s="137"/>
+      <c r="Q51" s="137"/>
+      <c r="R51" s="135"/>
+      <c r="S51" s="50"/>
+      <c r="T51" s="50"/>
+      <c r="U51" s="50"/>
+      <c r="V51" s="50"/>
+      <c r="W51" s="134"/>
+      <c r="X51" s="135"/>
+      <c r="Y51" s="50"/>
+      <c r="Z51" s="54"/>
+      <c r="AA51" s="50"/>
+      <c r="AB51" s="50"/>
+      <c r="AC51" s="96"/>
+      <c r="AD51" s="99"/>
+      <c r="AE51" s="42"/>
+    </row>
+    <row r="52" spans="1:31" ht="15" customHeight="1">
+      <c r="A52" s="42"/>
+      <c r="B52" s="130"/>
+      <c r="C52" s="131"/>
+      <c r="D52" s="37"/>
+      <c r="E52" s="38"/>
+      <c r="F52" s="40"/>
+      <c r="G52" s="42"/>
+      <c r="H52" s="69"/>
+      <c r="I52" s="40"/>
+      <c r="J52" s="42"/>
+      <c r="K52" s="42"/>
+      <c r="L52" s="42"/>
+      <c r="M52" s="42"/>
+      <c r="N52" s="42"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="50"/>
+      <c r="S52" s="50"/>
+      <c r="T52" s="50"/>
+      <c r="U52" s="50"/>
+      <c r="V52" s="50"/>
+      <c r="W52" s="50"/>
+      <c r="X52" s="41"/>
+      <c r="Y52" s="50"/>
+      <c r="Z52" s="54"/>
       <c r="AA52" s="57"/>
-      <c r="AB52" s="23"/>
-[...25 lines deleted...]
-      <c r="Z53" s="40"/>
+      <c r="AB52" s="39"/>
+      <c r="AC52" s="132"/>
+      <c r="AD52" s="133"/>
+      <c r="AE52" s="42"/>
+    </row>
+    <row r="53" spans="1:31" ht="15" customHeight="1">
+      <c r="A53" s="42"/>
+      <c r="B53" s="111"/>
+      <c r="C53" s="112"/>
+      <c r="D53" s="42"/>
+      <c r="E53" s="69"/>
+      <c r="F53" s="40"/>
+      <c r="G53" s="42"/>
+      <c r="H53" s="69"/>
+      <c r="I53" s="42"/>
+      <c r="J53" s="42"/>
+      <c r="K53" s="42"/>
+      <c r="L53" s="42"/>
+      <c r="M53" s="42"/>
+      <c r="S53" s="50"/>
+      <c r="T53" s="50"/>
+      <c r="U53" s="50"/>
+      <c r="V53" s="50"/>
+      <c r="W53" s="50"/>
+      <c r="X53" s="41"/>
+      <c r="Y53" s="50"/>
+      <c r="Z53" s="54"/>
       <c r="AA53" s="58"/>
-      <c r="AB53" s="21"/>
-[...25 lines deleted...]
-      <c r="Z54" s="40"/>
+      <c r="AB53" s="50"/>
+      <c r="AC53" s="106"/>
+      <c r="AD53" s="101"/>
+      <c r="AE53" s="42"/>
+    </row>
+    <row r="54" spans="1:31" ht="15" customHeight="1">
+      <c r="A54" s="42"/>
+      <c r="B54" s="134"/>
+      <c r="C54" s="135"/>
+      <c r="D54" s="42"/>
+      <c r="E54" s="69"/>
+      <c r="F54" s="40"/>
+      <c r="G54" s="42"/>
+      <c r="H54" s="69"/>
+      <c r="I54" s="42"/>
+      <c r="J54" s="42"/>
+      <c r="K54" s="42"/>
+      <c r="L54" s="42"/>
+      <c r="M54" s="42"/>
+      <c r="S54" s="50"/>
+      <c r="T54" s="50"/>
+      <c r="U54" s="50"/>
+      <c r="V54" s="50"/>
+      <c r="W54" s="50"/>
+      <c r="X54" s="41"/>
+      <c r="Y54" s="50"/>
+      <c r="Z54" s="54"/>
       <c r="AA54" s="58"/>
-      <c r="AB54" s="21"/>
-[...90 lines deleted...]
-      <c r="H58" s="89" t="s">
+      <c r="AB54" s="50"/>
+      <c r="AC54" s="134"/>
+      <c r="AD54" s="135"/>
+      <c r="AE54" s="42"/>
+    </row>
+    <row r="55" spans="1:31" ht="15" customHeight="1">
+      <c r="A55" s="42"/>
+      <c r="B55" s="68"/>
+      <c r="C55" s="75"/>
+      <c r="D55" s="42"/>
+      <c r="E55" s="97"/>
+      <c r="F55" s="110"/>
+      <c r="G55" s="42"/>
+      <c r="H55" s="69"/>
+      <c r="I55" s="42"/>
+      <c r="J55" s="42"/>
+      <c r="K55" s="42"/>
+      <c r="L55" s="42"/>
+      <c r="M55" s="42"/>
+      <c r="S55" s="50"/>
+      <c r="T55" s="50"/>
+      <c r="U55" s="50"/>
+      <c r="V55" s="50"/>
+      <c r="W55" s="50"/>
+      <c r="X55" s="41"/>
+      <c r="Y55" s="50"/>
+      <c r="Z55" s="96"/>
+      <c r="AA55" s="99"/>
+      <c r="AB55" s="50"/>
+      <c r="AC55" s="61"/>
+      <c r="AD55" s="68"/>
+      <c r="AE55" s="42"/>
+    </row>
+    <row r="56" spans="1:31" ht="15" customHeight="1">
+      <c r="A56" s="42"/>
+      <c r="B56" s="68"/>
+      <c r="C56" s="75"/>
+      <c r="D56" s="42"/>
+      <c r="E56" s="130"/>
+      <c r="F56" s="131"/>
+      <c r="G56" s="44"/>
+      <c r="H56" s="45"/>
+      <c r="I56" s="42"/>
+      <c r="J56" s="42"/>
+      <c r="K56" s="42"/>
+      <c r="L56" s="42"/>
+      <c r="M56" s="42"/>
+      <c r="S56" s="50"/>
+      <c r="T56" s="50"/>
+      <c r="U56" s="50"/>
+      <c r="V56" s="50"/>
+      <c r="W56" s="50"/>
+      <c r="X56" s="46"/>
+      <c r="Y56" s="47"/>
+      <c r="Z56" s="132"/>
+      <c r="AA56" s="133"/>
+      <c r="AB56" s="50"/>
+      <c r="AC56" s="61"/>
+      <c r="AD56" s="68"/>
+      <c r="AE56" s="42"/>
+    </row>
+    <row r="57" spans="1:31" ht="15" customHeight="1">
+      <c r="A57" s="42"/>
+      <c r="B57" s="68"/>
+      <c r="C57" s="75"/>
+      <c r="D57" s="42"/>
+      <c r="E57" s="111"/>
+      <c r="F57" s="112"/>
+      <c r="G57" s="42"/>
+      <c r="H57" s="42"/>
+      <c r="I57" s="42"/>
+      <c r="S57" s="50"/>
+      <c r="V57" s="50"/>
+      <c r="W57" s="50"/>
+      <c r="X57" s="50"/>
+      <c r="Y57" s="50"/>
+      <c r="Z57" s="100"/>
+      <c r="AA57" s="101"/>
+      <c r="AB57" s="50"/>
+      <c r="AC57" s="61"/>
+      <c r="AD57" s="68"/>
+      <c r="AE57" s="42"/>
+    </row>
+    <row r="58" spans="1:31" ht="15" customHeight="1">
+      <c r="A58" s="42"/>
+      <c r="B58" s="68"/>
+      <c r="C58" s="75"/>
+      <c r="D58" s="42"/>
+      <c r="E58" s="134"/>
+      <c r="F58" s="135"/>
+      <c r="G58" s="42"/>
+      <c r="H58" s="117" t="s">
         <v>8</v>
       </c>
-      <c r="J58" s="8"/>
-[...3 lines deleted...]
-      <c r="N58" s="90" t="s">
+      <c r="I58" s="80"/>
+      <c r="J58" s="42"/>
+      <c r="K58" s="42"/>
+      <c r="L58" s="42"/>
+      <c r="M58" s="42"/>
+      <c r="N58" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="O58" s="74"/>
-[...237 lines deleted...]
-      <c r="A66" s="97" t="str">
+      <c r="O58" s="139"/>
+      <c r="P58" s="139"/>
+      <c r="Q58" s="139"/>
+      <c r="R58" s="138"/>
+      <c r="S58" s="50"/>
+      <c r="V58" s="50"/>
+      <c r="W58" s="50"/>
+      <c r="X58" s="50"/>
+      <c r="Y58" s="50"/>
+      <c r="Z58" s="134"/>
+      <c r="AA58" s="135"/>
+      <c r="AB58" s="50"/>
+      <c r="AC58" s="61"/>
+      <c r="AD58" s="68"/>
+      <c r="AE58" s="42"/>
+    </row>
+    <row r="59" spans="1:31" ht="15" customHeight="1">
+      <c r="A59" s="42"/>
+      <c r="B59" s="68"/>
+      <c r="C59" s="75"/>
+      <c r="D59" s="42"/>
+      <c r="E59" s="69"/>
+      <c r="F59" s="42"/>
+      <c r="G59" s="42"/>
+      <c r="H59" s="97"/>
+      <c r="I59" s="110"/>
+      <c r="J59" s="42"/>
+      <c r="K59" s="42"/>
+      <c r="L59" s="42"/>
+      <c r="M59" s="42"/>
+      <c r="N59" s="130"/>
+      <c r="O59" s="80"/>
+      <c r="P59" s="80"/>
+      <c r="Q59" s="80"/>
+      <c r="R59" s="133"/>
+      <c r="S59" s="50"/>
+      <c r="V59" s="50"/>
+      <c r="W59" s="50"/>
+      <c r="X59" s="50"/>
+      <c r="Y59" s="50"/>
+      <c r="Z59" s="50"/>
+      <c r="AA59" s="41"/>
+      <c r="AB59" s="50"/>
+      <c r="AC59" s="61"/>
+      <c r="AD59" s="68"/>
+      <c r="AE59" s="42"/>
+    </row>
+    <row r="60" spans="1:31" ht="15" customHeight="1">
+      <c r="A60" s="42"/>
+      <c r="B60" s="97"/>
+      <c r="C60" s="110"/>
+      <c r="D60" s="42"/>
+      <c r="E60" s="69"/>
+      <c r="F60" s="42"/>
+      <c r="G60" s="42"/>
+      <c r="H60" s="130"/>
+      <c r="I60" s="131"/>
+      <c r="J60" s="44"/>
+      <c r="K60" s="44"/>
+      <c r="L60" s="44"/>
+      <c r="M60" s="44"/>
+      <c r="N60" s="108"/>
+      <c r="O60" s="139"/>
+      <c r="P60" s="139"/>
+      <c r="Q60" s="139"/>
+      <c r="R60" s="138"/>
+      <c r="S60" s="50"/>
+      <c r="V60" s="50"/>
+      <c r="W60" s="50"/>
+      <c r="X60" s="50"/>
+      <c r="Y60" s="50"/>
+      <c r="Z60" s="50"/>
+      <c r="AA60" s="41"/>
+      <c r="AB60" s="50"/>
+      <c r="AC60" s="96"/>
+      <c r="AD60" s="99"/>
+      <c r="AE60" s="42"/>
+    </row>
+    <row r="61" spans="1:31" ht="15" customHeight="1">
+      <c r="A61" s="42"/>
+      <c r="B61" s="130"/>
+      <c r="C61" s="131"/>
+      <c r="D61" s="44"/>
+      <c r="E61" s="45"/>
+      <c r="F61" s="42"/>
+      <c r="G61" s="42"/>
+      <c r="H61" s="111"/>
+      <c r="I61" s="112"/>
+      <c r="J61" s="42"/>
+      <c r="K61" s="42"/>
+      <c r="L61" s="42"/>
+      <c r="M61" s="42"/>
+      <c r="N61" s="130"/>
+      <c r="O61" s="80"/>
+      <c r="P61" s="80"/>
+      <c r="Q61" s="80"/>
+      <c r="R61" s="133"/>
+      <c r="S61" s="50"/>
+      <c r="T61" s="50"/>
+      <c r="U61" s="50"/>
+      <c r="V61" s="50"/>
+      <c r="W61" s="50"/>
+      <c r="X61" s="50"/>
+      <c r="Y61" s="50"/>
+      <c r="Z61" s="50"/>
+      <c r="AA61" s="46"/>
+      <c r="AB61" s="47"/>
+      <c r="AC61" s="132"/>
+      <c r="AD61" s="133"/>
+      <c r="AE61" s="42"/>
+    </row>
+    <row r="62" spans="1:31" ht="15" customHeight="1">
+      <c r="A62" s="42"/>
+      <c r="B62" s="111"/>
+      <c r="C62" s="112"/>
+      <c r="D62" s="42"/>
+      <c r="E62" s="42"/>
+      <c r="F62" s="43"/>
+      <c r="G62" s="43"/>
+      <c r="H62" s="134"/>
+      <c r="I62" s="135"/>
+      <c r="J62" s="42"/>
+      <c r="K62" s="42"/>
+      <c r="L62" s="42"/>
+      <c r="M62" s="42"/>
+      <c r="N62" s="134"/>
+      <c r="O62" s="137"/>
+      <c r="P62" s="137"/>
+      <c r="Q62" s="137"/>
+      <c r="R62" s="135"/>
+      <c r="S62" s="50"/>
+      <c r="T62" s="50"/>
+      <c r="U62" s="50"/>
+      <c r="V62" s="50"/>
+      <c r="W62" s="50"/>
+      <c r="X62" s="50"/>
+      <c r="Y62" s="50"/>
+      <c r="Z62" s="50"/>
+      <c r="AA62" s="50"/>
+      <c r="AB62" s="50"/>
+      <c r="AC62" s="106"/>
+      <c r="AD62" s="101"/>
+      <c r="AE62" s="42"/>
+    </row>
+    <row r="63" spans="1:31" ht="15" customHeight="1">
+      <c r="A63" s="42"/>
+      <c r="B63" s="134"/>
+      <c r="C63" s="135"/>
+      <c r="D63" s="42"/>
+      <c r="E63" s="42"/>
+      <c r="F63" s="43"/>
+      <c r="G63" s="43"/>
+      <c r="H63" s="43"/>
+      <c r="I63" s="43"/>
+      <c r="J63" s="42"/>
+      <c r="K63" s="42"/>
+      <c r="L63" s="42"/>
+      <c r="M63" s="42"/>
+      <c r="N63" s="42"/>
+      <c r="O63" s="50"/>
+      <c r="P63" s="50"/>
+      <c r="Q63" s="50"/>
+      <c r="R63" s="50"/>
+      <c r="S63" s="50"/>
+      <c r="T63" s="50"/>
+      <c r="U63" s="50"/>
+      <c r="V63" s="50"/>
+      <c r="W63" s="50"/>
+      <c r="X63" s="50"/>
+      <c r="Y63" s="50"/>
+      <c r="Z63" s="50"/>
+      <c r="AA63" s="50"/>
+      <c r="AB63" s="50"/>
+      <c r="AC63" s="134"/>
+      <c r="AD63" s="135"/>
+      <c r="AE63" s="42"/>
+    </row>
+    <row r="64" spans="1:31" ht="15" customHeight="1">
+      <c r="A64" s="42"/>
+      <c r="B64" s="68"/>
+      <c r="C64" s="36"/>
+      <c r="D64" s="42"/>
+      <c r="E64" s="42"/>
+      <c r="F64" s="43"/>
+      <c r="G64" s="43"/>
+      <c r="H64" s="43"/>
+      <c r="I64" s="43"/>
+      <c r="J64" s="42"/>
+      <c r="K64" s="42"/>
+      <c r="L64" s="42"/>
+      <c r="M64" s="42"/>
+      <c r="N64" s="42"/>
+      <c r="O64" s="73"/>
+      <c r="P64" s="73"/>
+      <c r="Q64" s="73"/>
+      <c r="R64" s="50"/>
+      <c r="S64" s="50"/>
+      <c r="T64" s="50"/>
+      <c r="U64" s="50"/>
+      <c r="V64" s="50"/>
+      <c r="W64" s="73"/>
+      <c r="X64" s="73"/>
+      <c r="Y64" s="73"/>
+      <c r="Z64" s="73"/>
+      <c r="AA64" s="50"/>
+      <c r="AB64" s="50"/>
+      <c r="AC64" s="74"/>
+      <c r="AD64" s="68"/>
+      <c r="AE64" s="42"/>
+    </row>
+    <row r="65" spans="1:31" ht="9" customHeight="1">
+      <c r="A65" s="42"/>
+      <c r="B65" s="68"/>
+      <c r="C65" s="75"/>
+      <c r="D65" s="42"/>
+      <c r="E65" s="42"/>
+      <c r="F65" s="42"/>
+      <c r="G65" s="42"/>
+      <c r="H65" s="42"/>
+      <c r="I65" s="42"/>
+      <c r="J65" s="42"/>
+      <c r="K65" s="42"/>
+      <c r="L65" s="42"/>
+      <c r="M65" s="42"/>
+      <c r="N65" s="42"/>
+      <c r="O65" s="73"/>
+      <c r="P65" s="73"/>
+      <c r="Q65" s="73"/>
+      <c r="R65" s="50"/>
+      <c r="S65" s="50"/>
+      <c r="T65" s="50"/>
+      <c r="U65" s="50"/>
+      <c r="V65" s="50"/>
+      <c r="W65" s="73"/>
+      <c r="X65" s="73"/>
+      <c r="Y65" s="73"/>
+      <c r="Z65" s="73"/>
+      <c r="AA65" s="50"/>
+      <c r="AB65" s="50"/>
+      <c r="AC65" s="76"/>
+      <c r="AD65" s="68"/>
+      <c r="AE65" s="42"/>
+    </row>
+    <row r="66" spans="1:31" ht="9" customHeight="1">
+      <c r="A66" s="115" t="str">
         <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS")</f>
         <v>For more brackets visit PLEXKITS</v>
       </c>
-    </row>
-[...66 lines deleted...]
-      <c r="AE70" s="98"/>
+      <c r="B66" s="80"/>
+      <c r="C66" s="80"/>
+      <c r="D66" s="80"/>
+      <c r="E66" s="80"/>
+      <c r="F66" s="80"/>
+      <c r="G66" s="80"/>
+      <c r="H66" s="80"/>
+      <c r="I66" s="80"/>
+      <c r="J66" s="80"/>
+      <c r="K66" s="80"/>
+      <c r="L66" s="80"/>
+      <c r="M66" s="80"/>
+      <c r="N66" s="80"/>
+      <c r="O66" s="80"/>
+      <c r="P66" s="80"/>
+      <c r="Q66" s="80"/>
+      <c r="R66" s="80"/>
+      <c r="S66" s="80"/>
+      <c r="T66" s="80"/>
+      <c r="U66" s="80"/>
+      <c r="V66" s="80"/>
+      <c r="W66" s="80"/>
+      <c r="X66" s="80"/>
+      <c r="Y66" s="80"/>
+      <c r="Z66" s="80"/>
+      <c r="AA66" s="80"/>
+      <c r="AB66" s="80"/>
+      <c r="AC66" s="80"/>
+      <c r="AD66" s="80"/>
+      <c r="AE66" s="80"/>
+    </row>
+    <row r="67" spans="1:31" ht="9" customHeight="1">
+      <c r="A67" s="80"/>
+      <c r="B67" s="80"/>
+      <c r="C67" s="80"/>
+      <c r="D67" s="80"/>
+      <c r="E67" s="80"/>
+      <c r="F67" s="80"/>
+      <c r="G67" s="80"/>
+      <c r="H67" s="80"/>
+      <c r="I67" s="80"/>
+      <c r="J67" s="80"/>
+      <c r="K67" s="80"/>
+      <c r="L67" s="80"/>
+      <c r="M67" s="80"/>
+      <c r="N67" s="80"/>
+      <c r="O67" s="80"/>
+      <c r="P67" s="80"/>
+      <c r="Q67" s="80"/>
+      <c r="R67" s="80"/>
+      <c r="S67" s="80"/>
+      <c r="T67" s="80"/>
+      <c r="U67" s="80"/>
+      <c r="V67" s="80"/>
+      <c r="W67" s="80"/>
+      <c r="X67" s="80"/>
+      <c r="Y67" s="80"/>
+      <c r="Z67" s="80"/>
+      <c r="AA67" s="80"/>
+      <c r="AB67" s="80"/>
+      <c r="AC67" s="80"/>
+      <c r="AD67" s="80"/>
+      <c r="AE67" s="80"/>
+    </row>
+    <row r="68" spans="1:31" ht="9" customHeight="1">
+      <c r="A68" s="80"/>
+      <c r="B68" s="80"/>
+      <c r="C68" s="80"/>
+      <c r="D68" s="80"/>
+      <c r="E68" s="80"/>
+      <c r="F68" s="80"/>
+      <c r="G68" s="80"/>
+      <c r="H68" s="80"/>
+      <c r="I68" s="80"/>
+      <c r="J68" s="80"/>
+      <c r="K68" s="80"/>
+      <c r="L68" s="80"/>
+      <c r="M68" s="80"/>
+      <c r="N68" s="80"/>
+      <c r="O68" s="80"/>
+      <c r="P68" s="80"/>
+      <c r="Q68" s="80"/>
+      <c r="R68" s="80"/>
+      <c r="S68" s="80"/>
+      <c r="T68" s="80"/>
+      <c r="U68" s="80"/>
+      <c r="V68" s="80"/>
+      <c r="W68" s="80"/>
+      <c r="X68" s="80"/>
+      <c r="Y68" s="80"/>
+      <c r="Z68" s="80"/>
+      <c r="AA68" s="80"/>
+      <c r="AB68" s="80"/>
+      <c r="AC68" s="80"/>
+      <c r="AD68" s="80"/>
+      <c r="AE68" s="80"/>
+    </row>
+    <row r="69" spans="1:31" ht="9" customHeight="1">
+      <c r="A69" s="77"/>
+      <c r="B69" s="77"/>
+      <c r="C69" s="77"/>
+      <c r="D69" s="77"/>
+      <c r="E69" s="77"/>
+      <c r="F69" s="77"/>
+      <c r="G69" s="77"/>
+      <c r="H69" s="77"/>
+      <c r="I69" s="77"/>
+      <c r="J69" s="77"/>
+      <c r="K69" s="77"/>
+      <c r="L69" s="77"/>
+      <c r="M69" s="77"/>
+      <c r="N69" s="77"/>
+      <c r="O69" s="77"/>
+      <c r="P69" s="77"/>
+      <c r="Q69" s="77"/>
+      <c r="R69" s="77"/>
+      <c r="S69" s="77"/>
+      <c r="T69" s="77"/>
+      <c r="U69" s="77"/>
+      <c r="V69" s="77"/>
+      <c r="W69" s="77"/>
+      <c r="X69" s="77"/>
+      <c r="Y69" s="77"/>
+      <c r="Z69" s="77"/>
+      <c r="AA69" s="77"/>
+      <c r="AB69" s="77"/>
+      <c r="AC69" s="77"/>
+      <c r="AD69" s="77"/>
+      <c r="AE69" s="77"/>
+    </row>
+    <row r="70" spans="1:31" ht="9" customHeight="1">
+      <c r="A70" s="77"/>
+      <c r="B70" s="77"/>
+      <c r="C70" s="77"/>
+      <c r="D70" s="77"/>
+      <c r="E70" s="77"/>
+      <c r="F70" s="77"/>
+      <c r="G70" s="77"/>
+      <c r="H70" s="77"/>
+      <c r="I70" s="77"/>
+      <c r="J70" s="77"/>
+      <c r="K70" s="77"/>
+      <c r="L70" s="77"/>
+      <c r="M70" s="77"/>
+      <c r="N70" s="77"/>
+      <c r="O70" s="77"/>
+      <c r="P70" s="77"/>
+      <c r="Q70" s="77"/>
+      <c r="R70" s="77"/>
+      <c r="S70" s="77"/>
+      <c r="T70" s="77"/>
+      <c r="U70" s="77"/>
+      <c r="V70" s="77"/>
+      <c r="W70" s="77"/>
+      <c r="X70" s="77"/>
+      <c r="Y70" s="77"/>
+      <c r="Z70" s="77"/>
+      <c r="AA70" s="77"/>
+      <c r="AB70" s="77"/>
+      <c r="AC70" s="77"/>
+      <c r="AD70" s="77"/>
+      <c r="AE70" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="144">
+    <mergeCell ref="H59:H60"/>
+    <mergeCell ref="I59:I60"/>
+    <mergeCell ref="H61:H62"/>
+    <mergeCell ref="I61:I62"/>
+    <mergeCell ref="C46:C47"/>
+    <mergeCell ref="B46:B47"/>
+    <mergeCell ref="B48:B49"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="H48:H49"/>
+    <mergeCell ref="I48:I49"/>
+    <mergeCell ref="H50:H51"/>
+    <mergeCell ref="I50:I51"/>
+    <mergeCell ref="F57:F58"/>
+    <mergeCell ref="H58:I58"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="C37:C38"/>
+    <mergeCell ref="K37:K38"/>
+    <mergeCell ref="L37:M38"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="C39:C40"/>
+    <mergeCell ref="E41:E42"/>
+    <mergeCell ref="F41:F42"/>
+    <mergeCell ref="E43:E44"/>
+    <mergeCell ref="F43:F44"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="AC25:AC26"/>
+    <mergeCell ref="AD25:AD26"/>
+    <mergeCell ref="AD32:AD33"/>
+    <mergeCell ref="AD34:AD35"/>
+    <mergeCell ref="B60:B61"/>
+    <mergeCell ref="C60:C61"/>
+    <mergeCell ref="B62:B63"/>
+    <mergeCell ref="C62:C63"/>
+    <mergeCell ref="A66:AE68"/>
+    <mergeCell ref="B51:B52"/>
+    <mergeCell ref="C51:C52"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="C53:C54"/>
+    <mergeCell ref="E55:E56"/>
+    <mergeCell ref="F55:F56"/>
+    <mergeCell ref="E57:E58"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="AC18:AC19"/>
+    <mergeCell ref="AD18:AD19"/>
+    <mergeCell ref="W20:W21"/>
+    <mergeCell ref="X20:X21"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="AC20:AC21"/>
+    <mergeCell ref="AD20:AD21"/>
+    <mergeCell ref="AC23:AC24"/>
+    <mergeCell ref="AD23:AD24"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="W22:W23"/>
+    <mergeCell ref="X22:X23"/>
+    <mergeCell ref="P27:P29"/>
+    <mergeCell ref="Z27:Z28"/>
+    <mergeCell ref="AA27:AA28"/>
+    <mergeCell ref="Z29:Z30"/>
+    <mergeCell ref="AA29:AA30"/>
+    <mergeCell ref="P30:P32"/>
+    <mergeCell ref="Z13:Z14"/>
+    <mergeCell ref="Z15:Z16"/>
+    <mergeCell ref="AA15:AA16"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="W3:X4"/>
+    <mergeCell ref="Z3:AA4"/>
+    <mergeCell ref="AC9:AC10"/>
+    <mergeCell ref="AD9:AD10"/>
+    <mergeCell ref="AC11:AC12"/>
+    <mergeCell ref="AD11:AD12"/>
+    <mergeCell ref="AA13:AA14"/>
+    <mergeCell ref="B1:AD1"/>
+    <mergeCell ref="E3:F4"/>
+    <mergeCell ref="H3:I4"/>
+    <mergeCell ref="K3:M4"/>
+    <mergeCell ref="O3:Q4"/>
+    <mergeCell ref="S3:U4"/>
+    <mergeCell ref="AC3:AD4"/>
+    <mergeCell ref="B3:C4"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="AC53:AC54"/>
+    <mergeCell ref="AD53:AD54"/>
+    <mergeCell ref="AA55:AA56"/>
+    <mergeCell ref="AC62:AC63"/>
+    <mergeCell ref="AD62:AD63"/>
+    <mergeCell ref="Z55:Z56"/>
+    <mergeCell ref="Z57:Z58"/>
+    <mergeCell ref="AA57:AA58"/>
+    <mergeCell ref="N58:R59"/>
+    <mergeCell ref="N60:R62"/>
+    <mergeCell ref="AC60:AC61"/>
+    <mergeCell ref="AD60:AD61"/>
+    <mergeCell ref="AD37:AD38"/>
+    <mergeCell ref="AC39:AC40"/>
+    <mergeCell ref="AD39:AD40"/>
+    <mergeCell ref="AC46:AC47"/>
+    <mergeCell ref="AD46:AD47"/>
+    <mergeCell ref="AC48:AC49"/>
+    <mergeCell ref="AD48:AD49"/>
+    <mergeCell ref="AC51:AC52"/>
+    <mergeCell ref="AD51:AD52"/>
     <mergeCell ref="AC32:AC33"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:M36"/>
     <mergeCell ref="S35:T36"/>
     <mergeCell ref="U35:U36"/>
     <mergeCell ref="S37:T38"/>
     <mergeCell ref="U37:U38"/>
     <mergeCell ref="W48:W49"/>
     <mergeCell ref="X48:X49"/>
     <mergeCell ref="N49:R51"/>
     <mergeCell ref="W50:W51"/>
     <mergeCell ref="X50:X51"/>
     <mergeCell ref="N41:R42"/>
     <mergeCell ref="Z41:Z42"/>
     <mergeCell ref="AA41:AA42"/>
     <mergeCell ref="N43:R45"/>
     <mergeCell ref="Z43:Z44"/>
     <mergeCell ref="AA43:AA44"/>
     <mergeCell ref="N47:R48"/>
     <mergeCell ref="AC34:AC35"/>
     <mergeCell ref="AC37:AC38"/>
-    <mergeCell ref="AD37:AD38"/>
-[...121 lines deleted...]
-    <mergeCell ref="I61:I62"/>
   </mergeCells>
-  <dataValidations>
-[...1 lines deleted...]
-      <formula1>'FIFA World Cup Bracket 2026'!$C$23:$C$26</formula1>
+  <dataValidations count="34">
+    <dataValidation type="list" allowBlank="1" sqref="F27" xr:uid="{00000000-0002-0000-0100-000000000000}">
+      <formula1>$C$23:$C$26</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="F29">
-      <formula1>'FIFA World Cup Bracket 2026'!$C$32:$C$35</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="F29" xr:uid="{00000000-0002-0000-0100-000001000000}">
+      <formula1>$C$32:$C$35</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="F15">
-      <formula1>'FIFA World Cup Bracket 2026'!$C$18:$C$21</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="F15" xr:uid="{00000000-0002-0000-0100-000002000000}">
+      <formula1>$C$18:$C$21</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="L37">
-      <formula1>'FIFA World Cup Bracket 2026'!$I$48:$I$51</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="L37" xr:uid="{00000000-0002-0000-0100-000003000000}">
+      <formula1>$I$48:$I$51</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N60">
-      <formula1>'FIFA World Cup Bracket 2026'!$I$59:$I$62</formula1>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N60" xr:uid="{00000000-0002-0000-0100-000004000000}">
+      <formula1>$I$59:$I$62</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="I22">
-      <formula1>'FIFA World Cup Bracket 2026'!$F$27:$F$30</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="I22" xr:uid="{00000000-0002-0000-0100-000005000000}">
+      <formula1>$F$27:$F$30</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="Z41">
-      <formula1>'FIFA World Cup Bracket 2026'!$AC$37:$AC$40</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="Z41" xr:uid="{00000000-0002-0000-0100-000006000000}">
+      <formula1>$AC$37:$AC$40</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="W22">
-      <formula1>'FIFA World Cup Bracket 2026'!$Z$27:$Z$30</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="W22" xr:uid="{00000000-0002-0000-0100-000007000000}">
+      <formula1>$Z$27:$Z$30</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="Z55">
-      <formula1>'FIFA World Cup Bracket 2026'!$AC$51:$AC$54</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="Z55" xr:uid="{00000000-0002-0000-0100-000008000000}">
+      <formula1>$AC$51:$AC$54</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="Z57">
-      <formula1>'FIFA World Cup Bracket 2026'!$AC$60:$AC$63</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="Z57" xr:uid="{00000000-0002-0000-0100-000009000000}">
+      <formula1>$AC$60:$AC$63</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="Z43">
-      <formula1>'FIFA World Cup Bracket 2026'!$AC$46:$AC$49</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="Z43" xr:uid="{00000000-0002-0000-0100-00000A000000}">
+      <formula1>$AC$46:$AC$49</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="I50">
-      <formula1>'FIFA World Cup Bracket 2026'!$F$55:$F$58</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="I50" xr:uid="{00000000-0002-0000-0100-00000B000000}">
+      <formula1>$F$55:$F$58</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="S35">
-      <formula1>'FIFA World Cup Bracket 2026'!$W$20:$W$23</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="S35" xr:uid="{00000000-0002-0000-0100-00000D000000}">
+      <formula1>$W$20:$W$23</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="F55">
-      <formula1>'FIFA World Cup Bracket 2026'!$C$51:$C$54</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="F55" xr:uid="{00000000-0002-0000-0100-00000E000000}">
+      <formula1>$C$51:$C$54</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="N43 N49">
-      <formula1>'FIFA World Cup Bracket 2026'!$P$27:$P$32</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="N43 N49" xr:uid="{00000000-0002-0000-0100-00000F000000}">
+      <formula1>$P$27:$P$32</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="P30">
-      <formula1>'FIFA World Cup Bracket 2026'!$S$35:$T$38</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="P30" xr:uid="{00000000-0002-0000-0100-000010000000}">
+      <formula1>$S$35:$T$38</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="F41">
-      <formula1>'FIFA World Cup Bracket 2026'!$C$37:$C$40</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="F41" xr:uid="{00000000-0002-0000-0100-000011000000}">
+      <formula1>$C$37:$C$40</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I59">
-      <formula1>'FIFA World Cup Bracket 2026'!$L$35:$M$38</formula1>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I59" xr:uid="{00000000-0002-0000-0100-000012000000}">
+      <formula1>$L$35:$M$38</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="F57">
-      <formula1>'FIFA World Cup Bracket 2026'!$C$60:$C$63</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="F57" xr:uid="{00000000-0002-0000-0100-000013000000}">
+      <formula1>$C$60:$C$63</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="Z15">
-      <formula1>'FIFA World Cup Bracket 2026'!$AC$18:$AC$21</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="Z15" xr:uid="{00000000-0002-0000-0100-000014000000}">
+      <formula1>$AC$18:$AC$21</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="W48">
-      <formula1>'FIFA World Cup Bracket 2026'!$Z$41:$Z$44</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="W48" xr:uid="{00000000-0002-0000-0100-000015000000}">
+      <formula1>$Z$41:$Z$44</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="F43">
-      <formula1>'FIFA World Cup Bracket 2026'!$C$46:$C$49</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="F43" xr:uid="{00000000-0002-0000-0100-000016000000}">
+      <formula1>$C$46:$C$49</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="L35">
-      <formula1>'FIFA World Cup Bracket 2026'!$I$20:$I$23</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="L35" xr:uid="{00000000-0002-0000-0100-000017000000}">
+      <formula1>$I$20:$I$23</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="W50">
-      <formula1>'FIFA World Cup Bracket 2026'!$Z$55:$Z$58</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="W50" xr:uid="{00000000-0002-0000-0100-000018000000}">
+      <formula1>$Z$55:$Z$58</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="W20">
-      <formula1>'FIFA World Cup Bracket 2026'!$Z$13:$Z$16</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="W20" xr:uid="{00000000-0002-0000-0100-000019000000}">
+      <formula1>$Z$13:$Z$16</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="I48">
-      <formula1>'FIFA World Cup Bracket 2026'!$F$41:$F$44</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="I48" xr:uid="{00000000-0002-0000-0100-00001A000000}">
+      <formula1>$F$41:$F$44</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="Z27">
-      <formula1>'FIFA World Cup Bracket 2026'!$AC$23:$AC$26</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="Z27" xr:uid="{00000000-0002-0000-0100-00001B000000}">
+      <formula1>$AC$23:$AC$26</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="F13">
-      <formula1>'FIFA World Cup Bracket 2026'!$C$9:$C$12</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="F13" xr:uid="{00000000-0002-0000-0100-00001C000000}">
+      <formula1>$C$9:$C$12</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="I20">
-      <formula1>'FIFA World Cup Bracket 2026'!$F$13:$F$16</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="I20" xr:uid="{00000000-0002-0000-0100-00001D000000}">
+      <formula1>$F$13:$F$16</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="P27">
-      <formula1>'FIFA World Cup Bracket 2026'!$L$35:$M$38</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="P27" xr:uid="{00000000-0002-0000-0100-00001E000000}">
+      <formula1>$L$35:$M$38</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="Z29">
-      <formula1>'FIFA World Cup Bracket 2026'!$AC$32:$AC$35</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="Z29" xr:uid="{00000000-0002-0000-0100-00001F000000}">
+      <formula1>$AC$32:$AC$35</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="Z13">
-      <formula1>'FIFA World Cup Bracket 2026'!$AC$9:$AC$12</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="Z13" xr:uid="{00000000-0002-0000-0100-000020000000}">
+      <formula1>$AC$9:$AC$12</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I61">
-      <formula1>'FIFA World Cup Bracket 2026'!$S$35:$T$38</formula1>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I61" xr:uid="{00000000-0002-0000-0100-000021000000}">
+      <formula1>$S$35:$T$38</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="S37">
-      <formula1>'FIFA World Cup Bracket 2026'!$W$48:$W$51</formula1>
+    <dataValidation type="list" allowBlank="1" sqref="S37" xr:uid="{00000000-0002-0000-0100-000022000000}">
+      <formula1>$W$48:$W$51</formula1>
     </dataValidation>
   </dataValidations>
-  <drawing r:id="rId1"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-00000C000000}">
+          <x14:formula1>
+            <xm:f>'Bracket Info'!$B$3:$B$50</xm:f>
+          </x14:formula1>
+          <xm:sqref>C9 AC9 C11 AC11 C18 AC18 C20 AC20 C23 AC23 C25 AC25 C32 AC32 AC34 C37 AC37 C39 AC39 C46 AC46 C48 AC48 C51 AC51 C53 AC53 C60 AC60 C62 AC62</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
+  <dimension ref="A1:B50"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
-[...1 lines deleted...]
-  <drawing r:id="rId1"/>
+  <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15.75" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="24.7109375" customWidth="1"/>
+    <col min="2" max="2" width="27.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="118" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="80"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" t="str">
+        <f t="shared" ref="B3:B50" si="0">UPPER(A3)</f>
+        <v>ALGERIA</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="str">
+        <f t="shared" si="0"/>
+        <v>ARGENTINA</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="str">
+        <f t="shared" si="0"/>
+        <v>AUSTRALIA</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="str">
+        <f t="shared" si="0"/>
+        <v>AUSTRIA</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="str">
+        <f t="shared" si="0"/>
+        <v>BELGIUM</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" t="str">
+        <f t="shared" si="0"/>
+        <v>BOSNIA AND HERZEGOVINA</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="78" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" t="str">
+        <f t="shared" si="0"/>
+        <v>BRAZIL</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="78" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" t="str">
+        <f t="shared" si="0"/>
+        <v>CABO VERDE</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" t="str">
+        <f t="shared" si="0"/>
+        <v>CANADA</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="78" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" t="str">
+        <f t="shared" si="0"/>
+        <v>COLOMBIA</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="78" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" t="str">
+        <f t="shared" si="0"/>
+        <v>DR CONGO</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="78" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" t="str">
+        <f t="shared" si="0"/>
+        <v>CÔTE D’IVOIRE</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" t="str">
+        <f t="shared" si="0"/>
+        <v>CROATIA</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" t="str">
+        <f t="shared" si="0"/>
+        <v>CURAÇAO</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" t="str">
+        <f t="shared" si="0"/>
+        <v>CZECH REPUBLIC</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" t="str">
+        <f t="shared" si="0"/>
+        <v>ECUADOR</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" t="str">
+        <f t="shared" si="0"/>
+        <v>EGYPT</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="78" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" t="str">
+        <f t="shared" si="0"/>
+        <v>ENGLAND</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="78" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" t="str">
+        <f t="shared" si="0"/>
+        <v>FRANCE</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="78" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" t="str">
+        <f t="shared" si="0"/>
+        <v>GERMANY</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" t="str">
+        <f t="shared" si="0"/>
+        <v>GHANA</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="78" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" t="str">
+        <f t="shared" si="0"/>
+        <v>HAITI</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" t="str">
+        <f t="shared" si="0"/>
+        <v>IRAN</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" t="str">
+        <f t="shared" si="0"/>
+        <v>IRAQ</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" t="str">
+        <f t="shared" si="0"/>
+        <v>JAPAN</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" t="str">
+        <f t="shared" si="0"/>
+        <v>JORDAN</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="78" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" t="str">
+        <f t="shared" si="0"/>
+        <v>KOREA REPUBLIC</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="78" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" t="str">
+        <f t="shared" si="0"/>
+        <v>MEXICO</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="78" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" t="str">
+        <f t="shared" si="0"/>
+        <v>MOROCCO</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="78" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32" t="str">
+        <f t="shared" si="0"/>
+        <v>NETHERLANDS</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="78" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" t="str">
+        <f t="shared" si="0"/>
+        <v>NEW ZEALAND</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="78" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" t="str">
+        <f t="shared" si="0"/>
+        <v>NORWAY</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="78" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" t="str">
+        <f t="shared" si="0"/>
+        <v>PANAMA</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="78" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" t="str">
+        <f t="shared" si="0"/>
+        <v>PARAGUAY</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="78" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" t="str">
+        <f t="shared" si="0"/>
+        <v>PORTUGAL</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="78" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" t="str">
+        <f t="shared" si="0"/>
+        <v>QATAR</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" t="str">
+        <f t="shared" si="0"/>
+        <v>SAUDI ARABIA</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="78" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" t="str">
+        <f t="shared" si="0"/>
+        <v>SCOTLAND</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="78" t="s">
+        <v>49</v>
+      </c>
+      <c r="B41" t="str">
+        <f t="shared" si="0"/>
+        <v>SENEGAL</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="78" t="s">
+        <v>50</v>
+      </c>
+      <c r="B42" t="str">
+        <f t="shared" si="0"/>
+        <v>SOUTH AFRICA</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="78" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43" t="str">
+        <f t="shared" si="0"/>
+        <v>SPAIN</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="78" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44" t="str">
+        <f t="shared" si="0"/>
+        <v>SWEDEN</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="78" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45" t="str">
+        <f t="shared" si="0"/>
+        <v>SWITZERLAND</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="78" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" t="str">
+        <f t="shared" si="0"/>
+        <v>TUNISIA</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="B47" t="str">
+        <f t="shared" si="0"/>
+        <v>TÜRKIYE</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="B48" t="str">
+        <f t="shared" si="0"/>
+        <v>UNITED STATES</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="78" t="s">
+        <v>57</v>
+      </c>
+      <c r="B49" t="str">
+        <f t="shared" si="0"/>
+        <v>URUGUAY</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="B50" t="str">
+        <f t="shared" si="0"/>
+        <v>UZBEKISTAN</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
 </worksheet>
 </file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:BW93"/>
+  <sheetViews>
+    <sheetView topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="M13" sqref="M13:V17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15.75" customHeight="1"/>
+  <cols>
+    <col min="1" max="2" width="2.5703125" customWidth="1"/>
+    <col min="4" max="11" width="3.85546875" customWidth="1"/>
+    <col min="12" max="13" width="2.5703125" customWidth="1"/>
+    <col min="15" max="22" width="3.85546875" customWidth="1"/>
+    <col min="23" max="24" width="2.5703125" customWidth="1"/>
+    <col min="26" max="33" width="3.85546875" customWidth="1"/>
+    <col min="34" max="34" width="2.5703125" style="119" customWidth="1"/>
+    <col min="35" max="75" width="12.5703125" style="119"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:34" ht="72" customHeight="1">
+      <c r="A1" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
+      <c r="Z1" s="80"/>
+      <c r="AA1" s="80"/>
+      <c r="AB1" s="80"/>
+      <c r="AC1" s="80"/>
+      <c r="AD1" s="80"/>
+      <c r="AE1" s="80"/>
+      <c r="AF1" s="80"/>
+      <c r="AG1" s="80"/>
+      <c r="AH1" s="80"/>
+    </row>
+    <row r="2" spans="1:34" ht="12" customHeight="1">
+      <c r="A2" s="81"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80"/>
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="80"/>
+      <c r="W2" s="80"/>
+      <c r="X2" s="80"/>
+      <c r="Y2" s="80"/>
+      <c r="Z2" s="80"/>
+      <c r="AA2" s="80"/>
+      <c r="AB2" s="80"/>
+      <c r="AC2" s="80"/>
+      <c r="AD2" s="80"/>
+      <c r="AE2" s="80"/>
+      <c r="AF2" s="80"/>
+      <c r="AG2" s="80"/>
+      <c r="AH2" s="80"/>
+    </row>
+    <row r="3" spans="1:34">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+      <c r="AG3" s="2"/>
+      <c r="AH3" s="120"/>
+    </row>
+    <row r="4" spans="1:34">
+      <c r="A4" s="2"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
+      <c r="AC4" s="3"/>
+      <c r="AD4" s="3"/>
+      <c r="AE4" s="3"/>
+      <c r="AF4" s="3"/>
+      <c r="AG4" s="3"/>
+      <c r="AH4" s="120"/>
+    </row>
+    <row r="5" spans="1:34" ht="30" customHeight="1">
+      <c r="A5" s="4"/>
+      <c r="B5" s="82" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" s="142"/>
+      <c r="D5" s="142"/>
+      <c r="E5" s="142"/>
+      <c r="F5" s="142"/>
+      <c r="G5" s="142"/>
+      <c r="H5" s="142"/>
+      <c r="I5" s="142"/>
+      <c r="J5" s="142"/>
+      <c r="K5" s="143"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="83" t="s">
+        <v>60</v>
+      </c>
+      <c r="N5" s="142"/>
+      <c r="O5" s="142"/>
+      <c r="P5" s="142"/>
+      <c r="Q5" s="142"/>
+      <c r="R5" s="142"/>
+      <c r="S5" s="142"/>
+      <c r="T5" s="142"/>
+      <c r="U5" s="142"/>
+      <c r="V5" s="143"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="84" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y5" s="142"/>
+      <c r="Z5" s="142"/>
+      <c r="AA5" s="142"/>
+      <c r="AB5" s="142"/>
+      <c r="AC5" s="142"/>
+      <c r="AD5" s="142"/>
+      <c r="AE5" s="142"/>
+      <c r="AF5" s="142"/>
+      <c r="AG5" s="143"/>
+      <c r="AH5" s="121"/>
+    </row>
+    <row r="6" spans="1:34" ht="30" customHeight="1">
+      <c r="A6" s="4"/>
+      <c r="B6" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="K6" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="L6" s="10"/>
+      <c r="M6" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="O6" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="P6" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q6" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="R6" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="S6" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="T6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="U6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="V6" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="W6" s="10"/>
+      <c r="X6" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y6" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="Z6" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AA6" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB6" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC6" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD6" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="AF6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG6" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH6" s="121"/>
+    </row>
+    <row r="7" spans="1:34" ht="30" customHeight="1">
+      <c r="A7" s="4"/>
+      <c r="B7" s="11">
+        <v>1</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="13"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="10"/>
+      <c r="M7" s="11">
+        <v>1</v>
+      </c>
+      <c r="N7" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O7" s="13"/>
+      <c r="P7" s="13"/>
+      <c r="Q7" s="13"/>
+      <c r="R7" s="13"/>
+      <c r="S7" s="13"/>
+      <c r="T7" s="13"/>
+      <c r="U7" s="13"/>
+      <c r="V7" s="14"/>
+      <c r="W7" s="10"/>
+      <c r="X7" s="11">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z7" s="13"/>
+      <c r="AA7" s="13"/>
+      <c r="AB7" s="13"/>
+      <c r="AC7" s="13"/>
+      <c r="AD7" s="13"/>
+      <c r="AE7" s="13"/>
+      <c r="AF7" s="13"/>
+      <c r="AG7" s="14"/>
+      <c r="AH7" s="121"/>
+    </row>
+    <row r="8" spans="1:34" ht="30" customHeight="1">
+      <c r="A8" s="4"/>
+      <c r="B8" s="11">
+        <v>2</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="11">
+        <v>2</v>
+      </c>
+      <c r="N8" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="O8" s="13"/>
+      <c r="P8" s="13"/>
+      <c r="Q8" s="13"/>
+      <c r="R8" s="13"/>
+      <c r="S8" s="13"/>
+      <c r="T8" s="13"/>
+      <c r="U8" s="13"/>
+      <c r="V8" s="14"/>
+      <c r="W8" s="10"/>
+      <c r="X8" s="11">
+        <v>2</v>
+      </c>
+      <c r="Y8" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z8" s="13"/>
+      <c r="AA8" s="13"/>
+      <c r="AB8" s="13"/>
+      <c r="AC8" s="13"/>
+      <c r="AD8" s="13"/>
+      <c r="AE8" s="13"/>
+      <c r="AF8" s="13"/>
+      <c r="AG8" s="14"/>
+      <c r="AH8" s="121"/>
+    </row>
+    <row r="9" spans="1:34" ht="30" customHeight="1">
+      <c r="A9" s="4"/>
+      <c r="B9" s="11">
+        <v>3</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="11">
+        <v>3</v>
+      </c>
+      <c r="N9" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="O9" s="13"/>
+      <c r="P9" s="13"/>
+      <c r="Q9" s="13"/>
+      <c r="R9" s="13"/>
+      <c r="S9" s="13"/>
+      <c r="T9" s="13"/>
+      <c r="U9" s="13"/>
+      <c r="V9" s="14"/>
+      <c r="W9" s="10"/>
+      <c r="X9" s="11">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z9" s="13"/>
+      <c r="AA9" s="13"/>
+      <c r="AB9" s="13"/>
+      <c r="AC9" s="13"/>
+      <c r="AD9" s="13"/>
+      <c r="AE9" s="13"/>
+      <c r="AF9" s="13"/>
+      <c r="AG9" s="14"/>
+      <c r="AH9" s="121"/>
+    </row>
+    <row r="10" spans="1:34" ht="30" customHeight="1">
+      <c r="A10" s="4"/>
+      <c r="B10" s="15">
+        <v>4</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="17"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="15">
+        <v>4</v>
+      </c>
+      <c r="N10" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="O10" s="17"/>
+      <c r="P10" s="17"/>
+      <c r="Q10" s="17"/>
+      <c r="R10" s="17"/>
+      <c r="S10" s="17"/>
+      <c r="T10" s="17"/>
+      <c r="U10" s="17"/>
+      <c r="V10" s="18"/>
+      <c r="W10" s="10"/>
+      <c r="X10" s="15">
+        <v>4</v>
+      </c>
+      <c r="Y10" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z10" s="17"/>
+      <c r="AA10" s="17"/>
+      <c r="AB10" s="17"/>
+      <c r="AC10" s="17"/>
+      <c r="AD10" s="17"/>
+      <c r="AE10" s="17"/>
+      <c r="AF10" s="17"/>
+      <c r="AG10" s="18"/>
+      <c r="AH10" s="121"/>
+    </row>
+    <row r="11" spans="1:34" ht="30" customHeight="1">
+      <c r="A11" s="2"/>
+      <c r="B11" s="19"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="19"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="19"/>
+      <c r="N11" s="19"/>
+      <c r="O11" s="19"/>
+      <c r="P11" s="19"/>
+      <c r="Q11" s="19"/>
+      <c r="R11" s="19"/>
+      <c r="S11" s="19"/>
+      <c r="T11" s="19"/>
+      <c r="U11" s="19"/>
+      <c r="V11" s="19"/>
+      <c r="W11" s="21"/>
+      <c r="X11" s="19"/>
+      <c r="Y11" s="19"/>
+      <c r="Z11" s="19"/>
+      <c r="AA11" s="19"/>
+      <c r="AB11" s="19"/>
+      <c r="AC11" s="19"/>
+      <c r="AD11" s="19"/>
+      <c r="AE11" s="19"/>
+      <c r="AF11" s="19"/>
+      <c r="AG11" s="19"/>
+      <c r="AH11" s="120"/>
+    </row>
+    <row r="12" spans="1:34" ht="30" customHeight="1">
+      <c r="A12" s="4"/>
+      <c r="B12" s="86" t="s">
+        <v>73</v>
+      </c>
+      <c r="C12" s="142"/>
+      <c r="D12" s="142"/>
+      <c r="E12" s="142"/>
+      <c r="F12" s="142"/>
+      <c r="G12" s="142"/>
+      <c r="H12" s="142"/>
+      <c r="I12" s="142"/>
+      <c r="J12" s="142"/>
+      <c r="K12" s="143"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="128" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="144"/>
+      <c r="O12" s="144"/>
+      <c r="P12" s="144"/>
+      <c r="Q12" s="144"/>
+      <c r="R12" s="144"/>
+      <c r="S12" s="144"/>
+      <c r="T12" s="144"/>
+      <c r="U12" s="144"/>
+      <c r="V12" s="145"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y12" s="142"/>
+      <c r="Z12" s="142"/>
+      <c r="AA12" s="142"/>
+      <c r="AB12" s="142"/>
+      <c r="AC12" s="142"/>
+      <c r="AD12" s="142"/>
+      <c r="AE12" s="142"/>
+      <c r="AF12" s="142"/>
+      <c r="AG12" s="143"/>
+      <c r="AH12" s="121"/>
+    </row>
+    <row r="13" spans="1:34" ht="30" customHeight="1">
+      <c r="A13" s="4"/>
+      <c r="B13" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="H13" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I13" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="J13" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="L13" s="10"/>
+      <c r="M13" s="124" t="s">
+        <v>62</v>
+      </c>
+      <c r="N13" s="125" t="s">
+        <v>63</v>
+      </c>
+      <c r="O13" s="126" t="s">
+        <v>64</v>
+      </c>
+      <c r="P13" s="126" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q13" s="126" t="s">
+        <v>66</v>
+      </c>
+      <c r="R13" s="126" t="s">
+        <v>67</v>
+      </c>
+      <c r="S13" s="126" t="s">
+        <v>68</v>
+      </c>
+      <c r="T13" s="126" t="s">
+        <v>69</v>
+      </c>
+      <c r="U13" s="126" t="s">
+        <v>70</v>
+      </c>
+      <c r="V13" s="127" t="s">
+        <v>71</v>
+      </c>
+      <c r="W13" s="10"/>
+      <c r="X13" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y13" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="Z13" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AA13" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB13" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC13" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD13" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE13" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="AF13" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG13" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH13" s="121"/>
+    </row>
+    <row r="14" spans="1:34" ht="30" customHeight="1">
+      <c r="A14" s="4"/>
+      <c r="B14" s="11">
+        <v>1</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="11">
+        <v>1</v>
+      </c>
+      <c r="N14" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="O14" s="13"/>
+      <c r="P14" s="13"/>
+      <c r="Q14" s="13"/>
+      <c r="R14" s="13"/>
+      <c r="S14" s="13"/>
+      <c r="T14" s="13"/>
+      <c r="U14" s="13"/>
+      <c r="V14" s="14"/>
+      <c r="W14" s="10"/>
+      <c r="X14" s="11">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z14" s="13"/>
+      <c r="AA14" s="13"/>
+      <c r="AB14" s="13"/>
+      <c r="AC14" s="13"/>
+      <c r="AD14" s="13"/>
+      <c r="AE14" s="13"/>
+      <c r="AF14" s="13"/>
+      <c r="AG14" s="14"/>
+      <c r="AH14" s="121"/>
+    </row>
+    <row r="15" spans="1:34" ht="30" customHeight="1">
+      <c r="A15" s="4"/>
+      <c r="B15" s="11">
+        <v>2</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="11">
+        <v>2</v>
+      </c>
+      <c r="N15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="O15" s="13"/>
+      <c r="P15" s="13"/>
+      <c r="Q15" s="13"/>
+      <c r="R15" s="13"/>
+      <c r="S15" s="13"/>
+      <c r="T15" s="13"/>
+      <c r="U15" s="13"/>
+      <c r="V15" s="14"/>
+      <c r="W15" s="10"/>
+      <c r="X15" s="11">
+        <v>2</v>
+      </c>
+      <c r="Y15" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z15" s="13"/>
+      <c r="AA15" s="13"/>
+      <c r="AB15" s="13"/>
+      <c r="AC15" s="13"/>
+      <c r="AD15" s="13"/>
+      <c r="AE15" s="13"/>
+      <c r="AF15" s="13"/>
+      <c r="AG15" s="14"/>
+      <c r="AH15" s="121"/>
+    </row>
+    <row r="16" spans="1:34" ht="30" customHeight="1">
+      <c r="A16" s="4"/>
+      <c r="B16" s="11">
+        <v>3</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="11">
+        <v>3</v>
+      </c>
+      <c r="N16" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="O16" s="13"/>
+      <c r="P16" s="13"/>
+      <c r="Q16" s="13"/>
+      <c r="R16" s="13"/>
+      <c r="S16" s="13"/>
+      <c r="T16" s="13"/>
+      <c r="U16" s="13"/>
+      <c r="V16" s="14"/>
+      <c r="W16" s="10"/>
+      <c r="X16" s="11">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z16" s="13"/>
+      <c r="AA16" s="13"/>
+      <c r="AB16" s="13"/>
+      <c r="AC16" s="13"/>
+      <c r="AD16" s="13"/>
+      <c r="AE16" s="13"/>
+      <c r="AF16" s="13"/>
+      <c r="AG16" s="14"/>
+      <c r="AH16" s="121"/>
+    </row>
+    <row r="17" spans="1:34" ht="30" customHeight="1">
+      <c r="A17" s="4"/>
+      <c r="B17" s="15">
+        <v>4</v>
+      </c>
+      <c r="C17" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="15">
+        <v>4</v>
+      </c>
+      <c r="N17" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="O17" s="17"/>
+      <c r="P17" s="17"/>
+      <c r="Q17" s="17"/>
+      <c r="R17" s="17"/>
+      <c r="S17" s="17"/>
+      <c r="T17" s="17"/>
+      <c r="U17" s="17"/>
+      <c r="V17" s="18"/>
+      <c r="W17" s="10"/>
+      <c r="X17" s="15">
+        <v>4</v>
+      </c>
+      <c r="Y17" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z17" s="17"/>
+      <c r="AA17" s="17"/>
+      <c r="AB17" s="17"/>
+      <c r="AC17" s="17"/>
+      <c r="AD17" s="17"/>
+      <c r="AE17" s="17"/>
+      <c r="AF17" s="17"/>
+      <c r="AG17" s="18"/>
+      <c r="AH17" s="121"/>
+    </row>
+    <row r="18" spans="1:34" ht="30" customHeight="1">
+      <c r="A18" s="2"/>
+      <c r="B18" s="19"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="19"/>
+      <c r="N18" s="19"/>
+      <c r="O18" s="19"/>
+      <c r="P18" s="19"/>
+      <c r="Q18" s="19"/>
+      <c r="R18" s="19"/>
+      <c r="S18" s="19"/>
+      <c r="T18" s="19"/>
+      <c r="U18" s="19"/>
+      <c r="V18" s="19"/>
+      <c r="W18" s="21"/>
+      <c r="X18" s="19"/>
+      <c r="Y18" s="19"/>
+      <c r="Z18" s="19"/>
+      <c r="AA18" s="19"/>
+      <c r="AB18" s="19"/>
+      <c r="AC18" s="19"/>
+      <c r="AD18" s="19"/>
+      <c r="AE18" s="19"/>
+      <c r="AF18" s="19"/>
+      <c r="AG18" s="19"/>
+      <c r="AH18" s="120"/>
+    </row>
+    <row r="19" spans="1:34" ht="30" customHeight="1">
+      <c r="A19" s="4"/>
+      <c r="B19" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="142"/>
+      <c r="D19" s="142"/>
+      <c r="E19" s="142"/>
+      <c r="F19" s="142"/>
+      <c r="G19" s="142"/>
+      <c r="H19" s="142"/>
+      <c r="I19" s="142"/>
+      <c r="J19" s="142"/>
+      <c r="K19" s="143"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="88" t="s">
+        <v>78</v>
+      </c>
+      <c r="N19" s="142"/>
+      <c r="O19" s="142"/>
+      <c r="P19" s="142"/>
+      <c r="Q19" s="142"/>
+      <c r="R19" s="142"/>
+      <c r="S19" s="142"/>
+      <c r="T19" s="142"/>
+      <c r="U19" s="142"/>
+      <c r="V19" s="143"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="89" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y19" s="142"/>
+      <c r="Z19" s="142"/>
+      <c r="AA19" s="142"/>
+      <c r="AB19" s="142"/>
+      <c r="AC19" s="142"/>
+      <c r="AD19" s="142"/>
+      <c r="AE19" s="142"/>
+      <c r="AF19" s="142"/>
+      <c r="AG19" s="143"/>
+      <c r="AH19" s="121"/>
+    </row>
+    <row r="20" spans="1:34" ht="30" customHeight="1">
+      <c r="A20" s="4"/>
+      <c r="B20" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I20" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="J20" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="L20" s="10"/>
+      <c r="M20" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="N20" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="O20" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="P20" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q20" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="R20" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="S20" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="T20" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="U20" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="V20" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="W20" s="10"/>
+      <c r="X20" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y20" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="Z20" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AA20" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB20" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC20" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD20" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE20" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="AF20" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG20" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH20" s="121"/>
+    </row>
+    <row r="21" spans="1:34" ht="30" customHeight="1">
+      <c r="A21" s="4"/>
+      <c r="B21" s="11">
+        <v>1</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="11">
+        <v>1</v>
+      </c>
+      <c r="N21" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="O21" s="13"/>
+      <c r="P21" s="13"/>
+      <c r="Q21" s="13"/>
+      <c r="R21" s="13"/>
+      <c r="S21" s="13"/>
+      <c r="T21" s="13"/>
+      <c r="U21" s="13"/>
+      <c r="V21" s="14"/>
+      <c r="W21" s="10"/>
+      <c r="X21" s="11">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z21" s="13"/>
+      <c r="AA21" s="13"/>
+      <c r="AB21" s="13"/>
+      <c r="AC21" s="13"/>
+      <c r="AD21" s="13"/>
+      <c r="AE21" s="13"/>
+      <c r="AF21" s="13"/>
+      <c r="AG21" s="14"/>
+      <c r="AH21" s="121"/>
+    </row>
+    <row r="22" spans="1:34" ht="30" customHeight="1">
+      <c r="A22" s="4"/>
+      <c r="B22" s="11">
+        <v>2</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="11">
+        <v>2</v>
+      </c>
+      <c r="N22" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="O22" s="13"/>
+      <c r="P22" s="13"/>
+      <c r="Q22" s="13"/>
+      <c r="R22" s="13"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="13"/>
+      <c r="U22" s="13"/>
+      <c r="V22" s="14"/>
+      <c r="W22" s="10"/>
+      <c r="X22" s="11">
+        <v>2</v>
+      </c>
+      <c r="Y22" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z22" s="13"/>
+      <c r="AA22" s="13"/>
+      <c r="AB22" s="13"/>
+      <c r="AC22" s="13"/>
+      <c r="AD22" s="13"/>
+      <c r="AE22" s="13"/>
+      <c r="AF22" s="13"/>
+      <c r="AG22" s="14"/>
+      <c r="AH22" s="121"/>
+    </row>
+    <row r="23" spans="1:34" ht="30" customHeight="1">
+      <c r="A23" s="4"/>
+      <c r="B23" s="11">
+        <v>3</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="14"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="11">
+        <v>3</v>
+      </c>
+      <c r="N23" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="O23" s="13"/>
+      <c r="P23" s="13"/>
+      <c r="Q23" s="13"/>
+      <c r="R23" s="13"/>
+      <c r="S23" s="13"/>
+      <c r="T23" s="13"/>
+      <c r="U23" s="13"/>
+      <c r="V23" s="14"/>
+      <c r="W23" s="10"/>
+      <c r="X23" s="11">
+        <v>3</v>
+      </c>
+      <c r="Y23" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z23" s="13"/>
+      <c r="AA23" s="13"/>
+      <c r="AB23" s="13"/>
+      <c r="AC23" s="13"/>
+      <c r="AD23" s="13"/>
+      <c r="AE23" s="13"/>
+      <c r="AF23" s="13"/>
+      <c r="AG23" s="14"/>
+      <c r="AH23" s="121"/>
+    </row>
+    <row r="24" spans="1:34" ht="30" customHeight="1">
+      <c r="A24" s="4"/>
+      <c r="B24" s="15">
+        <v>4</v>
+      </c>
+      <c r="C24" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="17"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="18"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="15">
+        <v>4</v>
+      </c>
+      <c r="N24" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="O24" s="17"/>
+      <c r="P24" s="17"/>
+      <c r="Q24" s="17"/>
+      <c r="R24" s="17"/>
+      <c r="S24" s="17"/>
+      <c r="T24" s="17"/>
+      <c r="U24" s="17"/>
+      <c r="V24" s="18"/>
+      <c r="W24" s="10"/>
+      <c r="X24" s="15">
+        <v>4</v>
+      </c>
+      <c r="Y24" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z24" s="17"/>
+      <c r="AA24" s="17"/>
+      <c r="AB24" s="17"/>
+      <c r="AC24" s="17"/>
+      <c r="AD24" s="17"/>
+      <c r="AE24" s="17"/>
+      <c r="AF24" s="17"/>
+      <c r="AG24" s="18"/>
+      <c r="AH24" s="121"/>
+    </row>
+    <row r="25" spans="1:34" ht="30" customHeight="1">
+      <c r="A25" s="2"/>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+      <c r="K25" s="19"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="19"/>
+      <c r="N25" s="19"/>
+      <c r="O25" s="19"/>
+      <c r="P25" s="19"/>
+      <c r="Q25" s="19"/>
+      <c r="R25" s="19"/>
+      <c r="S25" s="19"/>
+      <c r="T25" s="19"/>
+      <c r="U25" s="19"/>
+      <c r="V25" s="19"/>
+      <c r="W25" s="21"/>
+      <c r="X25" s="19"/>
+      <c r="Y25" s="19"/>
+      <c r="Z25" s="19"/>
+      <c r="AA25" s="19"/>
+      <c r="AB25" s="19"/>
+      <c r="AC25" s="19"/>
+      <c r="AD25" s="19"/>
+      <c r="AE25" s="19"/>
+      <c r="AF25" s="19"/>
+      <c r="AG25" s="19"/>
+      <c r="AH25" s="120"/>
+    </row>
+    <row r="26" spans="1:34" ht="30" customHeight="1">
+      <c r="A26" s="4"/>
+      <c r="B26" s="90" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="142"/>
+      <c r="D26" s="142"/>
+      <c r="E26" s="142"/>
+      <c r="F26" s="142"/>
+      <c r="G26" s="142"/>
+      <c r="H26" s="142"/>
+      <c r="I26" s="142"/>
+      <c r="J26" s="142"/>
+      <c r="K26" s="143"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="N26" s="142"/>
+      <c r="O26" s="142"/>
+      <c r="P26" s="142"/>
+      <c r="Q26" s="142"/>
+      <c r="R26" s="142"/>
+      <c r="S26" s="142"/>
+      <c r="T26" s="142"/>
+      <c r="U26" s="142"/>
+      <c r="V26" s="143"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="92" t="s">
+        <v>82</v>
+      </c>
+      <c r="Y26" s="142"/>
+      <c r="Z26" s="142"/>
+      <c r="AA26" s="142"/>
+      <c r="AB26" s="142"/>
+      <c r="AC26" s="142"/>
+      <c r="AD26" s="142"/>
+      <c r="AE26" s="142"/>
+      <c r="AF26" s="142"/>
+      <c r="AG26" s="143"/>
+      <c r="AH26" s="121"/>
+    </row>
+    <row r="27" spans="1:34" ht="30" customHeight="1">
+      <c r="A27" s="4"/>
+      <c r="B27" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I27" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="J27" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="L27" s="10"/>
+      <c r="M27" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="N27" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="O27" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="P27" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q27" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="R27" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="S27" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="T27" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="U27" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="V27" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="W27" s="10"/>
+      <c r="X27" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y27" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="Z27" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AA27" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB27" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC27" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD27" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE27" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="AF27" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG27" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH27" s="121"/>
+    </row>
+    <row r="28" spans="1:34" ht="30" customHeight="1">
+      <c r="A28" s="4"/>
+      <c r="B28" s="11">
+        <v>1</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="10"/>
+      <c r="M28" s="11">
+        <v>1</v>
+      </c>
+      <c r="N28" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="O28" s="13"/>
+      <c r="P28" s="13"/>
+      <c r="Q28" s="13"/>
+      <c r="R28" s="13"/>
+      <c r="S28" s="13"/>
+      <c r="T28" s="13"/>
+      <c r="U28" s="13"/>
+      <c r="V28" s="14"/>
+      <c r="W28" s="10"/>
+      <c r="X28" s="11">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z28" s="13"/>
+      <c r="AA28" s="13"/>
+      <c r="AB28" s="13"/>
+      <c r="AC28" s="13"/>
+      <c r="AD28" s="13"/>
+      <c r="AE28" s="13"/>
+      <c r="AF28" s="13"/>
+      <c r="AG28" s="14"/>
+      <c r="AH28" s="121"/>
+    </row>
+    <row r="29" spans="1:34" ht="30" customHeight="1">
+      <c r="A29" s="4"/>
+      <c r="B29" s="11">
+        <v>2</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="11">
+        <v>2</v>
+      </c>
+      <c r="N29" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="O29" s="13"/>
+      <c r="P29" s="13"/>
+      <c r="Q29" s="13"/>
+      <c r="R29" s="13"/>
+      <c r="S29" s="13"/>
+      <c r="T29" s="13"/>
+      <c r="U29" s="13"/>
+      <c r="V29" s="14"/>
+      <c r="W29" s="10"/>
+      <c r="X29" s="11">
+        <v>2</v>
+      </c>
+      <c r="Y29" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z29" s="13"/>
+      <c r="AA29" s="13"/>
+      <c r="AB29" s="13"/>
+      <c r="AC29" s="13"/>
+      <c r="AD29" s="13"/>
+      <c r="AE29" s="13"/>
+      <c r="AF29" s="13"/>
+      <c r="AG29" s="14"/>
+      <c r="AH29" s="121"/>
+    </row>
+    <row r="30" spans="1:34" ht="30" customHeight="1">
+      <c r="A30" s="4"/>
+      <c r="B30" s="11">
+        <v>3</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="10"/>
+      <c r="M30" s="11">
+        <v>3</v>
+      </c>
+      <c r="N30" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="O30" s="13"/>
+      <c r="P30" s="13"/>
+      <c r="Q30" s="13"/>
+      <c r="R30" s="13"/>
+      <c r="S30" s="13"/>
+      <c r="T30" s="13"/>
+      <c r="U30" s="13"/>
+      <c r="V30" s="14"/>
+      <c r="W30" s="10"/>
+      <c r="X30" s="11">
+        <v>3</v>
+      </c>
+      <c r="Y30" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z30" s="13"/>
+      <c r="AA30" s="13"/>
+      <c r="AB30" s="13"/>
+      <c r="AC30" s="13"/>
+      <c r="AD30" s="13"/>
+      <c r="AE30" s="13"/>
+      <c r="AF30" s="13"/>
+      <c r="AG30" s="14"/>
+      <c r="AH30" s="121"/>
+    </row>
+    <row r="31" spans="1:34" ht="30" customHeight="1">
+      <c r="A31" s="4"/>
+      <c r="B31" s="15">
+        <v>4</v>
+      </c>
+      <c r="C31" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="17"/>
+      <c r="G31" s="17"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="17"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="15">
+        <v>4</v>
+      </c>
+      <c r="N31" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="O31" s="17"/>
+      <c r="P31" s="17"/>
+      <c r="Q31" s="17"/>
+      <c r="R31" s="17"/>
+      <c r="S31" s="17"/>
+      <c r="T31" s="17"/>
+      <c r="U31" s="17"/>
+      <c r="V31" s="18"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="15">
+        <v>4</v>
+      </c>
+      <c r="Y31" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z31" s="17"/>
+      <c r="AA31" s="17"/>
+      <c r="AB31" s="17"/>
+      <c r="AC31" s="17"/>
+      <c r="AD31" s="17"/>
+      <c r="AE31" s="17"/>
+      <c r="AF31" s="17"/>
+      <c r="AG31" s="18"/>
+      <c r="AH31" s="121"/>
+    </row>
+    <row r="32" spans="1:34">
+      <c r="A32" s="2"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="22"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="22"/>
+      <c r="N32" s="22"/>
+      <c r="O32" s="22"/>
+      <c r="P32" s="22"/>
+      <c r="Q32" s="22"/>
+      <c r="R32" s="22"/>
+      <c r="S32" s="22"/>
+      <c r="T32" s="22"/>
+      <c r="U32" s="22"/>
+      <c r="V32" s="22"/>
+      <c r="W32" s="21"/>
+      <c r="X32" s="22"/>
+      <c r="Y32" s="22"/>
+      <c r="Z32" s="22"/>
+      <c r="AA32" s="22"/>
+      <c r="AB32" s="22"/>
+      <c r="AC32" s="22"/>
+      <c r="AD32" s="22"/>
+      <c r="AE32" s="22"/>
+      <c r="AF32" s="22"/>
+      <c r="AG32" s="22"/>
+      <c r="AH32" s="120"/>
+    </row>
+    <row r="33" spans="1:34">
+      <c r="A33" s="94" t="s">
+        <v>83</v>
+      </c>
+      <c r="B33" s="146"/>
+      <c r="C33" s="146"/>
+      <c r="D33" s="146"/>
+      <c r="E33" s="146"/>
+      <c r="F33" s="146"/>
+      <c r="G33" s="146"/>
+      <c r="H33" s="146"/>
+      <c r="I33" s="146"/>
+      <c r="J33" s="146"/>
+      <c r="K33" s="146"/>
+      <c r="L33" s="146"/>
+      <c r="M33" s="146"/>
+      <c r="N33" s="146"/>
+      <c r="O33" s="146"/>
+      <c r="P33" s="146"/>
+      <c r="Q33" s="146"/>
+      <c r="R33" s="146"/>
+      <c r="S33" s="146"/>
+      <c r="T33" s="146"/>
+      <c r="U33" s="146"/>
+      <c r="V33" s="146"/>
+      <c r="W33" s="146"/>
+      <c r="X33" s="146"/>
+      <c r="Y33" s="146"/>
+      <c r="Z33" s="146"/>
+      <c r="AA33" s="146"/>
+      <c r="AB33" s="146"/>
+      <c r="AC33" s="146"/>
+      <c r="AD33" s="146"/>
+      <c r="AE33" s="146"/>
+      <c r="AF33" s="146"/>
+      <c r="AG33" s="146"/>
+      <c r="AH33" s="147"/>
+    </row>
+    <row r="34" spans="1:34">
+      <c r="A34" s="2"/>
+      <c r="B34" s="24"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="I34" s="25"/>
+      <c r="J34" s="25"/>
+      <c r="K34" s="25"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="24"/>
+      <c r="N34" s="24"/>
+      <c r="O34" s="24"/>
+      <c r="P34" s="24"/>
+      <c r="Q34" s="24"/>
+      <c r="R34" s="24"/>
+      <c r="S34" s="24"/>
+      <c r="T34" s="24"/>
+      <c r="U34" s="24"/>
+      <c r="V34" s="24"/>
+      <c r="W34" s="21"/>
+      <c r="X34" s="24"/>
+      <c r="Y34" s="24"/>
+      <c r="Z34" s="24"/>
+      <c r="AA34" s="24"/>
+      <c r="AB34" s="24"/>
+      <c r="AC34" s="24"/>
+      <c r="AD34" s="24"/>
+      <c r="AE34" s="24"/>
+      <c r="AF34" s="24"/>
+      <c r="AG34" s="24"/>
+      <c r="AH34" s="120"/>
+    </row>
+    <row r="35" spans="1:34">
+      <c r="A35" s="4"/>
+      <c r="B35" s="93" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" s="148"/>
+      <c r="D35" s="148"/>
+      <c r="E35" s="148"/>
+      <c r="F35" s="148"/>
+      <c r="G35" s="148"/>
+      <c r="H35" s="148"/>
+      <c r="I35" s="148"/>
+      <c r="J35" s="148"/>
+      <c r="K35" s="149"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="93" t="s">
+        <v>85</v>
+      </c>
+      <c r="N35" s="148"/>
+      <c r="O35" s="148"/>
+      <c r="P35" s="148"/>
+      <c r="Q35" s="148"/>
+      <c r="R35" s="148"/>
+      <c r="S35" s="148"/>
+      <c r="T35" s="148"/>
+      <c r="U35" s="148"/>
+      <c r="V35" s="149"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="93" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y35" s="148"/>
+      <c r="Z35" s="148"/>
+      <c r="AA35" s="148"/>
+      <c r="AB35" s="148"/>
+      <c r="AC35" s="148"/>
+      <c r="AD35" s="148"/>
+      <c r="AE35" s="148"/>
+      <c r="AF35" s="148"/>
+      <c r="AG35" s="149"/>
+      <c r="AH35" s="121"/>
+    </row>
+    <row r="36" spans="1:34">
+      <c r="A36" s="4"/>
+      <c r="B36" s="93" t="s">
+        <v>87</v>
+      </c>
+      <c r="C36" s="148"/>
+      <c r="D36" s="148"/>
+      <c r="E36" s="148"/>
+      <c r="F36" s="148"/>
+      <c r="G36" s="148"/>
+      <c r="H36" s="148"/>
+      <c r="I36" s="148"/>
+      <c r="J36" s="148"/>
+      <c r="K36" s="149"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="93" t="s">
+        <v>88</v>
+      </c>
+      <c r="N36" s="148"/>
+      <c r="O36" s="148"/>
+      <c r="P36" s="148"/>
+      <c r="Q36" s="148"/>
+      <c r="R36" s="148"/>
+      <c r="S36" s="148"/>
+      <c r="T36" s="148"/>
+      <c r="U36" s="148"/>
+      <c r="V36" s="149"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="95" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y36" s="148"/>
+      <c r="Z36" s="148"/>
+      <c r="AA36" s="148"/>
+      <c r="AB36" s="148"/>
+      <c r="AC36" s="148"/>
+      <c r="AD36" s="148"/>
+      <c r="AE36" s="148"/>
+      <c r="AF36" s="148"/>
+      <c r="AG36" s="149"/>
+      <c r="AH36" s="121"/>
+    </row>
+    <row r="37" spans="1:34">
+      <c r="A37" s="4"/>
+      <c r="B37" s="93"/>
+      <c r="C37" s="148"/>
+      <c r="D37" s="148"/>
+      <c r="E37" s="148"/>
+      <c r="F37" s="148"/>
+      <c r="G37" s="148"/>
+      <c r="H37" s="148"/>
+      <c r="I37" s="148"/>
+      <c r="J37" s="148"/>
+      <c r="K37" s="149"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N37" s="148"/>
+      <c r="O37" s="148"/>
+      <c r="P37" s="148"/>
+      <c r="Q37" s="148"/>
+      <c r="R37" s="148"/>
+      <c r="S37" s="148"/>
+      <c r="T37" s="148"/>
+      <c r="U37" s="148"/>
+      <c r="V37" s="149"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="95" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y37" s="148"/>
+      <c r="Z37" s="148"/>
+      <c r="AA37" s="148"/>
+      <c r="AB37" s="148"/>
+      <c r="AC37" s="148"/>
+      <c r="AD37" s="148"/>
+      <c r="AE37" s="148"/>
+      <c r="AF37" s="148"/>
+      <c r="AG37" s="149"/>
+      <c r="AH37" s="121"/>
+    </row>
+    <row r="38" spans="1:34">
+      <c r="A38" s="2"/>
+      <c r="B38" s="19"/>
+      <c r="C38" s="26"/>
+      <c r="D38" s="27"/>
+      <c r="E38" s="27"/>
+      <c r="F38" s="27"/>
+      <c r="G38" s="27"/>
+      <c r="H38" s="27"/>
+      <c r="I38" s="27"/>
+      <c r="J38" s="27"/>
+      <c r="K38" s="27"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="19"/>
+      <c r="N38" s="19"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19"/>
+      <c r="Q38" s="19"/>
+      <c r="R38" s="19"/>
+      <c r="S38" s="19"/>
+      <c r="T38" s="19"/>
+      <c r="U38" s="19"/>
+      <c r="V38" s="19"/>
+      <c r="W38" s="24"/>
+      <c r="X38" s="19"/>
+      <c r="Z38" s="19"/>
+      <c r="AA38" s="19"/>
+      <c r="AB38" s="19"/>
+      <c r="AC38" s="19"/>
+      <c r="AD38" s="19"/>
+      <c r="AE38" s="19"/>
+      <c r="AF38" s="19"/>
+      <c r="AG38" s="19"/>
+      <c r="AH38" s="122"/>
+    </row>
+    <row r="39" spans="1:34">
+      <c r="A39" s="28"/>
+      <c r="B39" s="29"/>
+      <c r="C39" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="D39" s="31"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="31"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="29"/>
+      <c r="M39" s="29"/>
+      <c r="N39" s="29"/>
+      <c r="O39" s="29"/>
+      <c r="P39" s="29"/>
+      <c r="Q39" s="29"/>
+      <c r="R39" s="29"/>
+      <c r="S39" s="29"/>
+      <c r="T39" s="29"/>
+      <c r="U39" s="29"/>
+      <c r="V39" s="29"/>
+      <c r="W39" s="29"/>
+      <c r="X39" s="29"/>
+      <c r="Y39" s="29"/>
+      <c r="Z39" s="29"/>
+      <c r="AA39" s="29"/>
+      <c r="AB39" s="29"/>
+      <c r="AC39" s="29"/>
+      <c r="AD39" s="29"/>
+      <c r="AE39" s="29"/>
+      <c r="AF39" s="29"/>
+      <c r="AG39" s="29"/>
+      <c r="AH39" s="123"/>
+    </row>
+    <row r="40" spans="1:34">
+      <c r="A40" s="32"/>
+      <c r="B40" s="29"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="31"/>
+      <c r="E40" s="31"/>
+      <c r="F40" s="31"/>
+      <c r="G40" s="31"/>
+      <c r="H40" s="31"/>
+      <c r="I40" s="31"/>
+      <c r="J40" s="31"/>
+      <c r="K40" s="31"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
+      <c r="R40" s="29"/>
+      <c r="S40" s="29"/>
+      <c r="T40" s="29"/>
+      <c r="U40" s="29"/>
+      <c r="V40" s="29"/>
+      <c r="W40" s="29"/>
+      <c r="X40" s="29"/>
+      <c r="Y40" s="29"/>
+      <c r="Z40" s="29"/>
+      <c r="AA40" s="29"/>
+      <c r="AB40" s="29"/>
+      <c r="AC40" s="29"/>
+      <c r="AD40" s="29"/>
+      <c r="AE40" s="29"/>
+      <c r="AF40" s="29"/>
+      <c r="AG40" s="29"/>
+      <c r="AH40" s="123"/>
+    </row>
+    <row r="41" spans="1:34" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="42" spans="1:34" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="43" spans="1:34" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="44" spans="1:34" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="45" spans="1:34" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="46" spans="1:34" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="47" spans="1:34" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="48" spans="1:34" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="49" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="50" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="51" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="52" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="53" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="54" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="55" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="56" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="57" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="58" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="59" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="60" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="61" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="62" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="63" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="64" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="65" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="66" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="67" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="68" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="69" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="70" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="71" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="72" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="73" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="74" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="75" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="76" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="77" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="78" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="79" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="80" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="81" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="82" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="83" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="84" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="85" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="86" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="87" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="88" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="89" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="90" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="91" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="92" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+    <row r="93" s="119" customFormat="1" ht="15.75" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="24">
+    <mergeCell ref="B26:K26"/>
+    <mergeCell ref="M26:V26"/>
+    <mergeCell ref="X26:AG26"/>
+    <mergeCell ref="M36:V36"/>
+    <mergeCell ref="M37:V37"/>
+    <mergeCell ref="A33:AH33"/>
+    <mergeCell ref="B35:K35"/>
+    <mergeCell ref="M35:V35"/>
+    <mergeCell ref="X35:AG35"/>
+    <mergeCell ref="B36:K36"/>
+    <mergeCell ref="X36:AG36"/>
+    <mergeCell ref="B37:K37"/>
+    <mergeCell ref="X37:AG37"/>
+    <mergeCell ref="M12:V12"/>
+    <mergeCell ref="X12:AG12"/>
+    <mergeCell ref="B12:K12"/>
+    <mergeCell ref="B19:K19"/>
+    <mergeCell ref="M19:V19"/>
+    <mergeCell ref="X19:AG19"/>
+    <mergeCell ref="A1:AH1"/>
+    <mergeCell ref="A2:AH2"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="M5:V5"/>
+    <mergeCell ref="X5:AG5"/>
+  </mergeCells>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+</worksheet>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
+</cp:coreProperties>
+</file>