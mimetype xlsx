--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -1285,51 +1285,51 @@
       <c r="A27" s="14"/>
       <c r="B27" s="15" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="26"/>
       <c r="D27" s="27"/>
       <c r="E27" s="28" t="s">
         <v>34</v>
       </c>
       <c r="F27" s="24"/>
       <c r="G27" s="16"/>
       <c r="H27" s="31"/>
     </row>
     <row r="28" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="11"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="8"/>
       <c r="H28" s="4"/>
     </row>
     <row r="29" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="str">
-        <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS.COM")</f>
+        <f>HYPERLINK("https://plexkits.com/?utm_source=resource&amp;utm_medium=spreadsheet&amp;utm_campaign=nfl-pickem-sheets-2025-26","For more brackets visit PLEXKITS.COM")</f>
         <v>For more brackets visit PLEXKITS.COM</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="24"/>
     </row>
     <row r="30" spans="1:8" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
       <c r="B30" s="11"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="7"/>
       <c r="H30" s="4"/>
     </row>
     <row r="31" spans="1:8" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" spans="1:8" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>