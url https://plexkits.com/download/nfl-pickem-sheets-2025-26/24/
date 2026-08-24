--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -1367,51 +1367,51 @@
       <c r="A31" s="14"/>
       <c r="B31" s="15" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="26"/>
       <c r="D31" s="27"/>
       <c r="E31" s="28" t="s">
         <v>38</v>
       </c>
       <c r="F31" s="19"/>
       <c r="G31" s="16"/>
       <c r="H31" s="31"/>
     </row>
     <row r="32" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
       <c r="B32" s="11"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="8"/>
       <c r="H32" s="4"/>
     </row>
     <row r="33" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="29" t="str">
-        <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS.COM")</f>
+        <f>HYPERLINK("https://plexkits.com/?utm_source=resource&amp;utm_medium=spreadsheet&amp;utm_campaign=nfl-pickem-sheets-2025-26","For more brackets visit PLEXKITS.COM")</f>
         <v>For more brackets visit PLEXKITS.COM</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="18"/>
       <c r="F33" s="18"/>
       <c r="G33" s="18"/>
       <c r="H33" s="19"/>
     </row>
     <row r="34" spans="1:8" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4"/>
       <c r="B34" s="11"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="7"/>
       <c r="H34" s="4"/>
     </row>
     <row r="35" spans="1:8" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" spans="1:8" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" spans="1:8" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" spans="1:8" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" spans="1:8" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>