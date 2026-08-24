--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -1708,51 +1708,51 @@
       <c r="A55" s="12"/>
       <c r="B55" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C55" s="20"/>
       <c r="D55" s="21"/>
       <c r="E55" s="22" t="s">
         <v>39</v>
       </c>
       <c r="F55" s="18"/>
       <c r="G55" s="14"/>
       <c r="H55" s="30"/>
     </row>
     <row r="56" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="4"/>
       <c r="B56" s="10"/>
       <c r="C56" s="15"/>
       <c r="D56" s="15"/>
       <c r="E56" s="10"/>
       <c r="F56" s="10"/>
       <c r="G56" s="15"/>
       <c r="H56" s="4"/>
     </row>
     <row r="57" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="23" t="str">
-        <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS.COM")</f>
+        <f>HYPERLINK("https://plexkits.com/?utm_source=resource&amp;utm_medium=spreadsheet&amp;utm_campaign=nfl-pickem-sheets-2025-26","For more brackets visit PLEXKITS.COM")</f>
         <v>For more brackets visit PLEXKITS.COM</v>
       </c>
       <c r="B57" s="17"/>
       <c r="C57" s="17"/>
       <c r="D57" s="17"/>
       <c r="E57" s="17"/>
       <c r="F57" s="17"/>
       <c r="G57" s="17"/>
       <c r="H57" s="18"/>
     </row>
     <row r="58" spans="1:8" s="29" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="4"/>
       <c r="B58" s="10"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="10"/>
       <c r="F58" s="10"/>
       <c r="G58" s="7"/>
       <c r="H58" s="4"/>
     </row>
     <row r="59" spans="1:8" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="60" spans="1:8" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="61" spans="1:8" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="62" spans="1:8" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="63" spans="1:8" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>