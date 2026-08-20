--- v0 (2026-05-10)
+++ v1 (2026-08-20)
@@ -3314,52 +3314,52 @@
       <c r="A106" s="11"/>
       <c r="B106" s="11"/>
       <c r="C106" s="12"/>
       <c r="D106" s="13"/>
       <c r="E106" s="13"/>
       <c r="F106" s="13"/>
       <c r="G106" s="13"/>
       <c r="H106" s="13"/>
       <c r="I106" s="13"/>
       <c r="J106" s="13"/>
       <c r="K106" s="13"/>
       <c r="L106" s="13"/>
       <c r="M106" s="13"/>
       <c r="N106" s="13"/>
       <c r="O106" s="13"/>
       <c r="P106" s="13"/>
       <c r="Q106" s="13"/>
       <c r="R106" s="13"/>
       <c r="S106" s="13"/>
       <c r="T106" s="13"/>
       <c r="U106" s="13"/>
       <c r="V106" s="11"/>
     </row>
     <row r="107" ht="9.0" customHeight="1">
       <c r="A107" s="30" t="str">
-        <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS")</f>
-        <v>For more brackets visit PLEXKITS</v>
+        <f>HYPERLINK("https://plexkits.com/?utm_source=resource&amp;utm_medium=nfl-survivor-pool&amp;utm_campaign=nfl-survivor-pool","For more templates visit PLEXKITS")</f>
+        <v>For more templates visit PLEXKITS</v>
       </c>
     </row>
     <row r="108" ht="9.0" customHeight="1"/>
     <row r="109" ht="9.0" customHeight="1"/>
     <row r="110" ht="9.0" customHeight="1">
       <c r="A110" s="31"/>
       <c r="B110" s="31"/>
       <c r="C110" s="32"/>
       <c r="D110" s="33"/>
       <c r="E110" s="33"/>
       <c r="F110" s="33"/>
       <c r="G110" s="33"/>
       <c r="H110" s="33"/>
       <c r="I110" s="33"/>
       <c r="J110" s="33"/>
       <c r="K110" s="33"/>
       <c r="L110" s="33"/>
       <c r="M110" s="33"/>
       <c r="N110" s="33"/>
       <c r="O110" s="33"/>
       <c r="P110" s="33"/>
       <c r="Q110" s="33"/>
       <c r="R110" s="33"/>
       <c r="S110" s="33"/>
       <c r="T110" s="33"/>