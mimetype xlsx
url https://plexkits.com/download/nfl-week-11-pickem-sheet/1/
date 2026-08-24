--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -1338,51 +1338,51 @@
       <c r="A28" s="16"/>
       <c r="B28" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="22"/>
       <c r="D28" s="35"/>
       <c r="E28" s="23" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="34"/>
       <c r="G28" s="18"/>
       <c r="H28" s="16"/>
     </row>
     <row r="29" spans="1:8" ht="18.75" customHeight="1">
       <c r="A29" s="14"/>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
     </row>
     <row r="30" spans="1:8" ht="18.75" customHeight="1">
       <c r="A30" s="24" t="str">
-        <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS.COM")</f>
+        <f>HYPERLINK("https://plexkits.com/?utm_source=resource&amp;utm_medium=spreadsheet&amp;utm_campaign=nfl-week-11-pickem-sheet","For more brackets visit PLEXKITS.COM")</f>
         <v>For more brackets visit PLEXKITS.COM</v>
       </c>
       <c r="B30" s="36"/>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="E30" s="36"/>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="37"/>
     </row>
     <row r="31" spans="1:8" ht="18.75" customHeight="1">
       <c r="A31" s="8"/>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
     </row>
     <row r="32" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1"/>
     <row r="33" s="27" customFormat="1" ht="15" customHeight="1"/>
     <row r="34" s="27" customFormat="1" ht="15" customHeight="1"/>
     <row r="35" s="27" customFormat="1" ht="15" customHeight="1"/>
     <row r="36" s="27" customFormat="1" ht="15" customHeight="1"/>