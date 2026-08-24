--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -1360,51 +1360,51 @@
       <c r="A29" s="16"/>
       <c r="B29" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="22"/>
       <c r="D29" s="35"/>
       <c r="E29" s="23" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="34"/>
       <c r="G29" s="18"/>
       <c r="H29" s="16"/>
     </row>
     <row r="30" spans="1:8" ht="18.75" customHeight="1">
       <c r="A30" s="14"/>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
     </row>
     <row r="31" spans="1:8" ht="18.75" customHeight="1">
       <c r="A31" s="24" t="str">
-        <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS.COM")</f>
+        <f>HYPERLINK("https://plexkits.com/?utm_source=resource&amp;utm_medium=spreadsheet&amp;utm_campaign=nfl-week-13-pickem-sheet","For more brackets visit PLEXKITS.COM")</f>
         <v>For more brackets visit PLEXKITS.COM</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="37"/>
     </row>
     <row r="32" spans="1:8" ht="18.75" customHeight="1">
       <c r="A32" s="7"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
     </row>
     <row r="33" s="26" customFormat="1" ht="15" customHeight="1"/>
     <row r="34" s="26" customFormat="1" ht="15" customHeight="1"/>
     <row r="35" s="26" customFormat="1" ht="15" customHeight="1"/>
     <row r="36" s="26" customFormat="1" ht="15" customHeight="1"/>
     <row r="37" s="26" customFormat="1" ht="15" customHeight="1"/>