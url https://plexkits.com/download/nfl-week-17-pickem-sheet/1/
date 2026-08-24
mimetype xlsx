--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -1480,51 +1480,51 @@
       <c r="A37" s="16"/>
       <c r="B37" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="22"/>
       <c r="D37" s="35"/>
       <c r="E37" s="23" t="s">
         <v>38</v>
       </c>
       <c r="F37" s="34"/>
       <c r="G37" s="18"/>
       <c r="H37" s="16"/>
     </row>
     <row r="38" spans="1:8" ht="18.75" customHeight="1">
       <c r="A38" s="14"/>
       <c r="B38" s="14"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="14"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
     </row>
     <row r="39" spans="1:8" ht="18.75" customHeight="1">
       <c r="A39" s="24" t="str">
-        <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS.COM")</f>
+        <f>HYPERLINK("https://plexkits.com/?utm_source=resource&amp;utm_medium=spreadsheet&amp;utm_campaign=nfl-week-17-pickem-sheet","For more brackets visit PLEXKITS.COM")</f>
         <v>For more brackets visit PLEXKITS.COM</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="37"/>
     </row>
     <row r="40" spans="1:8" ht="18.75" customHeight="1">
       <c r="A40" s="8"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
     </row>
     <row r="41" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1"/>
     <row r="42" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1"/>
     <row r="43" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1"/>
     <row r="44" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1"/>
     <row r="45" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1"/>