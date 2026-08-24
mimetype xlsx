--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -1514,51 +1514,51 @@
       <c r="A39" s="16"/>
       <c r="B39" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="22"/>
       <c r="D39" s="35"/>
       <c r="E39" s="23" t="s">
         <v>38</v>
       </c>
       <c r="F39" s="34"/>
       <c r="G39" s="18"/>
       <c r="H39" s="16"/>
     </row>
     <row r="40" spans="1:8" ht="18.75" customHeight="1">
       <c r="A40" s="14"/>
       <c r="B40" s="14"/>
       <c r="C40" s="14"/>
       <c r="D40" s="14"/>
       <c r="E40" s="14"/>
       <c r="F40" s="14"/>
       <c r="G40" s="14"/>
       <c r="H40" s="14"/>
     </row>
     <row r="41" spans="1:8" ht="18.75" customHeight="1">
       <c r="A41" s="24" t="str">
-        <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS.COM")</f>
+        <f>HYPERLINK("https://plexkits.com/?utm_source=resource&amp;utm_medium=spreadsheet&amp;utm_campaign=nfl-week-18-pickem-sheet","For more brackets visit PLEXKITS.COM")</f>
         <v>For more brackets visit PLEXKITS.COM</v>
       </c>
       <c r="B41" s="36"/>
       <c r="C41" s="36"/>
       <c r="D41" s="36"/>
       <c r="E41" s="36"/>
       <c r="F41" s="36"/>
       <c r="G41" s="36"/>
       <c r="H41" s="37"/>
     </row>
     <row r="42" spans="1:8" ht="18.75" customHeight="1">
       <c r="A42" s="8"/>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
     </row>
     <row r="43" spans="1:8" s="26" customFormat="1" ht="15" customHeight="1"/>
     <row r="44" spans="1:8" s="26" customFormat="1" ht="15" customHeight="1"/>
     <row r="45" spans="1:8" s="26" customFormat="1" ht="15" customHeight="1"/>
     <row r="46" spans="1:8" s="26" customFormat="1" ht="15" customHeight="1"/>
     <row r="47" spans="1:8" s="26" customFormat="1" ht="15" customHeight="1"/>