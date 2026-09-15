--- v0 (2026-08-05)
+++ v1 (2026-09-15)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30431"/>
   <workbookPr/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E1FFC93D-8536-4185-9D6D-2467DEA70D4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{695B53F1-D6C5-4D3F-838E-F71F84B13883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="0" windowHeight="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="WEEK 5" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A32" i="1" l="1"/>
+  <c r="A31" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="40">
   <si>
     <t>WEEK 5 PICK’EM SHEET
 NFL 2026</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Time (ET)</t>
   </si>
   <si>
     <t>Tampa Bay Buccaneers</t>
   </si>
   <si>
     <t>at</t>
   </si>
   <si>
     <t>Dallas Cowboys</t>
   </si>
   <si>
@@ -139,125 +139,141 @@
   <si>
     <t>Arizona Cardinals</t>
   </si>
   <si>
     <t>Chicago Bears</t>
   </si>
   <si>
     <t>Green Bay Packers</t>
   </si>
   <si>
     <t>San Francisco 49ers</t>
   </si>
   <si>
     <t>Seattle Seahawks</t>
   </si>
   <si>
     <t>Baltimore Ravens</t>
   </si>
   <si>
     <t>Atlanta Falcons</t>
   </si>
   <si>
     <t>Buffalo Bills</t>
   </si>
   <si>
+    <t>Los Angeles Rams</t>
+  </si>
+  <si>
     <t>TIEBREAKER: Guess the total combined points scored in the final game listed for this week:</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TOTAL POINTS</t>
   </si>
   <si>
     <t>*Warning, editing this tab will alter the sheet</t>
   </si>
   <si>
     <t>Carolina Panthers</t>
   </si>
   <si>
     <t>Kansas City Chiefs</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dddd&quot;, &quot;mmmm&quot; &quot;d&quot;, &quot;yyyy"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="12">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <sz val="23"/>
       <color rgb="FFFFFFFF"/>
-      <name val="Open Sans"/>
+      <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Roboto"/>
+      <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF1155CC"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1155CC"/>
         <bgColor rgb="FF1155CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -497,170 +513,154 @@
       <top style="thin">
         <color rgb="FFEFEFEF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFEFEFEF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFEFEFEF"/>
       </right>
       <top style="thin">
         <color rgb="FFEFEFEF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFEFEFEF"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="18" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="18" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="4">
-[...19 lines deleted...]
-    </dxf>
+  <dxfs count="2">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFCFE2F3"/>
           <bgColor rgb="FFCFE2F3"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFCFE2F3"/>
           <bgColor rgb="FFCFE2F3"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -868,894 +868,3647 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AR90"/>
+  <dimension ref="A1:AU100"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A47" workbookViewId="0">
-      <selection activeCell="A33" sqref="A33:XFD90"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.28515625" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" customWidth="1"/>
     <col min="3" max="3" width="28.42578125" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" customWidth="1"/>
-    <col min="5" max="5" width="27.85546875" customWidth="1"/>
+    <col min="5" max="5" width="29.42578125" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" customWidth="1"/>
     <col min="7" max="7" width="17.42578125" customWidth="1"/>
     <col min="8" max="8" width="2.28515625" customWidth="1"/>
-    <col min="9" max="44" width="14.42578125" style="27"/>
+    <col min="9" max="47" width="14.42578125" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="8.25" customHeight="1">
-      <c r="A1" s="1"/>
-[...6 lines deleted...]
-      <c r="H1" s="4"/>
+      <c r="A1" s="2"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="5"/>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A2" s="5"/>
-      <c r="B2" s="22" t="s">
+      <c r="A2" s="6"/>
+      <c r="B2" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="29"/>
-[...4 lines deleted...]
-      <c r="H2" s="6"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="7"/>
     </row>
     <row r="3" spans="1:8" ht="36.75" customHeight="1">
-      <c r="A3" s="5"/>
-[...6 lines deleted...]
-      <c r="H3" s="6"/>
+      <c r="A3" s="6"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="7.5" customHeight="1">
-      <c r="A4" s="7"/>
-[...6 lines deleted...]
-      <c r="H4" s="7"/>
+      <c r="A4" s="8"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="8"/>
     </row>
     <row r="5" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A5" s="10"/>
-      <c r="B5" s="11" t="s">
+      <c r="A5" s="11"/>
+      <c r="B5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="23">
+      <c r="C5" s="22">
         <v>46303</v>
       </c>
-      <c r="D5" s="34"/>
-[...2 lines deleted...]
-      <c r="G5" s="11" t="s">
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="10"/>
+      <c r="H5" s="11"/>
     </row>
     <row r="6" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A6" s="7"/>
-      <c r="B6" s="26" t="b">
+      <c r="A6" s="8"/>
+      <c r="B6" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C6" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="26" t="b">
+      <c r="F6" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="14">
         <v>0.84375</v>
       </c>
-      <c r="H6" s="7"/>
+      <c r="H6" s="8"/>
     </row>
     <row r="7" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A7" s="7"/>
-[...6 lines deleted...]
-      <c r="H7" s="7"/>
+      <c r="A7" s="8"/>
+      <c r="B7" s="13"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="8"/>
     </row>
     <row r="8" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A8" s="10"/>
-      <c r="B8" s="11" t="s">
+      <c r="A8" s="11"/>
+      <c r="B8" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="22">
         <v>46306</v>
       </c>
-      <c r="D8" s="34"/>
-[...2 lines deleted...]
-      <c r="G8" s="11" t="s">
+      <c r="D8" s="36"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="H8" s="10"/>
+      <c r="H8" s="11"/>
     </row>
     <row r="9" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A9" s="7"/>
-      <c r="B9" s="26" t="b">
+      <c r="A9" s="8"/>
+      <c r="B9" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="C9" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="12" t="s">
+      <c r="D9" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="12" t="s">
+      <c r="E9" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F9" s="26" t="b">
+      <c r="F9" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="H9" s="7"/>
+      <c r="G9" s="14">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="H9" s="8"/>
     </row>
     <row r="10" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A10" s="7"/>
-      <c r="B10" s="26" t="b">
+      <c r="A10" s="8"/>
+      <c r="B10" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="C10" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="12" t="s">
+      <c r="D10" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E10" s="12" t="s">
+      <c r="E10" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="26" t="b">
+      <c r="F10" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="14">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H10" s="7"/>
+      <c r="H10" s="8"/>
     </row>
     <row r="11" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A11" s="7"/>
-      <c r="B11" s="26" t="b">
+      <c r="A11" s="8"/>
+      <c r="B11" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C11" s="12" t="s">
+      <c r="C11" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="D11" s="12" t="s">
+      <c r="D11" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E11" s="12" t="s">
+      <c r="E11" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="F11" s="26" t="b">
+      <c r="F11" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="14">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H11" s="7"/>
+      <c r="H11" s="8"/>
     </row>
     <row r="12" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A12" s="7"/>
-      <c r="B12" s="26" t="b">
+      <c r="A12" s="8"/>
+      <c r="B12" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C12" s="12" t="s">
+      <c r="C12" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D12" s="12" t="s">
+      <c r="D12" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E12" s="12" t="s">
+      <c r="E12" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="F12" s="26" t="b">
+      <c r="F12" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="14">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H12" s="7"/>
+      <c r="H12" s="8"/>
     </row>
     <row r="13" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A13" s="7"/>
-      <c r="B13" s="26" t="b">
+      <c r="A13" s="8"/>
+      <c r="B13" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C13" s="12" t="s">
+      <c r="C13" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="12" t="s">
+      <c r="D13" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E13" s="12" t="s">
+      <c r="E13" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="26" t="b">
+      <c r="F13" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="14">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H13" s="7"/>
+      <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A14" s="7"/>
-      <c r="B14" s="26" t="b">
+      <c r="A14" s="8"/>
+      <c r="B14" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C14" s="12" t="s">
+      <c r="C14" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="12" t="s">
+      <c r="D14" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="12" t="s">
+      <c r="E14" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="F14" s="26" t="b">
+      <c r="F14" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="14">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H14" s="7"/>
+      <c r="H14" s="8"/>
     </row>
     <row r="15" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A15" s="7"/>
-      <c r="B15" s="26" t="b">
+      <c r="A15" s="8"/>
+      <c r="B15" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C15" s="12" t="s">
+      <c r="C15" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="12" t="s">
+      <c r="D15" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E15" s="12" t="s">
+      <c r="E15" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="F15" s="26" t="b">
+      <c r="F15" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="14">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H15" s="7"/>
+      <c r="H15" s="8"/>
     </row>
     <row r="16" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A16" s="7"/>
-      <c r="B16" s="26" t="b">
+      <c r="A16" s="8"/>
+      <c r="B16" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C16" s="12" t="s">
+      <c r="C16" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="D16" s="12" t="s">
+      <c r="D16" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E16" s="12" t="s">
+      <c r="E16" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="F16" s="26" t="b">
+      <c r="F16" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="14">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H16" s="7"/>
-[...3 lines deleted...]
-      <c r="B17" s="26" t="b">
+      <c r="H16" s="8"/>
+    </row>
+    <row r="17" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A17" s="8"/>
+      <c r="B17" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C17" s="12" t="s">
+      <c r="C17" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="D17" s="12" t="s">
+      <c r="D17" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E17" s="12" t="s">
+      <c r="E17" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="F17" s="26" t="b">
+      <c r="F17" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="14">
         <v>0.67013888888888884</v>
       </c>
-      <c r="H17" s="7"/>
-[...3 lines deleted...]
-      <c r="B18" s="26" t="b">
+      <c r="H17" s="8"/>
+    </row>
+    <row r="18" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A18" s="8"/>
+      <c r="B18" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C18" s="12" t="s">
+      <c r="C18" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="D18" s="12" t="s">
+      <c r="D18" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E18" s="12" t="s">
+      <c r="E18" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="F18" s="26" t="b">
+      <c r="F18" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="14">
         <v>0.68402777777777779</v>
       </c>
-      <c r="H18" s="7"/>
-[...3 lines deleted...]
-      <c r="B19" s="26" t="b">
+      <c r="H18" s="8"/>
+    </row>
+    <row r="19" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A19" s="8"/>
+      <c r="B19" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C19" s="12" t="s">
+      <c r="C19" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="D19" s="12" t="s">
+      <c r="D19" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E19" s="12" t="s">
+      <c r="E19" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="F19" s="26" t="b">
+      <c r="F19" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="14">
         <v>0.68402777777777779</v>
       </c>
-      <c r="H19" s="7"/>
-[...3 lines deleted...]
-      <c r="B20" s="26" t="b">
+      <c r="H19" s="8"/>
+    </row>
+    <row r="20" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A20" s="8"/>
+      <c r="B20" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C20" s="12" t="s">
+      <c r="C20" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="D20" s="12" t="s">
+      <c r="D20" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E20" s="12" t="s">
+      <c r="E20" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="F20" s="26" t="b">
+      <c r="F20" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="14">
         <v>0.68402777777777779</v>
       </c>
-      <c r="H20" s="7"/>
-[...3 lines deleted...]
-      <c r="B21" s="26" t="b">
+      <c r="H20" s="8"/>
+    </row>
+    <row r="21" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A21" s="8"/>
+      <c r="B21" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C21" s="12" t="s">
+      <c r="C21" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="D21" s="12" t="s">
+      <c r="D21" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E21" s="12" t="s">
+      <c r="E21" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="F21" s="26" t="b">
+      <c r="F21" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="14">
         <v>0.84722222222222221</v>
       </c>
-      <c r="H21" s="7"/>
-[...13 lines deleted...]
-      <c r="B23" s="11" t="s">
+      <c r="H21" s="8"/>
+    </row>
+    <row r="22" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A22" s="8"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="8"/>
+    </row>
+    <row r="23" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A23" s="11"/>
+      <c r="B23" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C23" s="22">
         <v>46307</v>
       </c>
-      <c r="D23" s="34"/>
-[...2 lines deleted...]
-      <c r="G23" s="11" t="s">
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="H23" s="10"/>
-[...3 lines deleted...]
-      <c r="B24" s="26" t="b">
+      <c r="H23" s="11"/>
+    </row>
+    <row r="24" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A24" s="8"/>
+      <c r="B24" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="C24" s="12" t="s">
+      <c r="C24" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="D24" s="12" t="s">
+      <c r="D24" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E24" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="26" t="b">
+      <c r="E24" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24" s="30" t="b">
         <v>0</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="14">
         <v>0.84375</v>
       </c>
-      <c r="H24" s="7"/>
-[...55 lines deleted...]
-      <c r="B30" s="17" t="s">
+      <c r="H24" s="8"/>
+    </row>
+    <row r="25" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A25" s="8"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="8"/>
+    </row>
+    <row r="26" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A26" s="8"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="8"/>
+    </row>
+    <row r="27" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A27" s="8"/>
+      <c r="B27" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="C30" s="25"/>
-[...1 lines deleted...]
-      <c r="E30" s="20" t="s">
+      <c r="C27" s="36"/>
+      <c r="D27" s="36"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="8"/>
+    </row>
+    <row r="28" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A28" s="8"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="8"/>
+    </row>
+    <row r="29" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A29" s="17"/>
+      <c r="B29" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="F30" s="35"/>
-[...14 lines deleted...]
-      <c r="A32" s="21" t="str">
+      <c r="C29" s="24"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29" s="37"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="17"/>
+    </row>
+    <row r="30" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A30" s="20"/>
+      <c r="B30" s="15"/>
+      <c r="C30" s="15"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="20"/>
+    </row>
+    <row r="31" spans="1:47" ht="18.75" customHeight="1">
+      <c r="A31" s="26" t="str">
         <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS.COM")</f>
         <v>For more brackets visit PLEXKITS.COM</v>
       </c>
-      <c r="B32" s="37"/>
-[...73 lines deleted...]
-    <row r="90" s="27" customFormat="1" ht="15" customHeight="1"/>
+      <c r="B31" s="39"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="40"/>
+    </row>
+    <row r="32" spans="1:47" s="29" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A32" s="28"/>
+      <c r="B32" s="28"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="27"/>
+      <c r="J32" s="27"/>
+      <c r="K32" s="27"/>
+      <c r="L32" s="27"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="27"/>
+      <c r="O32" s="27"/>
+      <c r="P32" s="27"/>
+      <c r="Q32" s="27"/>
+      <c r="R32" s="27"/>
+      <c r="S32" s="27"/>
+      <c r="T32" s="27"/>
+      <c r="U32" s="27"/>
+      <c r="V32" s="27"/>
+      <c r="W32" s="27"/>
+      <c r="X32" s="27"/>
+      <c r="Y32" s="27"/>
+      <c r="Z32" s="27"/>
+      <c r="AA32" s="27"/>
+      <c r="AB32" s="27"/>
+      <c r="AC32" s="27"/>
+      <c r="AD32" s="27"/>
+      <c r="AE32" s="27"/>
+      <c r="AF32" s="27"/>
+      <c r="AG32" s="27"/>
+      <c r="AH32" s="27"/>
+      <c r="AI32" s="27"/>
+      <c r="AJ32" s="27"/>
+      <c r="AK32" s="27"/>
+      <c r="AL32" s="27"/>
+      <c r="AM32" s="27"/>
+      <c r="AN32" s="27"/>
+      <c r="AO32" s="27"/>
+      <c r="AP32" s="27"/>
+      <c r="AQ32" s="27"/>
+      <c r="AR32" s="27"/>
+      <c r="AS32" s="27"/>
+      <c r="AT32" s="27"/>
+      <c r="AU32" s="27"/>
+    </row>
+    <row r="33" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I33" s="27"/>
+      <c r="J33" s="27"/>
+      <c r="K33" s="27"/>
+      <c r="L33" s="27"/>
+      <c r="M33" s="27"/>
+      <c r="N33" s="27"/>
+      <c r="O33" s="27"/>
+      <c r="P33" s="27"/>
+      <c r="Q33" s="27"/>
+      <c r="R33" s="27"/>
+      <c r="S33" s="27"/>
+      <c r="T33" s="27"/>
+      <c r="U33" s="27"/>
+      <c r="V33" s="27"/>
+      <c r="W33" s="27"/>
+      <c r="X33" s="27"/>
+      <c r="Y33" s="27"/>
+      <c r="Z33" s="27"/>
+      <c r="AA33" s="27"/>
+      <c r="AB33" s="27"/>
+      <c r="AC33" s="27"/>
+      <c r="AD33" s="27"/>
+      <c r="AE33" s="27"/>
+      <c r="AF33" s="27"/>
+      <c r="AG33" s="27"/>
+      <c r="AH33" s="27"/>
+      <c r="AI33" s="27"/>
+      <c r="AJ33" s="27"/>
+      <c r="AK33" s="27"/>
+      <c r="AL33" s="27"/>
+      <c r="AM33" s="27"/>
+      <c r="AN33" s="27"/>
+      <c r="AO33" s="27"/>
+      <c r="AP33" s="27"/>
+      <c r="AQ33" s="27"/>
+      <c r="AR33" s="27"/>
+      <c r="AS33" s="27"/>
+      <c r="AT33" s="27"/>
+      <c r="AU33" s="27"/>
+    </row>
+    <row r="34" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I34" s="27"/>
+      <c r="J34" s="27"/>
+      <c r="K34" s="27"/>
+      <c r="L34" s="27"/>
+      <c r="M34" s="27"/>
+      <c r="N34" s="27"/>
+      <c r="O34" s="27"/>
+      <c r="P34" s="27"/>
+      <c r="Q34" s="27"/>
+      <c r="R34" s="27"/>
+      <c r="S34" s="27"/>
+      <c r="T34" s="27"/>
+      <c r="U34" s="27"/>
+      <c r="V34" s="27"/>
+      <c r="W34" s="27"/>
+      <c r="X34" s="27"/>
+      <c r="Y34" s="27"/>
+      <c r="Z34" s="27"/>
+      <c r="AA34" s="27"/>
+      <c r="AB34" s="27"/>
+      <c r="AC34" s="27"/>
+      <c r="AD34" s="27"/>
+      <c r="AE34" s="27"/>
+      <c r="AF34" s="27"/>
+      <c r="AG34" s="27"/>
+      <c r="AH34" s="27"/>
+      <c r="AI34" s="27"/>
+      <c r="AJ34" s="27"/>
+      <c r="AK34" s="27"/>
+      <c r="AL34" s="27"/>
+      <c r="AM34" s="27"/>
+      <c r="AN34" s="27"/>
+      <c r="AO34" s="27"/>
+      <c r="AP34" s="27"/>
+      <c r="AQ34" s="27"/>
+      <c r="AR34" s="27"/>
+      <c r="AS34" s="27"/>
+      <c r="AT34" s="27"/>
+      <c r="AU34" s="27"/>
+    </row>
+    <row r="35" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I35" s="27"/>
+      <c r="J35" s="27"/>
+      <c r="K35" s="27"/>
+      <c r="L35" s="27"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="27"/>
+      <c r="O35" s="27"/>
+      <c r="P35" s="27"/>
+      <c r="Q35" s="27"/>
+      <c r="R35" s="27"/>
+      <c r="S35" s="27"/>
+      <c r="T35" s="27"/>
+      <c r="U35" s="27"/>
+      <c r="V35" s="27"/>
+      <c r="W35" s="27"/>
+      <c r="X35" s="27"/>
+      <c r="Y35" s="27"/>
+      <c r="Z35" s="27"/>
+      <c r="AA35" s="27"/>
+      <c r="AB35" s="27"/>
+      <c r="AC35" s="27"/>
+      <c r="AD35" s="27"/>
+      <c r="AE35" s="27"/>
+      <c r="AF35" s="27"/>
+      <c r="AG35" s="27"/>
+      <c r="AH35" s="27"/>
+      <c r="AI35" s="27"/>
+      <c r="AJ35" s="27"/>
+      <c r="AK35" s="27"/>
+      <c r="AL35" s="27"/>
+      <c r="AM35" s="27"/>
+      <c r="AN35" s="27"/>
+      <c r="AO35" s="27"/>
+      <c r="AP35" s="27"/>
+      <c r="AQ35" s="27"/>
+      <c r="AR35" s="27"/>
+      <c r="AS35" s="27"/>
+      <c r="AT35" s="27"/>
+      <c r="AU35" s="27"/>
+    </row>
+    <row r="36" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I36" s="27"/>
+      <c r="J36" s="27"/>
+      <c r="K36" s="27"/>
+      <c r="L36" s="27"/>
+      <c r="M36" s="27"/>
+      <c r="N36" s="27"/>
+      <c r="O36" s="27"/>
+      <c r="P36" s="27"/>
+      <c r="Q36" s="27"/>
+      <c r="R36" s="27"/>
+      <c r="S36" s="27"/>
+      <c r="T36" s="27"/>
+      <c r="U36" s="27"/>
+      <c r="V36" s="27"/>
+      <c r="W36" s="27"/>
+      <c r="X36" s="27"/>
+      <c r="Y36" s="27"/>
+      <c r="Z36" s="27"/>
+      <c r="AA36" s="27"/>
+      <c r="AB36" s="27"/>
+      <c r="AC36" s="27"/>
+      <c r="AD36" s="27"/>
+      <c r="AE36" s="27"/>
+      <c r="AF36" s="27"/>
+      <c r="AG36" s="27"/>
+      <c r="AH36" s="27"/>
+      <c r="AI36" s="27"/>
+      <c r="AJ36" s="27"/>
+      <c r="AK36" s="27"/>
+      <c r="AL36" s="27"/>
+      <c r="AM36" s="27"/>
+      <c r="AN36" s="27"/>
+      <c r="AO36" s="27"/>
+      <c r="AP36" s="27"/>
+      <c r="AQ36" s="27"/>
+      <c r="AR36" s="27"/>
+      <c r="AS36" s="27"/>
+      <c r="AT36" s="27"/>
+      <c r="AU36" s="27"/>
+    </row>
+    <row r="37" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I37" s="27"/>
+      <c r="J37" s="27"/>
+      <c r="K37" s="27"/>
+      <c r="L37" s="27"/>
+      <c r="M37" s="27"/>
+      <c r="N37" s="27"/>
+      <c r="O37" s="27"/>
+      <c r="P37" s="27"/>
+      <c r="Q37" s="27"/>
+      <c r="R37" s="27"/>
+      <c r="S37" s="27"/>
+      <c r="T37" s="27"/>
+      <c r="U37" s="27"/>
+      <c r="V37" s="27"/>
+      <c r="W37" s="27"/>
+      <c r="X37" s="27"/>
+      <c r="Y37" s="27"/>
+      <c r="Z37" s="27"/>
+      <c r="AA37" s="27"/>
+      <c r="AB37" s="27"/>
+      <c r="AC37" s="27"/>
+      <c r="AD37" s="27"/>
+      <c r="AE37" s="27"/>
+      <c r="AF37" s="27"/>
+      <c r="AG37" s="27"/>
+      <c r="AH37" s="27"/>
+      <c r="AI37" s="27"/>
+      <c r="AJ37" s="27"/>
+      <c r="AK37" s="27"/>
+      <c r="AL37" s="27"/>
+      <c r="AM37" s="27"/>
+      <c r="AN37" s="27"/>
+      <c r="AO37" s="27"/>
+      <c r="AP37" s="27"/>
+      <c r="AQ37" s="27"/>
+      <c r="AR37" s="27"/>
+      <c r="AS37" s="27"/>
+      <c r="AT37" s="27"/>
+      <c r="AU37" s="27"/>
+    </row>
+    <row r="38" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I38" s="27"/>
+      <c r="J38" s="27"/>
+      <c r="K38" s="27"/>
+      <c r="L38" s="27"/>
+      <c r="M38" s="27"/>
+      <c r="N38" s="27"/>
+      <c r="O38" s="27"/>
+      <c r="P38" s="27"/>
+      <c r="Q38" s="27"/>
+      <c r="R38" s="27"/>
+      <c r="S38" s="27"/>
+      <c r="T38" s="27"/>
+      <c r="U38" s="27"/>
+      <c r="V38" s="27"/>
+      <c r="W38" s="27"/>
+      <c r="X38" s="27"/>
+      <c r="Y38" s="27"/>
+      <c r="Z38" s="27"/>
+      <c r="AA38" s="27"/>
+      <c r="AB38" s="27"/>
+      <c r="AC38" s="27"/>
+      <c r="AD38" s="27"/>
+      <c r="AE38" s="27"/>
+      <c r="AF38" s="27"/>
+      <c r="AG38" s="27"/>
+      <c r="AH38" s="27"/>
+      <c r="AI38" s="27"/>
+      <c r="AJ38" s="27"/>
+      <c r="AK38" s="27"/>
+      <c r="AL38" s="27"/>
+      <c r="AM38" s="27"/>
+      <c r="AN38" s="27"/>
+      <c r="AO38" s="27"/>
+      <c r="AP38" s="27"/>
+      <c r="AQ38" s="27"/>
+      <c r="AR38" s="27"/>
+      <c r="AS38" s="27"/>
+      <c r="AT38" s="27"/>
+      <c r="AU38" s="27"/>
+    </row>
+    <row r="39" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I39" s="27"/>
+      <c r="J39" s="27"/>
+      <c r="K39" s="27"/>
+      <c r="L39" s="27"/>
+      <c r="M39" s="27"/>
+      <c r="N39" s="27"/>
+      <c r="O39" s="27"/>
+      <c r="P39" s="27"/>
+      <c r="Q39" s="27"/>
+      <c r="R39" s="27"/>
+      <c r="S39" s="27"/>
+      <c r="T39" s="27"/>
+      <c r="U39" s="27"/>
+      <c r="V39" s="27"/>
+      <c r="W39" s="27"/>
+      <c r="X39" s="27"/>
+      <c r="Y39" s="27"/>
+      <c r="Z39" s="27"/>
+      <c r="AA39" s="27"/>
+      <c r="AB39" s="27"/>
+      <c r="AC39" s="27"/>
+      <c r="AD39" s="27"/>
+      <c r="AE39" s="27"/>
+      <c r="AF39" s="27"/>
+      <c r="AG39" s="27"/>
+      <c r="AH39" s="27"/>
+      <c r="AI39" s="27"/>
+      <c r="AJ39" s="27"/>
+      <c r="AK39" s="27"/>
+      <c r="AL39" s="27"/>
+      <c r="AM39" s="27"/>
+      <c r="AN39" s="27"/>
+      <c r="AO39" s="27"/>
+      <c r="AP39" s="27"/>
+      <c r="AQ39" s="27"/>
+      <c r="AR39" s="27"/>
+      <c r="AS39" s="27"/>
+      <c r="AT39" s="27"/>
+      <c r="AU39" s="27"/>
+    </row>
+    <row r="40" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27"/>
+      <c r="L40" s="27"/>
+      <c r="M40" s="27"/>
+      <c r="N40" s="27"/>
+      <c r="O40" s="27"/>
+      <c r="P40" s="27"/>
+      <c r="Q40" s="27"/>
+      <c r="R40" s="27"/>
+      <c r="S40" s="27"/>
+      <c r="T40" s="27"/>
+      <c r="U40" s="27"/>
+      <c r="V40" s="27"/>
+      <c r="W40" s="27"/>
+      <c r="X40" s="27"/>
+      <c r="Y40" s="27"/>
+      <c r="Z40" s="27"/>
+      <c r="AA40" s="27"/>
+      <c r="AB40" s="27"/>
+      <c r="AC40" s="27"/>
+      <c r="AD40" s="27"/>
+      <c r="AE40" s="27"/>
+      <c r="AF40" s="27"/>
+      <c r="AG40" s="27"/>
+      <c r="AH40" s="27"/>
+      <c r="AI40" s="27"/>
+      <c r="AJ40" s="27"/>
+      <c r="AK40" s="27"/>
+      <c r="AL40" s="27"/>
+      <c r="AM40" s="27"/>
+      <c r="AN40" s="27"/>
+      <c r="AO40" s="27"/>
+      <c r="AP40" s="27"/>
+      <c r="AQ40" s="27"/>
+      <c r="AR40" s="27"/>
+      <c r="AS40" s="27"/>
+      <c r="AT40" s="27"/>
+      <c r="AU40" s="27"/>
+    </row>
+    <row r="41" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I41" s="27"/>
+      <c r="J41" s="27"/>
+      <c r="K41" s="27"/>
+      <c r="L41" s="27"/>
+      <c r="M41" s="27"/>
+      <c r="N41" s="27"/>
+      <c r="O41" s="27"/>
+      <c r="P41" s="27"/>
+      <c r="Q41" s="27"/>
+      <c r="R41" s="27"/>
+      <c r="S41" s="27"/>
+      <c r="T41" s="27"/>
+      <c r="U41" s="27"/>
+      <c r="V41" s="27"/>
+      <c r="W41" s="27"/>
+      <c r="X41" s="27"/>
+      <c r="Y41" s="27"/>
+      <c r="Z41" s="27"/>
+      <c r="AA41" s="27"/>
+      <c r="AB41" s="27"/>
+      <c r="AC41" s="27"/>
+      <c r="AD41" s="27"/>
+      <c r="AE41" s="27"/>
+      <c r="AF41" s="27"/>
+      <c r="AG41" s="27"/>
+      <c r="AH41" s="27"/>
+      <c r="AI41" s="27"/>
+      <c r="AJ41" s="27"/>
+      <c r="AK41" s="27"/>
+      <c r="AL41" s="27"/>
+      <c r="AM41" s="27"/>
+      <c r="AN41" s="27"/>
+      <c r="AO41" s="27"/>
+      <c r="AP41" s="27"/>
+      <c r="AQ41" s="27"/>
+      <c r="AR41" s="27"/>
+      <c r="AS41" s="27"/>
+      <c r="AT41" s="27"/>
+      <c r="AU41" s="27"/>
+    </row>
+    <row r="42" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I42" s="27"/>
+      <c r="J42" s="27"/>
+      <c r="K42" s="27"/>
+      <c r="L42" s="27"/>
+      <c r="M42" s="27"/>
+      <c r="N42" s="27"/>
+      <c r="O42" s="27"/>
+      <c r="P42" s="27"/>
+      <c r="Q42" s="27"/>
+      <c r="R42" s="27"/>
+      <c r="S42" s="27"/>
+      <c r="T42" s="27"/>
+      <c r="U42" s="27"/>
+      <c r="V42" s="27"/>
+      <c r="W42" s="27"/>
+      <c r="X42" s="27"/>
+      <c r="Y42" s="27"/>
+      <c r="Z42" s="27"/>
+      <c r="AA42" s="27"/>
+      <c r="AB42" s="27"/>
+      <c r="AC42" s="27"/>
+      <c r="AD42" s="27"/>
+      <c r="AE42" s="27"/>
+      <c r="AF42" s="27"/>
+      <c r="AG42" s="27"/>
+      <c r="AH42" s="27"/>
+      <c r="AI42" s="27"/>
+      <c r="AJ42" s="27"/>
+      <c r="AK42" s="27"/>
+      <c r="AL42" s="27"/>
+      <c r="AM42" s="27"/>
+      <c r="AN42" s="27"/>
+      <c r="AO42" s="27"/>
+      <c r="AP42" s="27"/>
+      <c r="AQ42" s="27"/>
+      <c r="AR42" s="27"/>
+      <c r="AS42" s="27"/>
+      <c r="AT42" s="27"/>
+      <c r="AU42" s="27"/>
+    </row>
+    <row r="43" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I43" s="27"/>
+      <c r="J43" s="27"/>
+      <c r="K43" s="27"/>
+      <c r="L43" s="27"/>
+      <c r="M43" s="27"/>
+      <c r="N43" s="27"/>
+      <c r="O43" s="27"/>
+      <c r="P43" s="27"/>
+      <c r="Q43" s="27"/>
+      <c r="R43" s="27"/>
+      <c r="S43" s="27"/>
+      <c r="T43" s="27"/>
+      <c r="U43" s="27"/>
+      <c r="V43" s="27"/>
+      <c r="W43" s="27"/>
+      <c r="X43" s="27"/>
+      <c r="Y43" s="27"/>
+      <c r="Z43" s="27"/>
+      <c r="AA43" s="27"/>
+      <c r="AB43" s="27"/>
+      <c r="AC43" s="27"/>
+      <c r="AD43" s="27"/>
+      <c r="AE43" s="27"/>
+      <c r="AF43" s="27"/>
+      <c r="AG43" s="27"/>
+      <c r="AH43" s="27"/>
+      <c r="AI43" s="27"/>
+      <c r="AJ43" s="27"/>
+      <c r="AK43" s="27"/>
+      <c r="AL43" s="27"/>
+      <c r="AM43" s="27"/>
+      <c r="AN43" s="27"/>
+      <c r="AO43" s="27"/>
+      <c r="AP43" s="27"/>
+      <c r="AQ43" s="27"/>
+      <c r="AR43" s="27"/>
+      <c r="AS43" s="27"/>
+      <c r="AT43" s="27"/>
+      <c r="AU43" s="27"/>
+    </row>
+    <row r="44" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I44" s="27"/>
+      <c r="J44" s="27"/>
+      <c r="K44" s="27"/>
+      <c r="L44" s="27"/>
+      <c r="M44" s="27"/>
+      <c r="N44" s="27"/>
+      <c r="O44" s="27"/>
+      <c r="P44" s="27"/>
+      <c r="Q44" s="27"/>
+      <c r="R44" s="27"/>
+      <c r="S44" s="27"/>
+      <c r="T44" s="27"/>
+      <c r="U44" s="27"/>
+      <c r="V44" s="27"/>
+      <c r="W44" s="27"/>
+      <c r="X44" s="27"/>
+      <c r="Y44" s="27"/>
+      <c r="Z44" s="27"/>
+      <c r="AA44" s="27"/>
+      <c r="AB44" s="27"/>
+      <c r="AC44" s="27"/>
+      <c r="AD44" s="27"/>
+      <c r="AE44" s="27"/>
+      <c r="AF44" s="27"/>
+      <c r="AG44" s="27"/>
+      <c r="AH44" s="27"/>
+      <c r="AI44" s="27"/>
+      <c r="AJ44" s="27"/>
+      <c r="AK44" s="27"/>
+      <c r="AL44" s="27"/>
+      <c r="AM44" s="27"/>
+      <c r="AN44" s="27"/>
+      <c r="AO44" s="27"/>
+      <c r="AP44" s="27"/>
+      <c r="AQ44" s="27"/>
+      <c r="AR44" s="27"/>
+      <c r="AS44" s="27"/>
+      <c r="AT44" s="27"/>
+      <c r="AU44" s="27"/>
+    </row>
+    <row r="45" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I45" s="27"/>
+      <c r="J45" s="27"/>
+      <c r="K45" s="27"/>
+      <c r="L45" s="27"/>
+      <c r="M45" s="27"/>
+      <c r="N45" s="27"/>
+      <c r="O45" s="27"/>
+      <c r="P45" s="27"/>
+      <c r="Q45" s="27"/>
+      <c r="R45" s="27"/>
+      <c r="S45" s="27"/>
+      <c r="T45" s="27"/>
+      <c r="U45" s="27"/>
+      <c r="V45" s="27"/>
+      <c r="W45" s="27"/>
+      <c r="X45" s="27"/>
+      <c r="Y45" s="27"/>
+      <c r="Z45" s="27"/>
+      <c r="AA45" s="27"/>
+      <c r="AB45" s="27"/>
+      <c r="AC45" s="27"/>
+      <c r="AD45" s="27"/>
+      <c r="AE45" s="27"/>
+      <c r="AF45" s="27"/>
+      <c r="AG45" s="27"/>
+      <c r="AH45" s="27"/>
+      <c r="AI45" s="27"/>
+      <c r="AJ45" s="27"/>
+      <c r="AK45" s="27"/>
+      <c r="AL45" s="27"/>
+      <c r="AM45" s="27"/>
+      <c r="AN45" s="27"/>
+      <c r="AO45" s="27"/>
+      <c r="AP45" s="27"/>
+      <c r="AQ45" s="27"/>
+      <c r="AR45" s="27"/>
+      <c r="AS45" s="27"/>
+      <c r="AT45" s="27"/>
+      <c r="AU45" s="27"/>
+    </row>
+    <row r="46" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I46" s="27"/>
+      <c r="J46" s="27"/>
+      <c r="K46" s="27"/>
+      <c r="L46" s="27"/>
+      <c r="M46" s="27"/>
+      <c r="N46" s="27"/>
+      <c r="O46" s="27"/>
+      <c r="P46" s="27"/>
+      <c r="Q46" s="27"/>
+      <c r="R46" s="27"/>
+      <c r="S46" s="27"/>
+      <c r="T46" s="27"/>
+      <c r="U46" s="27"/>
+      <c r="V46" s="27"/>
+      <c r="W46" s="27"/>
+      <c r="X46" s="27"/>
+      <c r="Y46" s="27"/>
+      <c r="Z46" s="27"/>
+      <c r="AA46" s="27"/>
+      <c r="AB46" s="27"/>
+      <c r="AC46" s="27"/>
+      <c r="AD46" s="27"/>
+      <c r="AE46" s="27"/>
+      <c r="AF46" s="27"/>
+      <c r="AG46" s="27"/>
+      <c r="AH46" s="27"/>
+      <c r="AI46" s="27"/>
+      <c r="AJ46" s="27"/>
+      <c r="AK46" s="27"/>
+      <c r="AL46" s="27"/>
+      <c r="AM46" s="27"/>
+      <c r="AN46" s="27"/>
+      <c r="AO46" s="27"/>
+      <c r="AP46" s="27"/>
+      <c r="AQ46" s="27"/>
+      <c r="AR46" s="27"/>
+      <c r="AS46" s="27"/>
+      <c r="AT46" s="27"/>
+      <c r="AU46" s="27"/>
+    </row>
+    <row r="47" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I47" s="27"/>
+      <c r="J47" s="27"/>
+      <c r="K47" s="27"/>
+      <c r="L47" s="27"/>
+      <c r="M47" s="27"/>
+      <c r="N47" s="27"/>
+      <c r="O47" s="27"/>
+      <c r="P47" s="27"/>
+      <c r="Q47" s="27"/>
+      <c r="R47" s="27"/>
+      <c r="S47" s="27"/>
+      <c r="T47" s="27"/>
+      <c r="U47" s="27"/>
+      <c r="V47" s="27"/>
+      <c r="W47" s="27"/>
+      <c r="X47" s="27"/>
+      <c r="Y47" s="27"/>
+      <c r="Z47" s="27"/>
+      <c r="AA47" s="27"/>
+      <c r="AB47" s="27"/>
+      <c r="AC47" s="27"/>
+      <c r="AD47" s="27"/>
+      <c r="AE47" s="27"/>
+      <c r="AF47" s="27"/>
+      <c r="AG47" s="27"/>
+      <c r="AH47" s="27"/>
+      <c r="AI47" s="27"/>
+      <c r="AJ47" s="27"/>
+      <c r="AK47" s="27"/>
+      <c r="AL47" s="27"/>
+      <c r="AM47" s="27"/>
+      <c r="AN47" s="27"/>
+      <c r="AO47" s="27"/>
+      <c r="AP47" s="27"/>
+      <c r="AQ47" s="27"/>
+      <c r="AR47" s="27"/>
+      <c r="AS47" s="27"/>
+      <c r="AT47" s="27"/>
+      <c r="AU47" s="27"/>
+    </row>
+    <row r="48" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I48" s="27"/>
+      <c r="J48" s="27"/>
+      <c r="K48" s="27"/>
+      <c r="L48" s="27"/>
+      <c r="M48" s="27"/>
+      <c r="N48" s="27"/>
+      <c r="O48" s="27"/>
+      <c r="P48" s="27"/>
+      <c r="Q48" s="27"/>
+      <c r="R48" s="27"/>
+      <c r="S48" s="27"/>
+      <c r="T48" s="27"/>
+      <c r="U48" s="27"/>
+      <c r="V48" s="27"/>
+      <c r="W48" s="27"/>
+      <c r="X48" s="27"/>
+      <c r="Y48" s="27"/>
+      <c r="Z48" s="27"/>
+      <c r="AA48" s="27"/>
+      <c r="AB48" s="27"/>
+      <c r="AC48" s="27"/>
+      <c r="AD48" s="27"/>
+      <c r="AE48" s="27"/>
+      <c r="AF48" s="27"/>
+      <c r="AG48" s="27"/>
+      <c r="AH48" s="27"/>
+      <c r="AI48" s="27"/>
+      <c r="AJ48" s="27"/>
+      <c r="AK48" s="27"/>
+      <c r="AL48" s="27"/>
+      <c r="AM48" s="27"/>
+      <c r="AN48" s="27"/>
+      <c r="AO48" s="27"/>
+      <c r="AP48" s="27"/>
+      <c r="AQ48" s="27"/>
+      <c r="AR48" s="27"/>
+      <c r="AS48" s="27"/>
+      <c r="AT48" s="27"/>
+      <c r="AU48" s="27"/>
+    </row>
+    <row r="49" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I49" s="27"/>
+      <c r="J49" s="27"/>
+      <c r="K49" s="27"/>
+      <c r="L49" s="27"/>
+      <c r="M49" s="27"/>
+      <c r="N49" s="27"/>
+      <c r="O49" s="27"/>
+      <c r="P49" s="27"/>
+      <c r="Q49" s="27"/>
+      <c r="R49" s="27"/>
+      <c r="S49" s="27"/>
+      <c r="T49" s="27"/>
+      <c r="U49" s="27"/>
+      <c r="V49" s="27"/>
+      <c r="W49" s="27"/>
+      <c r="X49" s="27"/>
+      <c r="Y49" s="27"/>
+      <c r="Z49" s="27"/>
+      <c r="AA49" s="27"/>
+      <c r="AB49" s="27"/>
+      <c r="AC49" s="27"/>
+      <c r="AD49" s="27"/>
+      <c r="AE49" s="27"/>
+      <c r="AF49" s="27"/>
+      <c r="AG49" s="27"/>
+      <c r="AH49" s="27"/>
+      <c r="AI49" s="27"/>
+      <c r="AJ49" s="27"/>
+      <c r="AK49" s="27"/>
+      <c r="AL49" s="27"/>
+      <c r="AM49" s="27"/>
+      <c r="AN49" s="27"/>
+      <c r="AO49" s="27"/>
+      <c r="AP49" s="27"/>
+      <c r="AQ49" s="27"/>
+      <c r="AR49" s="27"/>
+      <c r="AS49" s="27"/>
+      <c r="AT49" s="27"/>
+      <c r="AU49" s="27"/>
+    </row>
+    <row r="50" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I50" s="27"/>
+      <c r="J50" s="27"/>
+      <c r="K50" s="27"/>
+      <c r="L50" s="27"/>
+      <c r="M50" s="27"/>
+      <c r="N50" s="27"/>
+      <c r="O50" s="27"/>
+      <c r="P50" s="27"/>
+      <c r="Q50" s="27"/>
+      <c r="R50" s="27"/>
+      <c r="S50" s="27"/>
+      <c r="T50" s="27"/>
+      <c r="U50" s="27"/>
+      <c r="V50" s="27"/>
+      <c r="W50" s="27"/>
+      <c r="X50" s="27"/>
+      <c r="Y50" s="27"/>
+      <c r="Z50" s="27"/>
+      <c r="AA50" s="27"/>
+      <c r="AB50" s="27"/>
+      <c r="AC50" s="27"/>
+      <c r="AD50" s="27"/>
+      <c r="AE50" s="27"/>
+      <c r="AF50" s="27"/>
+      <c r="AG50" s="27"/>
+      <c r="AH50" s="27"/>
+      <c r="AI50" s="27"/>
+      <c r="AJ50" s="27"/>
+      <c r="AK50" s="27"/>
+      <c r="AL50" s="27"/>
+      <c r="AM50" s="27"/>
+      <c r="AN50" s="27"/>
+      <c r="AO50" s="27"/>
+      <c r="AP50" s="27"/>
+      <c r="AQ50" s="27"/>
+      <c r="AR50" s="27"/>
+      <c r="AS50" s="27"/>
+      <c r="AT50" s="27"/>
+      <c r="AU50" s="27"/>
+    </row>
+    <row r="51" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I51" s="27"/>
+      <c r="J51" s="27"/>
+      <c r="K51" s="27"/>
+      <c r="L51" s="27"/>
+      <c r="M51" s="27"/>
+      <c r="N51" s="27"/>
+      <c r="O51" s="27"/>
+      <c r="P51" s="27"/>
+      <c r="Q51" s="27"/>
+      <c r="R51" s="27"/>
+      <c r="S51" s="27"/>
+      <c r="T51" s="27"/>
+      <c r="U51" s="27"/>
+      <c r="V51" s="27"/>
+      <c r="W51" s="27"/>
+      <c r="X51" s="27"/>
+      <c r="Y51" s="27"/>
+      <c r="Z51" s="27"/>
+      <c r="AA51" s="27"/>
+      <c r="AB51" s="27"/>
+      <c r="AC51" s="27"/>
+      <c r="AD51" s="27"/>
+      <c r="AE51" s="27"/>
+      <c r="AF51" s="27"/>
+      <c r="AG51" s="27"/>
+      <c r="AH51" s="27"/>
+      <c r="AI51" s="27"/>
+      <c r="AJ51" s="27"/>
+      <c r="AK51" s="27"/>
+      <c r="AL51" s="27"/>
+      <c r="AM51" s="27"/>
+      <c r="AN51" s="27"/>
+      <c r="AO51" s="27"/>
+      <c r="AP51" s="27"/>
+      <c r="AQ51" s="27"/>
+      <c r="AR51" s="27"/>
+      <c r="AS51" s="27"/>
+      <c r="AT51" s="27"/>
+      <c r="AU51" s="27"/>
+    </row>
+    <row r="52" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I52" s="27"/>
+      <c r="J52" s="27"/>
+      <c r="K52" s="27"/>
+      <c r="L52" s="27"/>
+      <c r="M52" s="27"/>
+      <c r="N52" s="27"/>
+      <c r="O52" s="27"/>
+      <c r="P52" s="27"/>
+      <c r="Q52" s="27"/>
+      <c r="R52" s="27"/>
+      <c r="S52" s="27"/>
+      <c r="T52" s="27"/>
+      <c r="U52" s="27"/>
+      <c r="V52" s="27"/>
+      <c r="W52" s="27"/>
+      <c r="X52" s="27"/>
+      <c r="Y52" s="27"/>
+      <c r="Z52" s="27"/>
+      <c r="AA52" s="27"/>
+      <c r="AB52" s="27"/>
+      <c r="AC52" s="27"/>
+      <c r="AD52" s="27"/>
+      <c r="AE52" s="27"/>
+      <c r="AF52" s="27"/>
+      <c r="AG52" s="27"/>
+      <c r="AH52" s="27"/>
+      <c r="AI52" s="27"/>
+      <c r="AJ52" s="27"/>
+      <c r="AK52" s="27"/>
+      <c r="AL52" s="27"/>
+      <c r="AM52" s="27"/>
+      <c r="AN52" s="27"/>
+      <c r="AO52" s="27"/>
+      <c r="AP52" s="27"/>
+      <c r="AQ52" s="27"/>
+      <c r="AR52" s="27"/>
+      <c r="AS52" s="27"/>
+      <c r="AT52" s="27"/>
+      <c r="AU52" s="27"/>
+    </row>
+    <row r="53" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I53" s="27"/>
+      <c r="J53" s="27"/>
+      <c r="K53" s="27"/>
+      <c r="L53" s="27"/>
+      <c r="M53" s="27"/>
+      <c r="N53" s="27"/>
+      <c r="O53" s="27"/>
+      <c r="P53" s="27"/>
+      <c r="Q53" s="27"/>
+      <c r="R53" s="27"/>
+      <c r="S53" s="27"/>
+      <c r="T53" s="27"/>
+      <c r="U53" s="27"/>
+      <c r="V53" s="27"/>
+      <c r="W53" s="27"/>
+      <c r="X53" s="27"/>
+      <c r="Y53" s="27"/>
+      <c r="Z53" s="27"/>
+      <c r="AA53" s="27"/>
+      <c r="AB53" s="27"/>
+      <c r="AC53" s="27"/>
+      <c r="AD53" s="27"/>
+      <c r="AE53" s="27"/>
+      <c r="AF53" s="27"/>
+      <c r="AG53" s="27"/>
+      <c r="AH53" s="27"/>
+      <c r="AI53" s="27"/>
+      <c r="AJ53" s="27"/>
+      <c r="AK53" s="27"/>
+      <c r="AL53" s="27"/>
+      <c r="AM53" s="27"/>
+      <c r="AN53" s="27"/>
+      <c r="AO53" s="27"/>
+      <c r="AP53" s="27"/>
+      <c r="AQ53" s="27"/>
+      <c r="AR53" s="27"/>
+      <c r="AS53" s="27"/>
+      <c r="AT53" s="27"/>
+      <c r="AU53" s="27"/>
+    </row>
+    <row r="54" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I54" s="27"/>
+      <c r="J54" s="27"/>
+      <c r="K54" s="27"/>
+      <c r="L54" s="27"/>
+      <c r="M54" s="27"/>
+      <c r="N54" s="27"/>
+      <c r="O54" s="27"/>
+      <c r="P54" s="27"/>
+      <c r="Q54" s="27"/>
+      <c r="R54" s="27"/>
+      <c r="S54" s="27"/>
+      <c r="T54" s="27"/>
+      <c r="U54" s="27"/>
+      <c r="V54" s="27"/>
+      <c r="W54" s="27"/>
+      <c r="X54" s="27"/>
+      <c r="Y54" s="27"/>
+      <c r="Z54" s="27"/>
+      <c r="AA54" s="27"/>
+      <c r="AB54" s="27"/>
+      <c r="AC54" s="27"/>
+      <c r="AD54" s="27"/>
+      <c r="AE54" s="27"/>
+      <c r="AF54" s="27"/>
+      <c r="AG54" s="27"/>
+      <c r="AH54" s="27"/>
+      <c r="AI54" s="27"/>
+      <c r="AJ54" s="27"/>
+      <c r="AK54" s="27"/>
+      <c r="AL54" s="27"/>
+      <c r="AM54" s="27"/>
+      <c r="AN54" s="27"/>
+      <c r="AO54" s="27"/>
+      <c r="AP54" s="27"/>
+      <c r="AQ54" s="27"/>
+      <c r="AR54" s="27"/>
+      <c r="AS54" s="27"/>
+      <c r="AT54" s="27"/>
+      <c r="AU54" s="27"/>
+    </row>
+    <row r="55" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I55" s="27"/>
+      <c r="J55" s="27"/>
+      <c r="K55" s="27"/>
+      <c r="L55" s="27"/>
+      <c r="M55" s="27"/>
+      <c r="N55" s="27"/>
+      <c r="O55" s="27"/>
+      <c r="P55" s="27"/>
+      <c r="Q55" s="27"/>
+      <c r="R55" s="27"/>
+      <c r="S55" s="27"/>
+      <c r="T55" s="27"/>
+      <c r="U55" s="27"/>
+      <c r="V55" s="27"/>
+      <c r="W55" s="27"/>
+      <c r="X55" s="27"/>
+      <c r="Y55" s="27"/>
+      <c r="Z55" s="27"/>
+      <c r="AA55" s="27"/>
+      <c r="AB55" s="27"/>
+      <c r="AC55" s="27"/>
+      <c r="AD55" s="27"/>
+      <c r="AE55" s="27"/>
+      <c r="AF55" s="27"/>
+      <c r="AG55" s="27"/>
+      <c r="AH55" s="27"/>
+      <c r="AI55" s="27"/>
+      <c r="AJ55" s="27"/>
+      <c r="AK55" s="27"/>
+      <c r="AL55" s="27"/>
+      <c r="AM55" s="27"/>
+      <c r="AN55" s="27"/>
+      <c r="AO55" s="27"/>
+      <c r="AP55" s="27"/>
+      <c r="AQ55" s="27"/>
+      <c r="AR55" s="27"/>
+      <c r="AS55" s="27"/>
+      <c r="AT55" s="27"/>
+      <c r="AU55" s="27"/>
+    </row>
+    <row r="56" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I56" s="27"/>
+      <c r="J56" s="27"/>
+      <c r="K56" s="27"/>
+      <c r="L56" s="27"/>
+      <c r="M56" s="27"/>
+      <c r="N56" s="27"/>
+      <c r="O56" s="27"/>
+      <c r="P56" s="27"/>
+      <c r="Q56" s="27"/>
+      <c r="R56" s="27"/>
+      <c r="S56" s="27"/>
+      <c r="T56" s="27"/>
+      <c r="U56" s="27"/>
+      <c r="V56" s="27"/>
+      <c r="W56" s="27"/>
+      <c r="X56" s="27"/>
+      <c r="Y56" s="27"/>
+      <c r="Z56" s="27"/>
+      <c r="AA56" s="27"/>
+      <c r="AB56" s="27"/>
+      <c r="AC56" s="27"/>
+      <c r="AD56" s="27"/>
+      <c r="AE56" s="27"/>
+      <c r="AF56" s="27"/>
+      <c r="AG56" s="27"/>
+      <c r="AH56" s="27"/>
+      <c r="AI56" s="27"/>
+      <c r="AJ56" s="27"/>
+      <c r="AK56" s="27"/>
+      <c r="AL56" s="27"/>
+      <c r="AM56" s="27"/>
+      <c r="AN56" s="27"/>
+      <c r="AO56" s="27"/>
+      <c r="AP56" s="27"/>
+      <c r="AQ56" s="27"/>
+      <c r="AR56" s="27"/>
+      <c r="AS56" s="27"/>
+      <c r="AT56" s="27"/>
+      <c r="AU56" s="27"/>
+    </row>
+    <row r="57" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I57" s="27"/>
+      <c r="J57" s="27"/>
+      <c r="K57" s="27"/>
+      <c r="L57" s="27"/>
+      <c r="M57" s="27"/>
+      <c r="N57" s="27"/>
+      <c r="O57" s="27"/>
+      <c r="P57" s="27"/>
+      <c r="Q57" s="27"/>
+      <c r="R57" s="27"/>
+      <c r="S57" s="27"/>
+      <c r="T57" s="27"/>
+      <c r="U57" s="27"/>
+      <c r="V57" s="27"/>
+      <c r="W57" s="27"/>
+      <c r="X57" s="27"/>
+      <c r="Y57" s="27"/>
+      <c r="Z57" s="27"/>
+      <c r="AA57" s="27"/>
+      <c r="AB57" s="27"/>
+      <c r="AC57" s="27"/>
+      <c r="AD57" s="27"/>
+      <c r="AE57" s="27"/>
+      <c r="AF57" s="27"/>
+      <c r="AG57" s="27"/>
+      <c r="AH57" s="27"/>
+      <c r="AI57" s="27"/>
+      <c r="AJ57" s="27"/>
+      <c r="AK57" s="27"/>
+      <c r="AL57" s="27"/>
+      <c r="AM57" s="27"/>
+      <c r="AN57" s="27"/>
+      <c r="AO57" s="27"/>
+      <c r="AP57" s="27"/>
+      <c r="AQ57" s="27"/>
+      <c r="AR57" s="27"/>
+      <c r="AS57" s="27"/>
+      <c r="AT57" s="27"/>
+      <c r="AU57" s="27"/>
+    </row>
+    <row r="58" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I58" s="27"/>
+      <c r="J58" s="27"/>
+      <c r="K58" s="27"/>
+      <c r="L58" s="27"/>
+      <c r="M58" s="27"/>
+      <c r="N58" s="27"/>
+      <c r="O58" s="27"/>
+      <c r="P58" s="27"/>
+      <c r="Q58" s="27"/>
+      <c r="R58" s="27"/>
+      <c r="S58" s="27"/>
+      <c r="T58" s="27"/>
+      <c r="U58" s="27"/>
+      <c r="V58" s="27"/>
+      <c r="W58" s="27"/>
+      <c r="X58" s="27"/>
+      <c r="Y58" s="27"/>
+      <c r="Z58" s="27"/>
+      <c r="AA58" s="27"/>
+      <c r="AB58" s="27"/>
+      <c r="AC58" s="27"/>
+      <c r="AD58" s="27"/>
+      <c r="AE58" s="27"/>
+      <c r="AF58" s="27"/>
+      <c r="AG58" s="27"/>
+      <c r="AH58" s="27"/>
+      <c r="AI58" s="27"/>
+      <c r="AJ58" s="27"/>
+      <c r="AK58" s="27"/>
+      <c r="AL58" s="27"/>
+      <c r="AM58" s="27"/>
+      <c r="AN58" s="27"/>
+      <c r="AO58" s="27"/>
+      <c r="AP58" s="27"/>
+      <c r="AQ58" s="27"/>
+      <c r="AR58" s="27"/>
+      <c r="AS58" s="27"/>
+      <c r="AT58" s="27"/>
+      <c r="AU58" s="27"/>
+    </row>
+    <row r="59" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
+      <c r="L59" s="27"/>
+      <c r="M59" s="27"/>
+      <c r="N59" s="27"/>
+      <c r="O59" s="27"/>
+      <c r="P59" s="27"/>
+      <c r="Q59" s="27"/>
+      <c r="R59" s="27"/>
+      <c r="S59" s="27"/>
+      <c r="T59" s="27"/>
+      <c r="U59" s="27"/>
+      <c r="V59" s="27"/>
+      <c r="W59" s="27"/>
+      <c r="X59" s="27"/>
+      <c r="Y59" s="27"/>
+      <c r="Z59" s="27"/>
+      <c r="AA59" s="27"/>
+      <c r="AB59" s="27"/>
+      <c r="AC59" s="27"/>
+      <c r="AD59" s="27"/>
+      <c r="AE59" s="27"/>
+      <c r="AF59" s="27"/>
+      <c r="AG59" s="27"/>
+      <c r="AH59" s="27"/>
+      <c r="AI59" s="27"/>
+      <c r="AJ59" s="27"/>
+      <c r="AK59" s="27"/>
+      <c r="AL59" s="27"/>
+      <c r="AM59" s="27"/>
+      <c r="AN59" s="27"/>
+      <c r="AO59" s="27"/>
+      <c r="AP59" s="27"/>
+      <c r="AQ59" s="27"/>
+      <c r="AR59" s="27"/>
+      <c r="AS59" s="27"/>
+      <c r="AT59" s="27"/>
+      <c r="AU59" s="27"/>
+    </row>
+    <row r="60" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I60" s="27"/>
+      <c r="J60" s="27"/>
+      <c r="K60" s="27"/>
+      <c r="L60" s="27"/>
+      <c r="M60" s="27"/>
+      <c r="N60" s="27"/>
+      <c r="O60" s="27"/>
+      <c r="P60" s="27"/>
+      <c r="Q60" s="27"/>
+      <c r="R60" s="27"/>
+      <c r="S60" s="27"/>
+      <c r="T60" s="27"/>
+      <c r="U60" s="27"/>
+      <c r="V60" s="27"/>
+      <c r="W60" s="27"/>
+      <c r="X60" s="27"/>
+      <c r="Y60" s="27"/>
+      <c r="Z60" s="27"/>
+      <c r="AA60" s="27"/>
+      <c r="AB60" s="27"/>
+      <c r="AC60" s="27"/>
+      <c r="AD60" s="27"/>
+      <c r="AE60" s="27"/>
+      <c r="AF60" s="27"/>
+      <c r="AG60" s="27"/>
+      <c r="AH60" s="27"/>
+      <c r="AI60" s="27"/>
+      <c r="AJ60" s="27"/>
+      <c r="AK60" s="27"/>
+      <c r="AL60" s="27"/>
+      <c r="AM60" s="27"/>
+      <c r="AN60" s="27"/>
+      <c r="AO60" s="27"/>
+      <c r="AP60" s="27"/>
+      <c r="AQ60" s="27"/>
+      <c r="AR60" s="27"/>
+      <c r="AS60" s="27"/>
+      <c r="AT60" s="27"/>
+      <c r="AU60" s="27"/>
+    </row>
+    <row r="61" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I61" s="27"/>
+      <c r="J61" s="27"/>
+      <c r="K61" s="27"/>
+      <c r="L61" s="27"/>
+      <c r="M61" s="27"/>
+      <c r="N61" s="27"/>
+      <c r="O61" s="27"/>
+      <c r="P61" s="27"/>
+      <c r="Q61" s="27"/>
+      <c r="R61" s="27"/>
+      <c r="S61" s="27"/>
+      <c r="T61" s="27"/>
+      <c r="U61" s="27"/>
+      <c r="V61" s="27"/>
+      <c r="W61" s="27"/>
+      <c r="X61" s="27"/>
+      <c r="Y61" s="27"/>
+      <c r="Z61" s="27"/>
+      <c r="AA61" s="27"/>
+      <c r="AB61" s="27"/>
+      <c r="AC61" s="27"/>
+      <c r="AD61" s="27"/>
+      <c r="AE61" s="27"/>
+      <c r="AF61" s="27"/>
+      <c r="AG61" s="27"/>
+      <c r="AH61" s="27"/>
+      <c r="AI61" s="27"/>
+      <c r="AJ61" s="27"/>
+      <c r="AK61" s="27"/>
+      <c r="AL61" s="27"/>
+      <c r="AM61" s="27"/>
+      <c r="AN61" s="27"/>
+      <c r="AO61" s="27"/>
+      <c r="AP61" s="27"/>
+      <c r="AQ61" s="27"/>
+      <c r="AR61" s="27"/>
+      <c r="AS61" s="27"/>
+      <c r="AT61" s="27"/>
+      <c r="AU61" s="27"/>
+    </row>
+    <row r="62" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I62" s="27"/>
+      <c r="J62" s="27"/>
+      <c r="K62" s="27"/>
+      <c r="L62" s="27"/>
+      <c r="M62" s="27"/>
+      <c r="N62" s="27"/>
+      <c r="O62" s="27"/>
+      <c r="P62" s="27"/>
+      <c r="Q62" s="27"/>
+      <c r="R62" s="27"/>
+      <c r="S62" s="27"/>
+      <c r="T62" s="27"/>
+      <c r="U62" s="27"/>
+      <c r="V62" s="27"/>
+      <c r="W62" s="27"/>
+      <c r="X62" s="27"/>
+      <c r="Y62" s="27"/>
+      <c r="Z62" s="27"/>
+      <c r="AA62" s="27"/>
+      <c r="AB62" s="27"/>
+      <c r="AC62" s="27"/>
+      <c r="AD62" s="27"/>
+      <c r="AE62" s="27"/>
+      <c r="AF62" s="27"/>
+      <c r="AG62" s="27"/>
+      <c r="AH62" s="27"/>
+      <c r="AI62" s="27"/>
+      <c r="AJ62" s="27"/>
+      <c r="AK62" s="27"/>
+      <c r="AL62" s="27"/>
+      <c r="AM62" s="27"/>
+      <c r="AN62" s="27"/>
+      <c r="AO62" s="27"/>
+      <c r="AP62" s="27"/>
+      <c r="AQ62" s="27"/>
+      <c r="AR62" s="27"/>
+      <c r="AS62" s="27"/>
+      <c r="AT62" s="27"/>
+      <c r="AU62" s="27"/>
+    </row>
+    <row r="63" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I63" s="27"/>
+      <c r="J63" s="27"/>
+      <c r="K63" s="27"/>
+      <c r="L63" s="27"/>
+      <c r="M63" s="27"/>
+      <c r="N63" s="27"/>
+      <c r="O63" s="27"/>
+      <c r="P63" s="27"/>
+      <c r="Q63" s="27"/>
+      <c r="R63" s="27"/>
+      <c r="S63" s="27"/>
+      <c r="T63" s="27"/>
+      <c r="U63" s="27"/>
+      <c r="V63" s="27"/>
+      <c r="W63" s="27"/>
+      <c r="X63" s="27"/>
+      <c r="Y63" s="27"/>
+      <c r="Z63" s="27"/>
+      <c r="AA63" s="27"/>
+      <c r="AB63" s="27"/>
+      <c r="AC63" s="27"/>
+      <c r="AD63" s="27"/>
+      <c r="AE63" s="27"/>
+      <c r="AF63" s="27"/>
+      <c r="AG63" s="27"/>
+      <c r="AH63" s="27"/>
+      <c r="AI63" s="27"/>
+      <c r="AJ63" s="27"/>
+      <c r="AK63" s="27"/>
+      <c r="AL63" s="27"/>
+      <c r="AM63" s="27"/>
+      <c r="AN63" s="27"/>
+      <c r="AO63" s="27"/>
+      <c r="AP63" s="27"/>
+      <c r="AQ63" s="27"/>
+      <c r="AR63" s="27"/>
+      <c r="AS63" s="27"/>
+      <c r="AT63" s="27"/>
+      <c r="AU63" s="27"/>
+    </row>
+    <row r="64" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I64" s="27"/>
+      <c r="J64" s="27"/>
+      <c r="K64" s="27"/>
+      <c r="L64" s="27"/>
+      <c r="M64" s="27"/>
+      <c r="N64" s="27"/>
+      <c r="O64" s="27"/>
+      <c r="P64" s="27"/>
+      <c r="Q64" s="27"/>
+      <c r="R64" s="27"/>
+      <c r="S64" s="27"/>
+      <c r="T64" s="27"/>
+      <c r="U64" s="27"/>
+      <c r="V64" s="27"/>
+      <c r="W64" s="27"/>
+      <c r="X64" s="27"/>
+      <c r="Y64" s="27"/>
+      <c r="Z64" s="27"/>
+      <c r="AA64" s="27"/>
+      <c r="AB64" s="27"/>
+      <c r="AC64" s="27"/>
+      <c r="AD64" s="27"/>
+      <c r="AE64" s="27"/>
+      <c r="AF64" s="27"/>
+      <c r="AG64" s="27"/>
+      <c r="AH64" s="27"/>
+      <c r="AI64" s="27"/>
+      <c r="AJ64" s="27"/>
+      <c r="AK64" s="27"/>
+      <c r="AL64" s="27"/>
+      <c r="AM64" s="27"/>
+      <c r="AN64" s="27"/>
+      <c r="AO64" s="27"/>
+      <c r="AP64" s="27"/>
+      <c r="AQ64" s="27"/>
+      <c r="AR64" s="27"/>
+      <c r="AS64" s="27"/>
+      <c r="AT64" s="27"/>
+      <c r="AU64" s="27"/>
+    </row>
+    <row r="65" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I65" s="27"/>
+      <c r="J65" s="27"/>
+      <c r="K65" s="27"/>
+      <c r="L65" s="27"/>
+      <c r="M65" s="27"/>
+      <c r="N65" s="27"/>
+      <c r="O65" s="27"/>
+      <c r="P65" s="27"/>
+      <c r="Q65" s="27"/>
+      <c r="R65" s="27"/>
+      <c r="S65" s="27"/>
+      <c r="T65" s="27"/>
+      <c r="U65" s="27"/>
+      <c r="V65" s="27"/>
+      <c r="W65" s="27"/>
+      <c r="X65" s="27"/>
+      <c r="Y65" s="27"/>
+      <c r="Z65" s="27"/>
+      <c r="AA65" s="27"/>
+      <c r="AB65" s="27"/>
+      <c r="AC65" s="27"/>
+      <c r="AD65" s="27"/>
+      <c r="AE65" s="27"/>
+      <c r="AF65" s="27"/>
+      <c r="AG65" s="27"/>
+      <c r="AH65" s="27"/>
+      <c r="AI65" s="27"/>
+      <c r="AJ65" s="27"/>
+      <c r="AK65" s="27"/>
+      <c r="AL65" s="27"/>
+      <c r="AM65" s="27"/>
+      <c r="AN65" s="27"/>
+      <c r="AO65" s="27"/>
+      <c r="AP65" s="27"/>
+      <c r="AQ65" s="27"/>
+      <c r="AR65" s="27"/>
+      <c r="AS65" s="27"/>
+      <c r="AT65" s="27"/>
+      <c r="AU65" s="27"/>
+    </row>
+    <row r="66" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I66" s="27"/>
+      <c r="J66" s="27"/>
+      <c r="K66" s="27"/>
+      <c r="L66" s="27"/>
+      <c r="M66" s="27"/>
+      <c r="N66" s="27"/>
+      <c r="O66" s="27"/>
+      <c r="P66" s="27"/>
+      <c r="Q66" s="27"/>
+      <c r="R66" s="27"/>
+      <c r="S66" s="27"/>
+      <c r="T66" s="27"/>
+      <c r="U66" s="27"/>
+      <c r="V66" s="27"/>
+      <c r="W66" s="27"/>
+      <c r="X66" s="27"/>
+      <c r="Y66" s="27"/>
+      <c r="Z66" s="27"/>
+      <c r="AA66" s="27"/>
+      <c r="AB66" s="27"/>
+      <c r="AC66" s="27"/>
+      <c r="AD66" s="27"/>
+      <c r="AE66" s="27"/>
+      <c r="AF66" s="27"/>
+      <c r="AG66" s="27"/>
+      <c r="AH66" s="27"/>
+      <c r="AI66" s="27"/>
+      <c r="AJ66" s="27"/>
+      <c r="AK66" s="27"/>
+      <c r="AL66" s="27"/>
+      <c r="AM66" s="27"/>
+      <c r="AN66" s="27"/>
+      <c r="AO66" s="27"/>
+      <c r="AP66" s="27"/>
+      <c r="AQ66" s="27"/>
+      <c r="AR66" s="27"/>
+      <c r="AS66" s="27"/>
+      <c r="AT66" s="27"/>
+      <c r="AU66" s="27"/>
+    </row>
+    <row r="67" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I67" s="27"/>
+      <c r="J67" s="27"/>
+      <c r="K67" s="27"/>
+      <c r="L67" s="27"/>
+      <c r="M67" s="27"/>
+      <c r="N67" s="27"/>
+      <c r="O67" s="27"/>
+      <c r="P67" s="27"/>
+      <c r="Q67" s="27"/>
+      <c r="R67" s="27"/>
+      <c r="S67" s="27"/>
+      <c r="T67" s="27"/>
+      <c r="U67" s="27"/>
+      <c r="V67" s="27"/>
+      <c r="W67" s="27"/>
+      <c r="X67" s="27"/>
+      <c r="Y67" s="27"/>
+      <c r="Z67" s="27"/>
+      <c r="AA67" s="27"/>
+      <c r="AB67" s="27"/>
+      <c r="AC67" s="27"/>
+      <c r="AD67" s="27"/>
+      <c r="AE67" s="27"/>
+      <c r="AF67" s="27"/>
+      <c r="AG67" s="27"/>
+      <c r="AH67" s="27"/>
+      <c r="AI67" s="27"/>
+      <c r="AJ67" s="27"/>
+      <c r="AK67" s="27"/>
+      <c r="AL67" s="27"/>
+      <c r="AM67" s="27"/>
+      <c r="AN67" s="27"/>
+      <c r="AO67" s="27"/>
+      <c r="AP67" s="27"/>
+      <c r="AQ67" s="27"/>
+      <c r="AR67" s="27"/>
+      <c r="AS67" s="27"/>
+      <c r="AT67" s="27"/>
+      <c r="AU67" s="27"/>
+    </row>
+    <row r="68" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I68" s="27"/>
+      <c r="J68" s="27"/>
+      <c r="K68" s="27"/>
+      <c r="L68" s="27"/>
+      <c r="M68" s="27"/>
+      <c r="N68" s="27"/>
+      <c r="O68" s="27"/>
+      <c r="P68" s="27"/>
+      <c r="Q68" s="27"/>
+      <c r="R68" s="27"/>
+      <c r="S68" s="27"/>
+      <c r="T68" s="27"/>
+      <c r="U68" s="27"/>
+      <c r="V68" s="27"/>
+      <c r="W68" s="27"/>
+      <c r="X68" s="27"/>
+      <c r="Y68" s="27"/>
+      <c r="Z68" s="27"/>
+      <c r="AA68" s="27"/>
+      <c r="AB68" s="27"/>
+      <c r="AC68" s="27"/>
+      <c r="AD68" s="27"/>
+      <c r="AE68" s="27"/>
+      <c r="AF68" s="27"/>
+      <c r="AG68" s="27"/>
+      <c r="AH68" s="27"/>
+      <c r="AI68" s="27"/>
+      <c r="AJ68" s="27"/>
+      <c r="AK68" s="27"/>
+      <c r="AL68" s="27"/>
+      <c r="AM68" s="27"/>
+      <c r="AN68" s="27"/>
+      <c r="AO68" s="27"/>
+      <c r="AP68" s="27"/>
+      <c r="AQ68" s="27"/>
+      <c r="AR68" s="27"/>
+      <c r="AS68" s="27"/>
+      <c r="AT68" s="27"/>
+      <c r="AU68" s="27"/>
+    </row>
+    <row r="69" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I69" s="27"/>
+      <c r="J69" s="27"/>
+      <c r="K69" s="27"/>
+      <c r="L69" s="27"/>
+      <c r="M69" s="27"/>
+      <c r="N69" s="27"/>
+      <c r="O69" s="27"/>
+      <c r="P69" s="27"/>
+      <c r="Q69" s="27"/>
+      <c r="R69" s="27"/>
+      <c r="S69" s="27"/>
+      <c r="T69" s="27"/>
+      <c r="U69" s="27"/>
+      <c r="V69" s="27"/>
+      <c r="W69" s="27"/>
+      <c r="X69" s="27"/>
+      <c r="Y69" s="27"/>
+      <c r="Z69" s="27"/>
+      <c r="AA69" s="27"/>
+      <c r="AB69" s="27"/>
+      <c r="AC69" s="27"/>
+      <c r="AD69" s="27"/>
+      <c r="AE69" s="27"/>
+      <c r="AF69" s="27"/>
+      <c r="AG69" s="27"/>
+      <c r="AH69" s="27"/>
+      <c r="AI69" s="27"/>
+      <c r="AJ69" s="27"/>
+      <c r="AK69" s="27"/>
+      <c r="AL69" s="27"/>
+      <c r="AM69" s="27"/>
+      <c r="AN69" s="27"/>
+      <c r="AO69" s="27"/>
+      <c r="AP69" s="27"/>
+      <c r="AQ69" s="27"/>
+      <c r="AR69" s="27"/>
+      <c r="AS69" s="27"/>
+      <c r="AT69" s="27"/>
+      <c r="AU69" s="27"/>
+    </row>
+    <row r="70" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I70" s="27"/>
+      <c r="J70" s="27"/>
+      <c r="K70" s="27"/>
+      <c r="L70" s="27"/>
+      <c r="M70" s="27"/>
+      <c r="N70" s="27"/>
+      <c r="O70" s="27"/>
+      <c r="P70" s="27"/>
+      <c r="Q70" s="27"/>
+      <c r="R70" s="27"/>
+      <c r="S70" s="27"/>
+      <c r="T70" s="27"/>
+      <c r="U70" s="27"/>
+      <c r="V70" s="27"/>
+      <c r="W70" s="27"/>
+      <c r="X70" s="27"/>
+      <c r="Y70" s="27"/>
+      <c r="Z70" s="27"/>
+      <c r="AA70" s="27"/>
+      <c r="AB70" s="27"/>
+      <c r="AC70" s="27"/>
+      <c r="AD70" s="27"/>
+      <c r="AE70" s="27"/>
+      <c r="AF70" s="27"/>
+      <c r="AG70" s="27"/>
+      <c r="AH70" s="27"/>
+      <c r="AI70" s="27"/>
+      <c r="AJ70" s="27"/>
+      <c r="AK70" s="27"/>
+      <c r="AL70" s="27"/>
+      <c r="AM70" s="27"/>
+      <c r="AN70" s="27"/>
+      <c r="AO70" s="27"/>
+      <c r="AP70" s="27"/>
+      <c r="AQ70" s="27"/>
+      <c r="AR70" s="27"/>
+      <c r="AS70" s="27"/>
+      <c r="AT70" s="27"/>
+      <c r="AU70" s="27"/>
+    </row>
+    <row r="71" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I71" s="27"/>
+      <c r="J71" s="27"/>
+      <c r="K71" s="27"/>
+      <c r="L71" s="27"/>
+      <c r="M71" s="27"/>
+      <c r="N71" s="27"/>
+      <c r="O71" s="27"/>
+      <c r="P71" s="27"/>
+      <c r="Q71" s="27"/>
+      <c r="R71" s="27"/>
+      <c r="S71" s="27"/>
+      <c r="T71" s="27"/>
+      <c r="U71" s="27"/>
+      <c r="V71" s="27"/>
+      <c r="W71" s="27"/>
+      <c r="X71" s="27"/>
+      <c r="Y71" s="27"/>
+      <c r="Z71" s="27"/>
+      <c r="AA71" s="27"/>
+      <c r="AB71" s="27"/>
+      <c r="AC71" s="27"/>
+      <c r="AD71" s="27"/>
+      <c r="AE71" s="27"/>
+      <c r="AF71" s="27"/>
+      <c r="AG71" s="27"/>
+      <c r="AH71" s="27"/>
+      <c r="AI71" s="27"/>
+      <c r="AJ71" s="27"/>
+      <c r="AK71" s="27"/>
+      <c r="AL71" s="27"/>
+      <c r="AM71" s="27"/>
+      <c r="AN71" s="27"/>
+      <c r="AO71" s="27"/>
+      <c r="AP71" s="27"/>
+      <c r="AQ71" s="27"/>
+      <c r="AR71" s="27"/>
+      <c r="AS71" s="27"/>
+      <c r="AT71" s="27"/>
+      <c r="AU71" s="27"/>
+    </row>
+    <row r="72" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I72" s="27"/>
+      <c r="J72" s="27"/>
+      <c r="K72" s="27"/>
+      <c r="L72" s="27"/>
+      <c r="M72" s="27"/>
+      <c r="N72" s="27"/>
+      <c r="O72" s="27"/>
+      <c r="P72" s="27"/>
+      <c r="Q72" s="27"/>
+      <c r="R72" s="27"/>
+      <c r="S72" s="27"/>
+      <c r="T72" s="27"/>
+      <c r="U72" s="27"/>
+      <c r="V72" s="27"/>
+      <c r="W72" s="27"/>
+      <c r="X72" s="27"/>
+      <c r="Y72" s="27"/>
+      <c r="Z72" s="27"/>
+      <c r="AA72" s="27"/>
+      <c r="AB72" s="27"/>
+      <c r="AC72" s="27"/>
+      <c r="AD72" s="27"/>
+      <c r="AE72" s="27"/>
+      <c r="AF72" s="27"/>
+      <c r="AG72" s="27"/>
+      <c r="AH72" s="27"/>
+      <c r="AI72" s="27"/>
+      <c r="AJ72" s="27"/>
+      <c r="AK72" s="27"/>
+      <c r="AL72" s="27"/>
+      <c r="AM72" s="27"/>
+      <c r="AN72" s="27"/>
+      <c r="AO72" s="27"/>
+      <c r="AP72" s="27"/>
+      <c r="AQ72" s="27"/>
+      <c r="AR72" s="27"/>
+      <c r="AS72" s="27"/>
+      <c r="AT72" s="27"/>
+      <c r="AU72" s="27"/>
+    </row>
+    <row r="73" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I73" s="27"/>
+      <c r="J73" s="27"/>
+      <c r="K73" s="27"/>
+      <c r="L73" s="27"/>
+      <c r="M73" s="27"/>
+      <c r="N73" s="27"/>
+      <c r="O73" s="27"/>
+      <c r="P73" s="27"/>
+      <c r="Q73" s="27"/>
+      <c r="R73" s="27"/>
+      <c r="S73" s="27"/>
+      <c r="T73" s="27"/>
+      <c r="U73" s="27"/>
+      <c r="V73" s="27"/>
+      <c r="W73" s="27"/>
+      <c r="X73" s="27"/>
+      <c r="Y73" s="27"/>
+      <c r="Z73" s="27"/>
+      <c r="AA73" s="27"/>
+      <c r="AB73" s="27"/>
+      <c r="AC73" s="27"/>
+      <c r="AD73" s="27"/>
+      <c r="AE73" s="27"/>
+      <c r="AF73" s="27"/>
+      <c r="AG73" s="27"/>
+      <c r="AH73" s="27"/>
+      <c r="AI73" s="27"/>
+      <c r="AJ73" s="27"/>
+      <c r="AK73" s="27"/>
+      <c r="AL73" s="27"/>
+      <c r="AM73" s="27"/>
+      <c r="AN73" s="27"/>
+      <c r="AO73" s="27"/>
+      <c r="AP73" s="27"/>
+      <c r="AQ73" s="27"/>
+      <c r="AR73" s="27"/>
+      <c r="AS73" s="27"/>
+      <c r="AT73" s="27"/>
+      <c r="AU73" s="27"/>
+    </row>
+    <row r="74" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I74" s="27"/>
+      <c r="J74" s="27"/>
+      <c r="K74" s="27"/>
+      <c r="L74" s="27"/>
+      <c r="M74" s="27"/>
+      <c r="N74" s="27"/>
+      <c r="O74" s="27"/>
+      <c r="P74" s="27"/>
+      <c r="Q74" s="27"/>
+      <c r="R74" s="27"/>
+      <c r="S74" s="27"/>
+      <c r="T74" s="27"/>
+      <c r="U74" s="27"/>
+      <c r="V74" s="27"/>
+      <c r="W74" s="27"/>
+      <c r="X74" s="27"/>
+      <c r="Y74" s="27"/>
+      <c r="Z74" s="27"/>
+      <c r="AA74" s="27"/>
+      <c r="AB74" s="27"/>
+      <c r="AC74" s="27"/>
+      <c r="AD74" s="27"/>
+      <c r="AE74" s="27"/>
+      <c r="AF74" s="27"/>
+      <c r="AG74" s="27"/>
+      <c r="AH74" s="27"/>
+      <c r="AI74" s="27"/>
+      <c r="AJ74" s="27"/>
+      <c r="AK74" s="27"/>
+      <c r="AL74" s="27"/>
+      <c r="AM74" s="27"/>
+      <c r="AN74" s="27"/>
+      <c r="AO74" s="27"/>
+      <c r="AP74" s="27"/>
+      <c r="AQ74" s="27"/>
+      <c r="AR74" s="27"/>
+      <c r="AS74" s="27"/>
+      <c r="AT74" s="27"/>
+      <c r="AU74" s="27"/>
+    </row>
+    <row r="75" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I75" s="27"/>
+      <c r="J75" s="27"/>
+      <c r="K75" s="27"/>
+      <c r="L75" s="27"/>
+      <c r="M75" s="27"/>
+      <c r="N75" s="27"/>
+      <c r="O75" s="27"/>
+      <c r="P75" s="27"/>
+      <c r="Q75" s="27"/>
+      <c r="R75" s="27"/>
+      <c r="S75" s="27"/>
+      <c r="T75" s="27"/>
+      <c r="U75" s="27"/>
+      <c r="V75" s="27"/>
+      <c r="W75" s="27"/>
+      <c r="X75" s="27"/>
+      <c r="Y75" s="27"/>
+      <c r="Z75" s="27"/>
+      <c r="AA75" s="27"/>
+      <c r="AB75" s="27"/>
+      <c r="AC75" s="27"/>
+      <c r="AD75" s="27"/>
+      <c r="AE75" s="27"/>
+      <c r="AF75" s="27"/>
+      <c r="AG75" s="27"/>
+      <c r="AH75" s="27"/>
+      <c r="AI75" s="27"/>
+      <c r="AJ75" s="27"/>
+      <c r="AK75" s="27"/>
+      <c r="AL75" s="27"/>
+      <c r="AM75" s="27"/>
+      <c r="AN75" s="27"/>
+      <c r="AO75" s="27"/>
+      <c r="AP75" s="27"/>
+      <c r="AQ75" s="27"/>
+      <c r="AR75" s="27"/>
+      <c r="AS75" s="27"/>
+      <c r="AT75" s="27"/>
+      <c r="AU75" s="27"/>
+    </row>
+    <row r="76" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I76" s="27"/>
+      <c r="J76" s="27"/>
+      <c r="K76" s="27"/>
+      <c r="L76" s="27"/>
+      <c r="M76" s="27"/>
+      <c r="N76" s="27"/>
+      <c r="O76" s="27"/>
+      <c r="P76" s="27"/>
+      <c r="Q76" s="27"/>
+      <c r="R76" s="27"/>
+      <c r="S76" s="27"/>
+      <c r="T76" s="27"/>
+      <c r="U76" s="27"/>
+      <c r="V76" s="27"/>
+      <c r="W76" s="27"/>
+      <c r="X76" s="27"/>
+      <c r="Y76" s="27"/>
+      <c r="Z76" s="27"/>
+      <c r="AA76" s="27"/>
+      <c r="AB76" s="27"/>
+      <c r="AC76" s="27"/>
+      <c r="AD76" s="27"/>
+      <c r="AE76" s="27"/>
+      <c r="AF76" s="27"/>
+      <c r="AG76" s="27"/>
+      <c r="AH76" s="27"/>
+      <c r="AI76" s="27"/>
+      <c r="AJ76" s="27"/>
+      <c r="AK76" s="27"/>
+      <c r="AL76" s="27"/>
+      <c r="AM76" s="27"/>
+      <c r="AN76" s="27"/>
+      <c r="AO76" s="27"/>
+      <c r="AP76" s="27"/>
+      <c r="AQ76" s="27"/>
+      <c r="AR76" s="27"/>
+      <c r="AS76" s="27"/>
+      <c r="AT76" s="27"/>
+      <c r="AU76" s="27"/>
+    </row>
+    <row r="77" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I77" s="27"/>
+      <c r="J77" s="27"/>
+      <c r="K77" s="27"/>
+      <c r="L77" s="27"/>
+      <c r="M77" s="27"/>
+      <c r="N77" s="27"/>
+      <c r="O77" s="27"/>
+      <c r="P77" s="27"/>
+      <c r="Q77" s="27"/>
+      <c r="R77" s="27"/>
+      <c r="S77" s="27"/>
+      <c r="T77" s="27"/>
+      <c r="U77" s="27"/>
+      <c r="V77" s="27"/>
+      <c r="W77" s="27"/>
+      <c r="X77" s="27"/>
+      <c r="Y77" s="27"/>
+      <c r="Z77" s="27"/>
+      <c r="AA77" s="27"/>
+      <c r="AB77" s="27"/>
+      <c r="AC77" s="27"/>
+      <c r="AD77" s="27"/>
+      <c r="AE77" s="27"/>
+      <c r="AF77" s="27"/>
+      <c r="AG77" s="27"/>
+      <c r="AH77" s="27"/>
+      <c r="AI77" s="27"/>
+      <c r="AJ77" s="27"/>
+      <c r="AK77" s="27"/>
+      <c r="AL77" s="27"/>
+      <c r="AM77" s="27"/>
+      <c r="AN77" s="27"/>
+      <c r="AO77" s="27"/>
+      <c r="AP77" s="27"/>
+      <c r="AQ77" s="27"/>
+      <c r="AR77" s="27"/>
+      <c r="AS77" s="27"/>
+      <c r="AT77" s="27"/>
+      <c r="AU77" s="27"/>
+    </row>
+    <row r="78" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I78" s="27"/>
+      <c r="J78" s="27"/>
+      <c r="K78" s="27"/>
+      <c r="L78" s="27"/>
+      <c r="M78" s="27"/>
+      <c r="N78" s="27"/>
+      <c r="O78" s="27"/>
+      <c r="P78" s="27"/>
+      <c r="Q78" s="27"/>
+      <c r="R78" s="27"/>
+      <c r="S78" s="27"/>
+      <c r="T78" s="27"/>
+      <c r="U78" s="27"/>
+      <c r="V78" s="27"/>
+      <c r="W78" s="27"/>
+      <c r="X78" s="27"/>
+      <c r="Y78" s="27"/>
+      <c r="Z78" s="27"/>
+      <c r="AA78" s="27"/>
+      <c r="AB78" s="27"/>
+      <c r="AC78" s="27"/>
+      <c r="AD78" s="27"/>
+      <c r="AE78" s="27"/>
+      <c r="AF78" s="27"/>
+      <c r="AG78" s="27"/>
+      <c r="AH78" s="27"/>
+      <c r="AI78" s="27"/>
+      <c r="AJ78" s="27"/>
+      <c r="AK78" s="27"/>
+      <c r="AL78" s="27"/>
+      <c r="AM78" s="27"/>
+      <c r="AN78" s="27"/>
+      <c r="AO78" s="27"/>
+      <c r="AP78" s="27"/>
+      <c r="AQ78" s="27"/>
+      <c r="AR78" s="27"/>
+      <c r="AS78" s="27"/>
+      <c r="AT78" s="27"/>
+      <c r="AU78" s="27"/>
+    </row>
+    <row r="79" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I79" s="27"/>
+      <c r="J79" s="27"/>
+      <c r="K79" s="27"/>
+      <c r="L79" s="27"/>
+      <c r="M79" s="27"/>
+      <c r="N79" s="27"/>
+      <c r="O79" s="27"/>
+      <c r="P79" s="27"/>
+      <c r="Q79" s="27"/>
+      <c r="R79" s="27"/>
+      <c r="S79" s="27"/>
+      <c r="T79" s="27"/>
+      <c r="U79" s="27"/>
+      <c r="V79" s="27"/>
+      <c r="W79" s="27"/>
+      <c r="X79" s="27"/>
+      <c r="Y79" s="27"/>
+      <c r="Z79" s="27"/>
+      <c r="AA79" s="27"/>
+      <c r="AB79" s="27"/>
+      <c r="AC79" s="27"/>
+      <c r="AD79" s="27"/>
+      <c r="AE79" s="27"/>
+      <c r="AF79" s="27"/>
+      <c r="AG79" s="27"/>
+      <c r="AH79" s="27"/>
+      <c r="AI79" s="27"/>
+      <c r="AJ79" s="27"/>
+      <c r="AK79" s="27"/>
+      <c r="AL79" s="27"/>
+      <c r="AM79" s="27"/>
+      <c r="AN79" s="27"/>
+      <c r="AO79" s="27"/>
+      <c r="AP79" s="27"/>
+      <c r="AQ79" s="27"/>
+      <c r="AR79" s="27"/>
+      <c r="AS79" s="27"/>
+      <c r="AT79" s="27"/>
+      <c r="AU79" s="27"/>
+    </row>
+    <row r="80" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I80" s="27"/>
+      <c r="J80" s="27"/>
+      <c r="K80" s="27"/>
+      <c r="L80" s="27"/>
+      <c r="M80" s="27"/>
+      <c r="N80" s="27"/>
+      <c r="O80" s="27"/>
+      <c r="P80" s="27"/>
+      <c r="Q80" s="27"/>
+      <c r="R80" s="27"/>
+      <c r="S80" s="27"/>
+      <c r="T80" s="27"/>
+      <c r="U80" s="27"/>
+      <c r="V80" s="27"/>
+      <c r="W80" s="27"/>
+      <c r="X80" s="27"/>
+      <c r="Y80" s="27"/>
+      <c r="Z80" s="27"/>
+      <c r="AA80" s="27"/>
+      <c r="AB80" s="27"/>
+      <c r="AC80" s="27"/>
+      <c r="AD80" s="27"/>
+      <c r="AE80" s="27"/>
+      <c r="AF80" s="27"/>
+      <c r="AG80" s="27"/>
+      <c r="AH80" s="27"/>
+      <c r="AI80" s="27"/>
+      <c r="AJ80" s="27"/>
+      <c r="AK80" s="27"/>
+      <c r="AL80" s="27"/>
+      <c r="AM80" s="27"/>
+      <c r="AN80" s="27"/>
+      <c r="AO80" s="27"/>
+      <c r="AP80" s="27"/>
+      <c r="AQ80" s="27"/>
+      <c r="AR80" s="27"/>
+      <c r="AS80" s="27"/>
+      <c r="AT80" s="27"/>
+      <c r="AU80" s="27"/>
+    </row>
+    <row r="81" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I81" s="27"/>
+      <c r="J81" s="27"/>
+      <c r="K81" s="27"/>
+      <c r="L81" s="27"/>
+      <c r="M81" s="27"/>
+      <c r="N81" s="27"/>
+      <c r="O81" s="27"/>
+      <c r="P81" s="27"/>
+      <c r="Q81" s="27"/>
+      <c r="R81" s="27"/>
+      <c r="S81" s="27"/>
+      <c r="T81" s="27"/>
+      <c r="U81" s="27"/>
+      <c r="V81" s="27"/>
+      <c r="W81" s="27"/>
+      <c r="X81" s="27"/>
+      <c r="Y81" s="27"/>
+      <c r="Z81" s="27"/>
+      <c r="AA81" s="27"/>
+      <c r="AB81" s="27"/>
+      <c r="AC81" s="27"/>
+      <c r="AD81" s="27"/>
+      <c r="AE81" s="27"/>
+      <c r="AF81" s="27"/>
+      <c r="AG81" s="27"/>
+      <c r="AH81" s="27"/>
+      <c r="AI81" s="27"/>
+      <c r="AJ81" s="27"/>
+      <c r="AK81" s="27"/>
+      <c r="AL81" s="27"/>
+      <c r="AM81" s="27"/>
+      <c r="AN81" s="27"/>
+      <c r="AO81" s="27"/>
+      <c r="AP81" s="27"/>
+      <c r="AQ81" s="27"/>
+      <c r="AR81" s="27"/>
+      <c r="AS81" s="27"/>
+      <c r="AT81" s="27"/>
+      <c r="AU81" s="27"/>
+    </row>
+    <row r="82" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I82" s="27"/>
+      <c r="J82" s="27"/>
+      <c r="K82" s="27"/>
+      <c r="L82" s="27"/>
+      <c r="M82" s="27"/>
+      <c r="N82" s="27"/>
+      <c r="O82" s="27"/>
+      <c r="P82" s="27"/>
+      <c r="Q82" s="27"/>
+      <c r="R82" s="27"/>
+      <c r="S82" s="27"/>
+      <c r="T82" s="27"/>
+      <c r="U82" s="27"/>
+      <c r="V82" s="27"/>
+      <c r="W82" s="27"/>
+      <c r="X82" s="27"/>
+      <c r="Y82" s="27"/>
+      <c r="Z82" s="27"/>
+      <c r="AA82" s="27"/>
+      <c r="AB82" s="27"/>
+      <c r="AC82" s="27"/>
+      <c r="AD82" s="27"/>
+      <c r="AE82" s="27"/>
+      <c r="AF82" s="27"/>
+      <c r="AG82" s="27"/>
+      <c r="AH82" s="27"/>
+      <c r="AI82" s="27"/>
+      <c r="AJ82" s="27"/>
+      <c r="AK82" s="27"/>
+      <c r="AL82" s="27"/>
+      <c r="AM82" s="27"/>
+      <c r="AN82" s="27"/>
+      <c r="AO82" s="27"/>
+      <c r="AP82" s="27"/>
+      <c r="AQ82" s="27"/>
+      <c r="AR82" s="27"/>
+      <c r="AS82" s="27"/>
+      <c r="AT82" s="27"/>
+      <c r="AU82" s="27"/>
+    </row>
+    <row r="83" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I83" s="27"/>
+      <c r="J83" s="27"/>
+      <c r="K83" s="27"/>
+      <c r="L83" s="27"/>
+      <c r="M83" s="27"/>
+      <c r="N83" s="27"/>
+      <c r="O83" s="27"/>
+      <c r="P83" s="27"/>
+      <c r="Q83" s="27"/>
+      <c r="R83" s="27"/>
+      <c r="S83" s="27"/>
+      <c r="T83" s="27"/>
+      <c r="U83" s="27"/>
+      <c r="V83" s="27"/>
+      <c r="W83" s="27"/>
+      <c r="X83" s="27"/>
+      <c r="Y83" s="27"/>
+      <c r="Z83" s="27"/>
+      <c r="AA83" s="27"/>
+      <c r="AB83" s="27"/>
+      <c r="AC83" s="27"/>
+      <c r="AD83" s="27"/>
+      <c r="AE83" s="27"/>
+      <c r="AF83" s="27"/>
+      <c r="AG83" s="27"/>
+      <c r="AH83" s="27"/>
+      <c r="AI83" s="27"/>
+      <c r="AJ83" s="27"/>
+      <c r="AK83" s="27"/>
+      <c r="AL83" s="27"/>
+      <c r="AM83" s="27"/>
+      <c r="AN83" s="27"/>
+      <c r="AO83" s="27"/>
+      <c r="AP83" s="27"/>
+      <c r="AQ83" s="27"/>
+      <c r="AR83" s="27"/>
+      <c r="AS83" s="27"/>
+      <c r="AT83" s="27"/>
+      <c r="AU83" s="27"/>
+    </row>
+    <row r="84" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I84" s="27"/>
+      <c r="J84" s="27"/>
+      <c r="K84" s="27"/>
+      <c r="L84" s="27"/>
+      <c r="M84" s="27"/>
+      <c r="N84" s="27"/>
+      <c r="O84" s="27"/>
+      <c r="P84" s="27"/>
+      <c r="Q84" s="27"/>
+      <c r="R84" s="27"/>
+      <c r="S84" s="27"/>
+      <c r="T84" s="27"/>
+      <c r="U84" s="27"/>
+      <c r="V84" s="27"/>
+      <c r="W84" s="27"/>
+      <c r="X84" s="27"/>
+      <c r="Y84" s="27"/>
+      <c r="Z84" s="27"/>
+      <c r="AA84" s="27"/>
+      <c r="AB84" s="27"/>
+      <c r="AC84" s="27"/>
+      <c r="AD84" s="27"/>
+      <c r="AE84" s="27"/>
+      <c r="AF84" s="27"/>
+      <c r="AG84" s="27"/>
+      <c r="AH84" s="27"/>
+      <c r="AI84" s="27"/>
+      <c r="AJ84" s="27"/>
+      <c r="AK84" s="27"/>
+      <c r="AL84" s="27"/>
+      <c r="AM84" s="27"/>
+      <c r="AN84" s="27"/>
+      <c r="AO84" s="27"/>
+      <c r="AP84" s="27"/>
+      <c r="AQ84" s="27"/>
+      <c r="AR84" s="27"/>
+      <c r="AS84" s="27"/>
+      <c r="AT84" s="27"/>
+      <c r="AU84" s="27"/>
+    </row>
+    <row r="85" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I85" s="27"/>
+      <c r="J85" s="27"/>
+      <c r="K85" s="27"/>
+      <c r="L85" s="27"/>
+      <c r="M85" s="27"/>
+      <c r="N85" s="27"/>
+      <c r="O85" s="27"/>
+      <c r="P85" s="27"/>
+      <c r="Q85" s="27"/>
+      <c r="R85" s="27"/>
+      <c r="S85" s="27"/>
+      <c r="T85" s="27"/>
+      <c r="U85" s="27"/>
+      <c r="V85" s="27"/>
+      <c r="W85" s="27"/>
+      <c r="X85" s="27"/>
+      <c r="Y85" s="27"/>
+      <c r="Z85" s="27"/>
+      <c r="AA85" s="27"/>
+      <c r="AB85" s="27"/>
+      <c r="AC85" s="27"/>
+      <c r="AD85" s="27"/>
+      <c r="AE85" s="27"/>
+      <c r="AF85" s="27"/>
+      <c r="AG85" s="27"/>
+      <c r="AH85" s="27"/>
+      <c r="AI85" s="27"/>
+      <c r="AJ85" s="27"/>
+      <c r="AK85" s="27"/>
+      <c r="AL85" s="27"/>
+      <c r="AM85" s="27"/>
+      <c r="AN85" s="27"/>
+      <c r="AO85" s="27"/>
+      <c r="AP85" s="27"/>
+      <c r="AQ85" s="27"/>
+      <c r="AR85" s="27"/>
+      <c r="AS85" s="27"/>
+      <c r="AT85" s="27"/>
+      <c r="AU85" s="27"/>
+    </row>
+    <row r="86" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I86" s="27"/>
+      <c r="J86" s="27"/>
+      <c r="K86" s="27"/>
+      <c r="L86" s="27"/>
+      <c r="M86" s="27"/>
+      <c r="N86" s="27"/>
+      <c r="O86" s="27"/>
+      <c r="P86" s="27"/>
+      <c r="Q86" s="27"/>
+      <c r="R86" s="27"/>
+      <c r="S86" s="27"/>
+      <c r="T86" s="27"/>
+      <c r="U86" s="27"/>
+      <c r="V86" s="27"/>
+      <c r="W86" s="27"/>
+      <c r="X86" s="27"/>
+      <c r="Y86" s="27"/>
+      <c r="Z86" s="27"/>
+      <c r="AA86" s="27"/>
+      <c r="AB86" s="27"/>
+      <c r="AC86" s="27"/>
+      <c r="AD86" s="27"/>
+      <c r="AE86" s="27"/>
+      <c r="AF86" s="27"/>
+      <c r="AG86" s="27"/>
+      <c r="AH86" s="27"/>
+      <c r="AI86" s="27"/>
+      <c r="AJ86" s="27"/>
+      <c r="AK86" s="27"/>
+      <c r="AL86" s="27"/>
+      <c r="AM86" s="27"/>
+      <c r="AN86" s="27"/>
+      <c r="AO86" s="27"/>
+      <c r="AP86" s="27"/>
+      <c r="AQ86" s="27"/>
+      <c r="AR86" s="27"/>
+      <c r="AS86" s="27"/>
+      <c r="AT86" s="27"/>
+      <c r="AU86" s="27"/>
+    </row>
+    <row r="87" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I87" s="27"/>
+      <c r="J87" s="27"/>
+      <c r="K87" s="27"/>
+      <c r="L87" s="27"/>
+      <c r="M87" s="27"/>
+      <c r="N87" s="27"/>
+      <c r="O87" s="27"/>
+      <c r="P87" s="27"/>
+      <c r="Q87" s="27"/>
+      <c r="R87" s="27"/>
+      <c r="S87" s="27"/>
+      <c r="T87" s="27"/>
+      <c r="U87" s="27"/>
+      <c r="V87" s="27"/>
+      <c r="W87" s="27"/>
+      <c r="X87" s="27"/>
+      <c r="Y87" s="27"/>
+      <c r="Z87" s="27"/>
+      <c r="AA87" s="27"/>
+      <c r="AB87" s="27"/>
+      <c r="AC87" s="27"/>
+      <c r="AD87" s="27"/>
+      <c r="AE87" s="27"/>
+      <c r="AF87" s="27"/>
+      <c r="AG87" s="27"/>
+      <c r="AH87" s="27"/>
+      <c r="AI87" s="27"/>
+      <c r="AJ87" s="27"/>
+      <c r="AK87" s="27"/>
+      <c r="AL87" s="27"/>
+      <c r="AM87" s="27"/>
+      <c r="AN87" s="27"/>
+      <c r="AO87" s="27"/>
+      <c r="AP87" s="27"/>
+      <c r="AQ87" s="27"/>
+      <c r="AR87" s="27"/>
+      <c r="AS87" s="27"/>
+      <c r="AT87" s="27"/>
+      <c r="AU87" s="27"/>
+    </row>
+    <row r="88" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I88" s="27"/>
+      <c r="J88" s="27"/>
+      <c r="K88" s="27"/>
+      <c r="L88" s="27"/>
+      <c r="M88" s="27"/>
+      <c r="N88" s="27"/>
+      <c r="O88" s="27"/>
+      <c r="P88" s="27"/>
+      <c r="Q88" s="27"/>
+      <c r="R88" s="27"/>
+      <c r="S88" s="27"/>
+      <c r="T88" s="27"/>
+      <c r="U88" s="27"/>
+      <c r="V88" s="27"/>
+      <c r="W88" s="27"/>
+      <c r="X88" s="27"/>
+      <c r="Y88" s="27"/>
+      <c r="Z88" s="27"/>
+      <c r="AA88" s="27"/>
+      <c r="AB88" s="27"/>
+      <c r="AC88" s="27"/>
+      <c r="AD88" s="27"/>
+      <c r="AE88" s="27"/>
+      <c r="AF88" s="27"/>
+      <c r="AG88" s="27"/>
+      <c r="AH88" s="27"/>
+      <c r="AI88" s="27"/>
+      <c r="AJ88" s="27"/>
+      <c r="AK88" s="27"/>
+      <c r="AL88" s="27"/>
+      <c r="AM88" s="27"/>
+      <c r="AN88" s="27"/>
+      <c r="AO88" s="27"/>
+      <c r="AP88" s="27"/>
+      <c r="AQ88" s="27"/>
+      <c r="AR88" s="27"/>
+      <c r="AS88" s="27"/>
+      <c r="AT88" s="27"/>
+      <c r="AU88" s="27"/>
+    </row>
+    <row r="89" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I89" s="27"/>
+      <c r="J89" s="27"/>
+      <c r="K89" s="27"/>
+      <c r="L89" s="27"/>
+      <c r="M89" s="27"/>
+      <c r="N89" s="27"/>
+      <c r="O89" s="27"/>
+      <c r="P89" s="27"/>
+      <c r="Q89" s="27"/>
+      <c r="R89" s="27"/>
+      <c r="S89" s="27"/>
+      <c r="T89" s="27"/>
+      <c r="U89" s="27"/>
+      <c r="V89" s="27"/>
+      <c r="W89" s="27"/>
+      <c r="X89" s="27"/>
+      <c r="Y89" s="27"/>
+      <c r="Z89" s="27"/>
+      <c r="AA89" s="27"/>
+      <c r="AB89" s="27"/>
+      <c r="AC89" s="27"/>
+      <c r="AD89" s="27"/>
+      <c r="AE89" s="27"/>
+      <c r="AF89" s="27"/>
+      <c r="AG89" s="27"/>
+      <c r="AH89" s="27"/>
+      <c r="AI89" s="27"/>
+      <c r="AJ89" s="27"/>
+      <c r="AK89" s="27"/>
+      <c r="AL89" s="27"/>
+      <c r="AM89" s="27"/>
+      <c r="AN89" s="27"/>
+      <c r="AO89" s="27"/>
+      <c r="AP89" s="27"/>
+      <c r="AQ89" s="27"/>
+      <c r="AR89" s="27"/>
+      <c r="AS89" s="27"/>
+      <c r="AT89" s="27"/>
+      <c r="AU89" s="27"/>
+    </row>
+    <row r="90" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I90" s="27"/>
+      <c r="J90" s="27"/>
+      <c r="K90" s="27"/>
+      <c r="L90" s="27"/>
+      <c r="M90" s="27"/>
+      <c r="N90" s="27"/>
+      <c r="O90" s="27"/>
+      <c r="P90" s="27"/>
+      <c r="Q90" s="27"/>
+      <c r="R90" s="27"/>
+      <c r="S90" s="27"/>
+      <c r="T90" s="27"/>
+      <c r="U90" s="27"/>
+      <c r="V90" s="27"/>
+      <c r="W90" s="27"/>
+      <c r="X90" s="27"/>
+      <c r="Y90" s="27"/>
+      <c r="Z90" s="27"/>
+      <c r="AA90" s="27"/>
+      <c r="AB90" s="27"/>
+      <c r="AC90" s="27"/>
+      <c r="AD90" s="27"/>
+      <c r="AE90" s="27"/>
+      <c r="AF90" s="27"/>
+      <c r="AG90" s="27"/>
+      <c r="AH90" s="27"/>
+      <c r="AI90" s="27"/>
+      <c r="AJ90" s="27"/>
+      <c r="AK90" s="27"/>
+      <c r="AL90" s="27"/>
+      <c r="AM90" s="27"/>
+      <c r="AN90" s="27"/>
+      <c r="AO90" s="27"/>
+      <c r="AP90" s="27"/>
+      <c r="AQ90" s="27"/>
+      <c r="AR90" s="27"/>
+      <c r="AS90" s="27"/>
+      <c r="AT90" s="27"/>
+      <c r="AU90" s="27"/>
+    </row>
+    <row r="91" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I91" s="27"/>
+      <c r="J91" s="27"/>
+      <c r="K91" s="27"/>
+      <c r="L91" s="27"/>
+      <c r="M91" s="27"/>
+      <c r="N91" s="27"/>
+      <c r="O91" s="27"/>
+      <c r="P91" s="27"/>
+      <c r="Q91" s="27"/>
+      <c r="R91" s="27"/>
+      <c r="S91" s="27"/>
+      <c r="T91" s="27"/>
+      <c r="U91" s="27"/>
+      <c r="V91" s="27"/>
+      <c r="W91" s="27"/>
+      <c r="X91" s="27"/>
+      <c r="Y91" s="27"/>
+      <c r="Z91" s="27"/>
+      <c r="AA91" s="27"/>
+      <c r="AB91" s="27"/>
+      <c r="AC91" s="27"/>
+      <c r="AD91" s="27"/>
+      <c r="AE91" s="27"/>
+      <c r="AF91" s="27"/>
+      <c r="AG91" s="27"/>
+      <c r="AH91" s="27"/>
+      <c r="AI91" s="27"/>
+      <c r="AJ91" s="27"/>
+      <c r="AK91" s="27"/>
+      <c r="AL91" s="27"/>
+      <c r="AM91" s="27"/>
+      <c r="AN91" s="27"/>
+      <c r="AO91" s="27"/>
+      <c r="AP91" s="27"/>
+      <c r="AQ91" s="27"/>
+      <c r="AR91" s="27"/>
+      <c r="AS91" s="27"/>
+      <c r="AT91" s="27"/>
+      <c r="AU91" s="27"/>
+    </row>
+    <row r="92" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I92" s="27"/>
+      <c r="J92" s="27"/>
+      <c r="K92" s="27"/>
+      <c r="L92" s="27"/>
+      <c r="M92" s="27"/>
+      <c r="N92" s="27"/>
+      <c r="O92" s="27"/>
+      <c r="P92" s="27"/>
+      <c r="Q92" s="27"/>
+      <c r="R92" s="27"/>
+      <c r="S92" s="27"/>
+      <c r="T92" s="27"/>
+      <c r="U92" s="27"/>
+      <c r="V92" s="27"/>
+      <c r="W92" s="27"/>
+      <c r="X92" s="27"/>
+      <c r="Y92" s="27"/>
+      <c r="Z92" s="27"/>
+      <c r="AA92" s="27"/>
+      <c r="AB92" s="27"/>
+      <c r="AC92" s="27"/>
+      <c r="AD92" s="27"/>
+      <c r="AE92" s="27"/>
+      <c r="AF92" s="27"/>
+      <c r="AG92" s="27"/>
+      <c r="AH92" s="27"/>
+      <c r="AI92" s="27"/>
+      <c r="AJ92" s="27"/>
+      <c r="AK92" s="27"/>
+      <c r="AL92" s="27"/>
+      <c r="AM92" s="27"/>
+      <c r="AN92" s="27"/>
+      <c r="AO92" s="27"/>
+      <c r="AP92" s="27"/>
+      <c r="AQ92" s="27"/>
+      <c r="AR92" s="27"/>
+      <c r="AS92" s="27"/>
+      <c r="AT92" s="27"/>
+      <c r="AU92" s="27"/>
+    </row>
+    <row r="93" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I93" s="27"/>
+      <c r="J93" s="27"/>
+      <c r="K93" s="27"/>
+      <c r="L93" s="27"/>
+      <c r="M93" s="27"/>
+      <c r="N93" s="27"/>
+      <c r="O93" s="27"/>
+      <c r="P93" s="27"/>
+      <c r="Q93" s="27"/>
+      <c r="R93" s="27"/>
+      <c r="S93" s="27"/>
+      <c r="T93" s="27"/>
+      <c r="U93" s="27"/>
+      <c r="V93" s="27"/>
+      <c r="W93" s="27"/>
+      <c r="X93" s="27"/>
+      <c r="Y93" s="27"/>
+      <c r="Z93" s="27"/>
+      <c r="AA93" s="27"/>
+      <c r="AB93" s="27"/>
+      <c r="AC93" s="27"/>
+      <c r="AD93" s="27"/>
+      <c r="AE93" s="27"/>
+      <c r="AF93" s="27"/>
+      <c r="AG93" s="27"/>
+      <c r="AH93" s="27"/>
+      <c r="AI93" s="27"/>
+      <c r="AJ93" s="27"/>
+      <c r="AK93" s="27"/>
+      <c r="AL93" s="27"/>
+      <c r="AM93" s="27"/>
+      <c r="AN93" s="27"/>
+      <c r="AO93" s="27"/>
+      <c r="AP93" s="27"/>
+      <c r="AQ93" s="27"/>
+      <c r="AR93" s="27"/>
+      <c r="AS93" s="27"/>
+      <c r="AT93" s="27"/>
+      <c r="AU93" s="27"/>
+    </row>
+    <row r="94" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I94" s="27"/>
+      <c r="J94" s="27"/>
+      <c r="K94" s="27"/>
+      <c r="L94" s="27"/>
+      <c r="M94" s="27"/>
+      <c r="N94" s="27"/>
+      <c r="O94" s="27"/>
+      <c r="P94" s="27"/>
+      <c r="Q94" s="27"/>
+      <c r="R94" s="27"/>
+      <c r="S94" s="27"/>
+      <c r="T94" s="27"/>
+      <c r="U94" s="27"/>
+      <c r="V94" s="27"/>
+      <c r="W94" s="27"/>
+      <c r="X94" s="27"/>
+      <c r="Y94" s="27"/>
+      <c r="Z94" s="27"/>
+      <c r="AA94" s="27"/>
+      <c r="AB94" s="27"/>
+      <c r="AC94" s="27"/>
+      <c r="AD94" s="27"/>
+      <c r="AE94" s="27"/>
+      <c r="AF94" s="27"/>
+      <c r="AG94" s="27"/>
+      <c r="AH94" s="27"/>
+      <c r="AI94" s="27"/>
+      <c r="AJ94" s="27"/>
+      <c r="AK94" s="27"/>
+      <c r="AL94" s="27"/>
+      <c r="AM94" s="27"/>
+      <c r="AN94" s="27"/>
+      <c r="AO94" s="27"/>
+      <c r="AP94" s="27"/>
+      <c r="AQ94" s="27"/>
+      <c r="AR94" s="27"/>
+      <c r="AS94" s="27"/>
+      <c r="AT94" s="27"/>
+      <c r="AU94" s="27"/>
+    </row>
+    <row r="95" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I95" s="27"/>
+      <c r="J95" s="27"/>
+      <c r="K95" s="27"/>
+      <c r="L95" s="27"/>
+      <c r="M95" s="27"/>
+      <c r="N95" s="27"/>
+      <c r="O95" s="27"/>
+      <c r="P95" s="27"/>
+      <c r="Q95" s="27"/>
+      <c r="R95" s="27"/>
+      <c r="S95" s="27"/>
+      <c r="T95" s="27"/>
+      <c r="U95" s="27"/>
+      <c r="V95" s="27"/>
+      <c r="W95" s="27"/>
+      <c r="X95" s="27"/>
+      <c r="Y95" s="27"/>
+      <c r="Z95" s="27"/>
+      <c r="AA95" s="27"/>
+      <c r="AB95" s="27"/>
+      <c r="AC95" s="27"/>
+      <c r="AD95" s="27"/>
+      <c r="AE95" s="27"/>
+      <c r="AF95" s="27"/>
+      <c r="AG95" s="27"/>
+      <c r="AH95" s="27"/>
+      <c r="AI95" s="27"/>
+      <c r="AJ95" s="27"/>
+      <c r="AK95" s="27"/>
+      <c r="AL95" s="27"/>
+      <c r="AM95" s="27"/>
+      <c r="AN95" s="27"/>
+      <c r="AO95" s="27"/>
+      <c r="AP95" s="27"/>
+      <c r="AQ95" s="27"/>
+      <c r="AR95" s="27"/>
+      <c r="AS95" s="27"/>
+      <c r="AT95" s="27"/>
+      <c r="AU95" s="27"/>
+    </row>
+    <row r="96" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I96" s="27"/>
+      <c r="J96" s="27"/>
+      <c r="K96" s="27"/>
+      <c r="L96" s="27"/>
+      <c r="M96" s="27"/>
+      <c r="N96" s="27"/>
+      <c r="O96" s="27"/>
+      <c r="P96" s="27"/>
+      <c r="Q96" s="27"/>
+      <c r="R96" s="27"/>
+      <c r="S96" s="27"/>
+      <c r="T96" s="27"/>
+      <c r="U96" s="27"/>
+      <c r="V96" s="27"/>
+      <c r="W96" s="27"/>
+      <c r="X96" s="27"/>
+      <c r="Y96" s="27"/>
+      <c r="Z96" s="27"/>
+      <c r="AA96" s="27"/>
+      <c r="AB96" s="27"/>
+      <c r="AC96" s="27"/>
+      <c r="AD96" s="27"/>
+      <c r="AE96" s="27"/>
+      <c r="AF96" s="27"/>
+      <c r="AG96" s="27"/>
+      <c r="AH96" s="27"/>
+      <c r="AI96" s="27"/>
+      <c r="AJ96" s="27"/>
+      <c r="AK96" s="27"/>
+      <c r="AL96" s="27"/>
+      <c r="AM96" s="27"/>
+      <c r="AN96" s="27"/>
+      <c r="AO96" s="27"/>
+      <c r="AP96" s="27"/>
+      <c r="AQ96" s="27"/>
+      <c r="AR96" s="27"/>
+      <c r="AS96" s="27"/>
+      <c r="AT96" s="27"/>
+      <c r="AU96" s="27"/>
+    </row>
+    <row r="97" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I97" s="27"/>
+      <c r="J97" s="27"/>
+      <c r="K97" s="27"/>
+      <c r="L97" s="27"/>
+      <c r="M97" s="27"/>
+      <c r="N97" s="27"/>
+      <c r="O97" s="27"/>
+      <c r="P97" s="27"/>
+      <c r="Q97" s="27"/>
+      <c r="R97" s="27"/>
+      <c r="S97" s="27"/>
+      <c r="T97" s="27"/>
+      <c r="U97" s="27"/>
+      <c r="V97" s="27"/>
+      <c r="W97" s="27"/>
+      <c r="X97" s="27"/>
+      <c r="Y97" s="27"/>
+      <c r="Z97" s="27"/>
+      <c r="AA97" s="27"/>
+      <c r="AB97" s="27"/>
+      <c r="AC97" s="27"/>
+      <c r="AD97" s="27"/>
+      <c r="AE97" s="27"/>
+      <c r="AF97" s="27"/>
+      <c r="AG97" s="27"/>
+      <c r="AH97" s="27"/>
+      <c r="AI97" s="27"/>
+      <c r="AJ97" s="27"/>
+      <c r="AK97" s="27"/>
+      <c r="AL97" s="27"/>
+      <c r="AM97" s="27"/>
+      <c r="AN97" s="27"/>
+      <c r="AO97" s="27"/>
+      <c r="AP97" s="27"/>
+      <c r="AQ97" s="27"/>
+      <c r="AR97" s="27"/>
+      <c r="AS97" s="27"/>
+      <c r="AT97" s="27"/>
+      <c r="AU97" s="27"/>
+    </row>
+    <row r="98" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I98" s="27"/>
+      <c r="J98" s="27"/>
+      <c r="K98" s="27"/>
+      <c r="L98" s="27"/>
+      <c r="M98" s="27"/>
+      <c r="N98" s="27"/>
+      <c r="O98" s="27"/>
+      <c r="P98" s="27"/>
+      <c r="Q98" s="27"/>
+      <c r="R98" s="27"/>
+      <c r="S98" s="27"/>
+      <c r="T98" s="27"/>
+      <c r="U98" s="27"/>
+      <c r="V98" s="27"/>
+      <c r="W98" s="27"/>
+      <c r="X98" s="27"/>
+      <c r="Y98" s="27"/>
+      <c r="Z98" s="27"/>
+      <c r="AA98" s="27"/>
+      <c r="AB98" s="27"/>
+      <c r="AC98" s="27"/>
+      <c r="AD98" s="27"/>
+      <c r="AE98" s="27"/>
+      <c r="AF98" s="27"/>
+      <c r="AG98" s="27"/>
+      <c r="AH98" s="27"/>
+      <c r="AI98" s="27"/>
+      <c r="AJ98" s="27"/>
+      <c r="AK98" s="27"/>
+      <c r="AL98" s="27"/>
+      <c r="AM98" s="27"/>
+      <c r="AN98" s="27"/>
+      <c r="AO98" s="27"/>
+      <c r="AP98" s="27"/>
+      <c r="AQ98" s="27"/>
+      <c r="AR98" s="27"/>
+      <c r="AS98" s="27"/>
+      <c r="AT98" s="27"/>
+      <c r="AU98" s="27"/>
+    </row>
+    <row r="99" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I99" s="27"/>
+      <c r="J99" s="27"/>
+      <c r="K99" s="27"/>
+      <c r="L99" s="27"/>
+      <c r="M99" s="27"/>
+      <c r="N99" s="27"/>
+      <c r="O99" s="27"/>
+      <c r="P99" s="27"/>
+      <c r="Q99" s="27"/>
+      <c r="R99" s="27"/>
+      <c r="S99" s="27"/>
+      <c r="T99" s="27"/>
+      <c r="U99" s="27"/>
+      <c r="V99" s="27"/>
+      <c r="W99" s="27"/>
+      <c r="X99" s="27"/>
+      <c r="Y99" s="27"/>
+      <c r="Z99" s="27"/>
+      <c r="AA99" s="27"/>
+      <c r="AB99" s="27"/>
+      <c r="AC99" s="27"/>
+      <c r="AD99" s="27"/>
+      <c r="AE99" s="27"/>
+      <c r="AF99" s="27"/>
+      <c r="AG99" s="27"/>
+      <c r="AH99" s="27"/>
+      <c r="AI99" s="27"/>
+      <c r="AJ99" s="27"/>
+      <c r="AK99" s="27"/>
+      <c r="AL99" s="27"/>
+      <c r="AM99" s="27"/>
+      <c r="AN99" s="27"/>
+      <c r="AO99" s="27"/>
+      <c r="AP99" s="27"/>
+      <c r="AQ99" s="27"/>
+      <c r="AR99" s="27"/>
+      <c r="AS99" s="27"/>
+      <c r="AT99" s="27"/>
+      <c r="AU99" s="27"/>
+    </row>
+    <row r="100" spans="9:47" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="I100" s="27"/>
+      <c r="J100" s="27"/>
+      <c r="K100" s="27"/>
+      <c r="L100" s="27"/>
+      <c r="M100" s="27"/>
+      <c r="N100" s="27"/>
+      <c r="O100" s="27"/>
+      <c r="P100" s="27"/>
+      <c r="Q100" s="27"/>
+      <c r="R100" s="27"/>
+      <c r="S100" s="27"/>
+      <c r="T100" s="27"/>
+      <c r="U100" s="27"/>
+      <c r="V100" s="27"/>
+      <c r="W100" s="27"/>
+      <c r="X100" s="27"/>
+      <c r="Y100" s="27"/>
+      <c r="Z100" s="27"/>
+      <c r="AA100" s="27"/>
+      <c r="AB100" s="27"/>
+      <c r="AC100" s="27"/>
+      <c r="AD100" s="27"/>
+      <c r="AE100" s="27"/>
+      <c r="AF100" s="27"/>
+      <c r="AG100" s="27"/>
+      <c r="AH100" s="27"/>
+      <c r="AI100" s="27"/>
+      <c r="AJ100" s="27"/>
+      <c r="AK100" s="27"/>
+      <c r="AL100" s="27"/>
+      <c r="AM100" s="27"/>
+      <c r="AN100" s="27"/>
+      <c r="AO100" s="27"/>
+      <c r="AP100" s="27"/>
+      <c r="AQ100" s="27"/>
+      <c r="AR100" s="27"/>
+      <c r="AS100" s="27"/>
+      <c r="AT100" s="27"/>
+      <c r="AU100" s="27"/>
+    </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="E30:F30"/>
-    <mergeCell ref="A32:H32"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="A31:H31"/>
     <mergeCell ref="B2:G3"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C23:F23"/>
-    <mergeCell ref="B28:F28"/>
-    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="B27:F27"/>
   </mergeCells>
-  <conditionalFormatting sqref="C7 C22">
-[...10 lines deleted...]
-    <cfRule type="expression" dxfId="1" priority="2">
+  <conditionalFormatting sqref="C6 C9:C21 C24">
+    <cfRule type="expression" dxfId="1" priority="1">
       <formula>$B6=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E6:E24">
-    <cfRule type="expression" dxfId="0" priority="1">
+  <conditionalFormatting sqref="E6 E9:E21 E24">
+    <cfRule type="expression" dxfId="0" priority="2">
       <formula>$F6=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="C5 C8 C23" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>OR(NOT(ISERROR(DATEVALUE(C5))), AND(ISNUMBER(C5), LEFT(CELL("format", C5))="D"))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Sheet2!$A$3:$A$34</xm:f>
           </x14:formula1>
           <xm:sqref>C6 E6 C9:C21 E9:E21 C24 E24</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:A34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="89.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
-      <c r="A1" s="19" t="s">
-        <v>36</v>
+      <c r="A1" s="1" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1">
-      <c r="A2" s="19"/>
+      <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:1">
-      <c r="A3" s="19" t="s">
+      <c r="A3" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:1">
-      <c r="A4" s="19" t="s">
+      <c r="A4" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:1">
-      <c r="A5" s="19" t="s">
+      <c r="A5" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:1">
-      <c r="A7" s="19" t="s">
-        <v>37</v>
+      <c r="A7" s="1" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:1">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:1">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:1">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:1">
-      <c r="A18" s="19" t="s">
-        <v>38</v>
+      <c r="A18" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:1">
-      <c r="A19" s="19" t="s">
+      <c r="A19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:1">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:1">
-      <c r="A21" s="19" t="s">
-        <v>39</v>
+      <c r="A21" s="1" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:1">
-      <c r="A22" s="19" t="s">
+      <c r="A22" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:1">
-      <c r="A23" s="19" t="s">
+      <c r="A23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:1">
-      <c r="A24" s="19" t="s">
+      <c r="A24" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:1">
-      <c r="A25" s="19" t="s">
+      <c r="A25" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:1">
-      <c r="A26" s="19" t="s">
+      <c r="A26" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:1">
-      <c r="A27" s="19" t="s">
+      <c r="A27" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:1">
-      <c r="A28" s="19" t="s">
+      <c r="A28" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:1">
-      <c r="A29" s="19" t="s">
+      <c r="A29" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:1">
-      <c r="A30" s="19" t="s">
+      <c r="A30" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:1">
-      <c r="A31" s="19" t="s">
+      <c r="A31" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:1">
-      <c r="A32" s="19" t="s">
+      <c r="A32" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:1">
-      <c r="A33" s="19" t="s">
+      <c r="A33" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:1">
-      <c r="A34" s="19" t="s">
+      <c r="A34" s="1" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>