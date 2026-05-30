--- v0 (2026-04-20)
+++ v1 (2026-05-30)
@@ -1,427 +1,426 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29301"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1DAFEC1E-023F-4A31-BBB8-3C8E090DD948}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F7432685-E058-479E-A7A6-23FFF99F4B82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="27300" yWindow="500" windowWidth="51200" windowHeight="26600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="0" windowHeight="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="NFL Week 6 Pick’em Sheet 2025" sheetId="1" r:id="rId1"/>
+    <sheet name="WEEK 6" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A30" i="1" l="1"/>
+  <c r="A31" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="40">
   <si>
     <t>WEEK 6 PICK’EM SHEET
-NFL 2025</t>
+NFL 2026</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Time (EST)</t>
-[...2 lines deleted...]
-    <t>Eagles</t>
+    <t>Time (ET)</t>
+  </si>
+  <si>
+    <t>Seattle Seahawks</t>
   </si>
   <si>
     <t>at</t>
   </si>
   <si>
-    <t>Giants</t>
-[...92 lines deleted...]
-    <t>TIEBREAKER: Guess the total combined points scored in Both Monday Night Football games:</t>
+    <t>Denver Broncos</t>
+  </si>
+  <si>
+    <t>Houston Texans</t>
+  </si>
+  <si>
+    <t>Jacksonville Jaguars</t>
+  </si>
+  <si>
+    <t>Chicago Bears</t>
+  </si>
+  <si>
+    <t>Atlanta Falcons</t>
+  </si>
+  <si>
+    <t>Baltimore Ravens</t>
+  </si>
+  <si>
+    <t>Cleveland Browns</t>
+  </si>
+  <si>
+    <t>Tennessee Titans</t>
+  </si>
+  <si>
+    <t>Indianapolis Colts</t>
+  </si>
+  <si>
+    <t>New York Jets</t>
+  </si>
+  <si>
+    <t>New England Patriots</t>
+  </si>
+  <si>
+    <t>New Orleans Saints</t>
+  </si>
+  <si>
+    <t>New York Giants</t>
+  </si>
+  <si>
+    <t>Carolina Panthers</t>
+  </si>
+  <si>
+    <t>Philadelphia Eagles</t>
+  </si>
+  <si>
+    <t>Pittsburgh Steelers</t>
+  </si>
+  <si>
+    <t>Tampa Bay Buccaneers</t>
+  </si>
+  <si>
+    <t>Arizona Cardinals</t>
+  </si>
+  <si>
+    <t>Los Angeles Rams</t>
+  </si>
+  <si>
+    <t>Los Angeles Chargers</t>
+  </si>
+  <si>
+    <t>Kansas City Chiefs</t>
+  </si>
+  <si>
+    <t>Buffalo Bills</t>
+  </si>
+  <si>
+    <t>Las Vegas Raiders</t>
+  </si>
+  <si>
+    <t>Dallas Cowboys</t>
+  </si>
+  <si>
+    <t>Green Bay Packers</t>
+  </si>
+  <si>
+    <t>Washington Commanders</t>
+  </si>
+  <si>
+    <t>San Francisco 49ers</t>
+  </si>
+  <si>
+    <t>TIEBREAKER: Guess the total combined points scored in the final game listed for this week:</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>TOTAL POINTS</t>
+  </si>
+  <si>
+    <t>*Warning, editing this tab will alter the sheet</t>
+  </si>
+  <si>
+    <t>Cincinnati Bengals</t>
+  </si>
+  <si>
+    <t>Detroit Lions</t>
+  </si>
+  <si>
+    <t>Miami Dolphins</t>
+  </si>
+  <si>
+    <t>Minnesota Vikings</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dddd&quot;, &quot;mmmm&quot; &quot;d&quot;, &quot;yyyy"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <sz val="23"/>
       <color rgb="FFFFFFFF"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <u/>
-      <sz val="11"/>
+      <sz val="10"/>
       <color rgb="FF1155CC"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1155CC"/>
         <bgColor rgb="FF1155CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
         <bgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="17">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF1155CC"/>
+        <color rgb="FF003AC1"/>
       </left>
       <right/>
       <top style="thin">
-        <color rgb="FF1155CC"/>
+        <color rgb="FF003AC1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color rgb="FF1155CC"/>
+        <color rgb="FF003AC1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FF1155CC"/>
+        <color rgb="FF003AC1"/>
       </right>
       <top style="thin">
-        <color rgb="FF1155CC"/>
+        <color rgb="FF003AC1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF1155CC"/>
+        <color rgb="FF003AC1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color rgb="FF1155CC"/>
+        <color rgb="FF003AC1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color rgb="FF1155CC"/>
+        <color rgb="FF003AC1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FF1155CC"/>
+        <color rgb="FF003AC1"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color rgb="FF1155CC"/>
+        <color rgb="FF003AC1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top/>
       <bottom/>
@@ -457,178 +456,219 @@
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFEFEFEF"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFEFEFEF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFEFEFEF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFEFEFEF"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+  <cellXfs count="38">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="18" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFCFE2F3"/>
           <bgColor rgb="FFCFE2F3"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFCFE2F3"/>
           <bgColor rgb="FFCFE2F3"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
 <FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
   <bag type="Checkbox"/>
   <bag type="XFControls">
     <bagId k="CellControl">0</bagId>
   </bag>
   <bag type="XFComplement">
     <bagId k="XFControls">1</bagId>
   </bag>
   <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
     <a k="MappedFeaturePropertyBags">
       <bagId>2</bagId>
     </a>
   </bag>
 </FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
@@ -805,819 +845,859 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AS234"/>
+  <dimension ref="A1:AF78"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="I6" sqref="I6"/>
+    <sheetView tabSelected="1" topLeftCell="A38" workbookViewId="0">
+      <selection activeCell="A33" sqref="A33:XFD78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.28515625" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" customWidth="1"/>
-    <col min="3" max="3" width="26.28515625" customWidth="1"/>
+    <col min="3" max="3" width="28.42578125" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" customWidth="1"/>
-    <col min="5" max="5" width="26.140625" customWidth="1"/>
+    <col min="5" max="5" width="27.85546875" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" customWidth="1"/>
     <col min="7" max="7" width="17.42578125" customWidth="1"/>
-    <col min="8" max="8" width="2.28515625" style="17" customWidth="1"/>
-    <col min="9" max="45" width="14.42578125" style="17"/>
+    <col min="8" max="8" width="2.28515625" customWidth="1"/>
+    <col min="9" max="32" width="14.42578125" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="8.25" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1">
       <c r="A2" s="5"/>
-      <c r="B2" s="23" t="s">
-[...6 lines deleted...]
-      <c r="G2" s="27"/>
+      <c r="B2" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="29"/>
       <c r="H2" s="6"/>
     </row>
-    <row r="3" spans="1:8" ht="53.1" customHeight="1">
+    <row r="3" spans="1:8" ht="36.75" customHeight="1">
       <c r="A3" s="5"/>
-      <c r="B3" s="28"/>
-[...4 lines deleted...]
-      <c r="G3" s="30"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="32"/>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="7.5" customHeight="1">
-      <c r="A4" s="4"/>
-[...6 lines deleted...]
-      <c r="H4" s="4"/>
+      <c r="A4" s="7"/>
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="7"/>
     </row>
     <row r="5" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A5" s="9"/>
-      <c r="B5" s="10" t="s">
+      <c r="A5" s="10"/>
+      <c r="B5" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="24">
-[...5 lines deleted...]
-      <c r="G5" s="10" t="s">
+      <c r="C5" s="21">
+        <v>46310</v>
+      </c>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="34"/>
+      <c r="G5" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="9"/>
+      <c r="H5" s="10"/>
     </row>
     <row r="6" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A6" s="4"/>
-[...3 lines deleted...]
-      <c r="C6" s="11" t="s">
+      <c r="A6" s="7"/>
+      <c r="B6" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="D6" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="11" t="s">
+      <c r="E6" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="19" t="b">
-[...2 lines deleted...]
-      <c r="G6" s="12">
+      <c r="F6" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G6" s="13">
         <v>0.84375</v>
       </c>
-      <c r="H6" s="4"/>
+      <c r="H6" s="7"/>
     </row>
     <row r="7" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A7" s="4"/>
-[...6 lines deleted...]
-      <c r="H7" s="4"/>
+      <c r="A7" s="7"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+      <c r="H7" s="7"/>
     </row>
     <row r="8" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A8" s="9"/>
-      <c r="B8" s="10" t="s">
+      <c r="A8" s="10"/>
+      <c r="B8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="21">
+        <v>46313</v>
+      </c>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="H8" s="10"/>
+    </row>
+    <row r="9" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A9" s="7"/>
+      <c r="B9" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C9" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="24">
-[...5 lines deleted...]
-      <c r="G8" s="10" t="s">
+      <c r="D9" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H8" s="9"/>
-[...6 lines deleted...]
-      <c r="C9" s="11" t="s">
+      <c r="F9" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G9" s="13">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="H9" s="7"/>
+    </row>
+    <row r="10" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A10" s="7"/>
+      <c r="B10" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C10" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="D9" s="11" t="s">
+      <c r="D10" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="11" t="s">
+      <c r="E10" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="19" t="b">
-[...12 lines deleted...]
-      <c r="C10" s="11" t="s">
+      <c r="F10" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G10" s="13">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="H10" s="7"/>
+    </row>
+    <row r="11" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A11" s="7"/>
+      <c r="B11" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C11" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="D10" s="11" t="s">
+      <c r="D11" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E10" s="11" t="s">
+      <c r="E11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="F10" s="19" t="b">
-[...2 lines deleted...]
-      <c r="G10" s="12">
+      <c r="F11" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G11" s="13">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H10" s="4"/>
-[...6 lines deleted...]
-      <c r="C11" s="11" t="s">
+      <c r="H11" s="7"/>
+    </row>
+    <row r="12" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A12" s="7"/>
+      <c r="B12" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="11" t="s">
+      <c r="D12" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E11" s="11" t="s">
+      <c r="E12" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="19" t="b">
-[...2 lines deleted...]
-      <c r="G11" s="12">
+      <c r="F12" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G12" s="13">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H11" s="4"/>
-[...6 lines deleted...]
-      <c r="C12" s="11" t="s">
+      <c r="H12" s="7"/>
+    </row>
+    <row r="13" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A13" s="7"/>
+      <c r="B13" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="11" t="s">
+      <c r="D13" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E12" s="11" t="s">
+      <c r="E13" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="F12" s="19" t="b">
-[...2 lines deleted...]
-      <c r="G12" s="12">
+      <c r="F13" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G13" s="13">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H12" s="4"/>
-[...6 lines deleted...]
-      <c r="C13" s="11" t="s">
+      <c r="H13" s="7"/>
+    </row>
+    <row r="14" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A14" s="7"/>
+      <c r="B14" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="11" t="s">
+      <c r="D14" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E13" s="11" t="s">
+      <c r="E14" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="F13" s="19" t="b">
-[...2 lines deleted...]
-      <c r="G13" s="12">
+      <c r="F14" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G14" s="13">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H13" s="4"/>
-[...6 lines deleted...]
-      <c r="C14" s="11" t="s">
+      <c r="H14" s="7"/>
+    </row>
+    <row r="15" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A15" s="7"/>
+      <c r="B15" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="11" t="s">
+      <c r="D15" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="11" t="s">
+      <c r="E15" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="F14" s="19" t="b">
-[...2 lines deleted...]
-      <c r="G14" s="12">
+      <c r="F15" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G15" s="13">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H14" s="4"/>
-[...6 lines deleted...]
-      <c r="C15" s="11" t="s">
+      <c r="H15" s="7"/>
+    </row>
+    <row r="16" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A16" s="7"/>
+      <c r="B16" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C16" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="D15" s="11" t="s">
+      <c r="D16" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E15" s="11" t="s">
+      <c r="E16" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="F15" s="19" t="b">
-[...2 lines deleted...]
-      <c r="G15" s="12">
+      <c r="F16" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G16" s="13">
         <v>0.54166666666666663</v>
       </c>
-      <c r="H15" s="4"/>
-[...6 lines deleted...]
-      <c r="C16" s="11" t="s">
+      <c r="H16" s="7"/>
+    </row>
+    <row r="17" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A17" s="7"/>
+      <c r="B17" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C17" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="D16" s="11" t="s">
+      <c r="D17" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E16" s="11" t="s">
+      <c r="E17" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="F16" s="19" t="b">
-[...12 lines deleted...]
-      <c r="C17" s="11" t="s">
+      <c r="F17" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G17" s="13">
+        <v>0.67013888888888884</v>
+      </c>
+      <c r="H17" s="7"/>
+    </row>
+    <row r="18" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A18" s="7"/>
+      <c r="B18" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="D17" s="11" t="s">
+      <c r="D18" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E17" s="11" t="s">
+      <c r="E18" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="F17" s="19" t="b">
-[...12 lines deleted...]
-      <c r="C18" s="11" t="s">
+      <c r="F18" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G18" s="13">
+        <v>0.68402777777777779</v>
+      </c>
+      <c r="H18" s="7"/>
+    </row>
+    <row r="19" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A19" s="7"/>
+      <c r="B19" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="D18" s="11" t="s">
+      <c r="D19" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E18" s="11" t="s">
+      <c r="E19" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="F18" s="19" t="b">
-[...2 lines deleted...]
-      <c r="G18" s="12">
+      <c r="F19" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G19" s="13">
         <v>0.68402777777777779</v>
       </c>
-      <c r="H18" s="4"/>
-[...6 lines deleted...]
-      <c r="C19" s="11" t="s">
+      <c r="H19" s="7"/>
+    </row>
+    <row r="20" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A20" s="7"/>
+      <c r="B20" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="D19" s="11" t="s">
+      <c r="D20" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E19" s="11" t="s">
+      <c r="E20" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="F19" s="19" t="b">
-[...12 lines deleted...]
-      <c r="C20" s="11" t="s">
+      <c r="F20" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G20" s="13">
+        <v>0.84722222222222221</v>
+      </c>
+      <c r="H20" s="7"/>
+    </row>
+    <row r="21" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A21" s="7"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="7"/>
+    </row>
+    <row r="22" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A22" s="10"/>
+      <c r="B22" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="21">
+        <v>46314</v>
+      </c>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="H22" s="10"/>
+    </row>
+    <row r="23" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A23" s="7"/>
+      <c r="B23" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C23" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="D20" s="11" t="s">
+      <c r="D23" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E20" s="11" t="s">
+      <c r="E23" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="F20" s="19" t="b">
-[...38 lines deleted...]
-      <c r="C23" s="11" t="s">
+      <c r="F23" s="26" t="b">
+        <v>0</v>
+      </c>
+      <c r="G23" s="13">
+        <v>0.84375</v>
+      </c>
+      <c r="H23" s="7"/>
+    </row>
+    <row r="24" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A24" s="7"/>
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="7"/>
+    </row>
+    <row r="25" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A25" s="7"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="7"/>
+    </row>
+    <row r="26" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A26" s="7"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="7"/>
+    </row>
+    <row r="27" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A27" s="7"/>
+      <c r="B27" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="D23" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="11" t="s">
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="7"/>
+    </row>
+    <row r="28" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A28" s="7"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="7"/>
+    </row>
+    <row r="29" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A29" s="16"/>
+      <c r="B29" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="F23" s="19" t="b">
-[...12 lines deleted...]
-      <c r="C24" s="11" t="s">
+      <c r="C29" s="23"/>
+      <c r="D29" s="35"/>
+      <c r="E29" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D24" s="11" t="s">
-[...67 lines deleted...]
-      <c r="H29" s="4"/>
+      <c r="F29" s="34"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="16"/>
     </row>
     <row r="30" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A30" s="22" t="str">
+      <c r="A30" s="14"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="14"/>
+    </row>
+    <row r="31" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A31" s="25" t="str">
         <f>HYPERLINK("http://plexkits.com/?utm_source=resource&amp;utm_medium=ncaa-bracket&amp;utm_campaign=march-madness-2016","For more brackets visit PLEXKITS.COM")</f>
         <v>For more brackets visit PLEXKITS.COM</v>
       </c>
-      <c r="B30" s="31"/>
-[...219 lines deleted...]
-    <row r="234" s="17" customFormat="1" ht="15" customHeight="1"/>
+      <c r="B31" s="36"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="36"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="37"/>
+    </row>
+    <row r="32" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+    </row>
+    <row r="33" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="34" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="35" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="36" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="37" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="38" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="39" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="40" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="41" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="42" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="43" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="44" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="45" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="46" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="47" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="48" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="49" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="50" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="51" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="52" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="53" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="54" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="55" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="56" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="57" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="58" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="59" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="60" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="61" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="62" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="63" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="64" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="65" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="66" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="67" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="68" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="69" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="70" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="71" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="72" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="73" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="74" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="75" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="76" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="77" s="27" customFormat="1" ht="15" customHeight="1"/>
+    <row r="78" s="27" customFormat="1" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="C28:D28"/>
-[...1 lines deleted...]
-    <mergeCell ref="A30:H30"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="A31:H31"/>
     <mergeCell ref="B2:G3"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="C22:F22"/>
-    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="B27:F27"/>
   </mergeCells>
-  <conditionalFormatting sqref="C6:C7 C9:C21 C23:C24">
+  <conditionalFormatting sqref="C6 C9:C20 C23">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>$B6=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E6:E7 E9:E20 E23:E24">
+  <conditionalFormatting sqref="E6 E9:E20 E23">
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>$F6=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="C5 C8 C22" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="C5 C8 C22" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>OR(NOT(ISERROR(DATEVALUE(C5))), AND(ISNUMBER(C5), LEFT(CELL("format", C5))="D"))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
+          <x14:formula1>
+            <xm:f>Sheet2!$A$3:$A$34</xm:f>
+          </x14:formula1>
+          <xm:sqref>C6 E6 C9:C20 E9:E20 C23 E23</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:A34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="89.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1">
+      <c r="A1" s="19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1">
+      <c r="A2" s="19"/>
+    </row>
+    <row r="3" spans="1:1">
+      <c r="A3" s="19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1">
+      <c r="A4" s="19" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1">
+      <c r="A5" s="19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1">
+      <c r="A8" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1">
+      <c r="A9" s="19" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1">
+      <c r="A10" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1">
+      <c r="A11" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1">
+      <c r="A12" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1">
+      <c r="A13" s="19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1">
+      <c r="A14" s="19" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1">
+      <c r="A15" s="19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1">
+      <c r="A16" s="19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="19" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
+      <c r="A20" s="19" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="19" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="19" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="19" t="s">
+        <v>30</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>